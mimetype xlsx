--- v3 (2026-04-23)
+++ v4 (2026-09-29)
@@ -926,62 +926,62 @@
 ,   
                     JB/T 14640
 ,   
                     JB/T 14642</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC) and State Administration for …</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-19577-2024-energy-efficiency-limit-values-and-energy-efficiency-grades-heat-pumps-and</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=C59327F9E5A3194DAD64C39B883C36C2</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 30721-2014 Minimum allowable values of energy efficiency and energy efficiency grades for water-source -ground-source- heat pumps</t>
   </si>
   <si>
     <t>Applies to water-source; ground-source; heat pumps with electrical and mechanical compression systems</t>
   </si>
   <si>
     <t>GB/T 19409-2003, GB/T 19409-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30721-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7F003D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37480-2019 Minimum allowable values of energy efficiency and energy efficiency grades for low ambient temperature air source heat pumps (water chiller) packages</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-37480-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-low</t>
   </si>
@@ -4439,112 +4439,112 @@
       </c>
       <c r="D40" t="s">
         <v>252</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>8</v>
       </c>
       <c r="H40">
         <v>2013</v>
       </c>
       <c r="I40">
         <v>2026</v>
       </c>
       <c r="J40" t="s">
         <v>292</v>
       </c>
       <c r="K40" t="s">
         <v>34</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>293</v>
+      </c>
       <c r="M40" t="s">
         <v>106</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P40" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>290</v>
       </c>
       <c r="B41" t="s">
         <v>291</v>
       </c>
       <c r="C41" t="s">
         <v>102</v>
       </c>
       <c r="D41" t="s">
         <v>252</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>8</v>
       </c>
       <c r="H41">
         <v>2013</v>
       </c>
       <c r="I41">
         <v>2026</v>
       </c>
       <c r="J41" t="s">
         <v>292</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
-      <c r="L41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
         <v>106</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
         <v>296</v>
       </c>
       <c r="P41" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>297</v>
       </c>
       <c r="B42" t="s">
         <v>298</v>
       </c>
       <c r="C42" t="s">
         <v>102</v>
       </c>
       <c r="D42" t="s">
         <v>103</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">