--- v2 (2026-04-21)
+++ v3 (2026-09-30)
@@ -590,62 +590,62 @@
     <t>Taiwan of China</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB 32049-2015 Minimum allowable values of energy efficiency and energy efficiency grades for household and similar purposes A.C. electric ventilating fans</t>
   </si>
   <si>
     <t>This policy applies to AC motor-driven ventilating fans whose single-phase rated voltage is smaller than 250V rated input is smaller than 500V and impeller diameter is no larger than 500mm.</t>
   </si>
   <si>
     <t>GB-T1236 GB-T2828.1 GB-T2829 GB-T14806</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-32049-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80B41D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
@@ -3185,112 +3185,112 @@
       </c>
       <c r="D24" t="s">
         <v>160</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>8</v>
       </c>
       <c r="H24">
         <v>2013</v>
       </c>
       <c r="I24">
         <v>2026</v>
       </c>
       <c r="J24" t="s">
         <v>188</v>
       </c>
       <c r="K24" t="s">
         <v>36</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>189</v>
+      </c>
       <c r="M24" t="s">
         <v>66</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>186</v>
       </c>
       <c r="B25" t="s">
         <v>187</v>
       </c>
       <c r="C25" t="s">
         <v>62</v>
       </c>
       <c r="D25" t="s">
         <v>160</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>8</v>
       </c>
       <c r="H25">
         <v>2013</v>
       </c>
       <c r="I25">
         <v>2026</v>
       </c>
       <c r="J25" t="s">
         <v>188</v>
       </c>
       <c r="K25" t="s">
         <v>36</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
         <v>66</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
         <v>192</v>
       </c>
       <c r="P25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>193</v>
       </c>
       <c r="B26" t="s">
         <v>194</v>
       </c>
       <c r="C26" t="s">
         <v>62</v>
       </c>
       <c r="D26" t="s">
         <v>63</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>54</v>
       </c>
       <c r="H26">