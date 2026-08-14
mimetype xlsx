--- v1 (2025-11-28)
+++ v2 (2026-08-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -249,50 +249,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=A70340E7DF568CC8E05397BE0A0A829B</t>
   </si>
   <si>
     <t>GB 28377-2019 Minimum allowable values of water efficiency and water efficiency grades for urinals</t>
   </si>
   <si>
     <t>This standard specifies the water efficiency grades, technical requirements and test methods for urinals. This standard is applicable to the evaluation on water efficiency of urinals (excluding waterless urinals) installed on cold water supply piping in building facilities and used under the static water supply pressure of 0.6 MPa.</t>
   </si>
   <si>
     <t>GB/T 9195</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28377-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94002A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
+  </si>
+  <si>
+    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>High-efficiency Appliances Certification Program</t>
   </si>
   <si>
     <t>Centrifugal and Turbo Blowers</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
@@ -727,51 +730,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="150.963" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1151,320 +1154,320 @@
       </c>
       <c r="P8" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>77</v>
       </c>
       <c r="B9" t="s">
         <v>78</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>35</v>
       </c>
       <c r="K9" t="s">
         <v>36</v>
       </c>
       <c r="L9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M9" t="s">
         <v>74</v>
       </c>
       <c r="N9" t="s">
         <v>39</v>
       </c>
       <c r="O9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>54</v>
       </c>
       <c r="F10" t="s">
         <v>55</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2012</v>
       </c>
       <c r="I10">
         <v>2012</v>
       </c>
       <c r="J10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K10" t="s">
         <v>36</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N10" t="s">
         <v>39</v>
       </c>
       <c r="O10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>55</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2006</v>
       </c>
       <c r="I11">
         <v>2015</v>
       </c>
       <c r="J11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K11" t="s">
         <v>47</v>
       </c>
       <c r="L11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
         <v>49</v>
       </c>
       <c r="O11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2015</v>
       </c>
       <c r="I12">
         <v>2016</v>
       </c>
       <c r="J12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K12" t="s">
         <v>47</v>
       </c>
       <c r="L12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N12" t="s">
         <v>49</v>
       </c>
       <c r="O12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13" t="s">
         <v>55</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2011</v>
       </c>
       <c r="I13">
         <v>2017</v>
       </c>
       <c r="J13" t="s">
         <v>56</v>
       </c>
       <c r="K13" t="s">
         <v>47</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N13" t="s">
         <v>49</v>
       </c>
       <c r="O13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G14" t="s">
         <v>45</v>
       </c>
       <c r="H14">
         <v>2009</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K14" t="s">
         <v>47</v>
       </c>
       <c r="L14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N14" t="s">
         <v>49</v>
       </c>
       <c r="O14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">