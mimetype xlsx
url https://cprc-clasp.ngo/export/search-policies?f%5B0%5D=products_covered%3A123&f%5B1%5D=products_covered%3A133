--- v1 (2025-12-19)
+++ v2 (2026-08-13)
@@ -12,133 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>China Water Efficiency Labeling Program (CWEL)</t>
   </si>
   <si>
     <t>The Water Efficiency Labeling Programwas introduced in 2017 and became effective on March 1, 2018. This program is a mandatory and categorical labeling program. A product catalogue is expected to be created under this program, and products part of the catalogue are required to be registered and approved by China National Institute of Standardization (CNIS).</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Toilets</t>
   </si>
   <si>
     <t>January 2021</t>
   </si>
   <si>
     <t>Water</t>
   </si>
   <si>
     <t>National Development and Reform Commission, Ministry of Water Resources</t>
@@ -150,53 +177,50 @@
     <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel</t>
   </si>
   <si>
     <t>http://www.cnstandards.net/index.php/resource/energy-conservation/china-water-efficiency-labeling/</t>
   </si>
   <si>
     <t>Squatting Toilets</t>
   </si>
   <si>
     <t>GB 6952</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel-3</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
-  </si>
-[...1 lines deleted...]
-    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/206/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 of 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans </t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W. 
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
@@ -322,53 +346,50 @@
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>La Comisión Nacional para el Uso Eficiente de la Energía (Conuee)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-mexican-official-standard-proy-nom-034-enerse-2020</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5612480&amp;fecha=02/03/2021#gsc.tab=0</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Electric Fan</t>
   </si>
   <si>
     <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
   </si>
   <si>
     <t>Republic of Korea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS C 9301</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-fan</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
     <t>ETA 0804 - Specifications for the assignment of ANQIP water efficiency labels to toilet flush cisterns (V. 4)</t>
   </si>
   <si>
     <t>The following devices are considered within the scope of this Specification: - Simple flush toilets, gravity type; - Dual flush cisterns, gravity type; - Double-acting flush toilets (with discharge interruption), gravity type. Conditions for the attribution of water efficiency labels to cisterns are available in Table 1 page 3 of the document.</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
@@ -487,50 +508,59 @@
   <si>
     <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
@@ -765,53 +795,50 @@
     <t>Electricity, Gas, LPG</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/national-energy-efficiency-and-conservation-policy-2023</t>
   </si>
   <si>
     <t>https://neeca.gov.pk/SiteImage/Misc/files/NEEC%20Policy%202023-1.pdf</t>
   </si>
   <si>
     <t>Prakas on Energy Efficiency Label for Designated Appliances</t>
   </si>
   <si>
     <t>This policy will establish energy efficiency standards and labels for designated appliances including room air conditioners, refrigerators, fans, rice cooker, and LED/lamp</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
     <t>Rice Cookers, Lamps, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
-  </si>
-[...1 lines deleted...]
-    <t>September 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/prakas-energy-efficiency-label-designated-appliances</t>
   </si>
   <si>
     <t>https://united4efficiency.org/wp-content/uploads/2024/11/MEPS-Implementation-Status-Countries.pdf</t>
   </si>
   <si>
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>National Energy Efficiency Conservation Program (Procel)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>http://www.procelinfo.com.br/main.asp?View=%7BB70B5A3C-19EF-499D-B7BC-D6FF3BABE5FA%7D</t>
   </si>
@@ -1275,51 +1302,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P41"/>
+  <dimension ref="A1:P43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1355,1952 +1382,2048 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2014</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>35</v>
       </c>
       <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H4">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="L4"/>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H5">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" t="s">
         <v>47</v>
-      </c>
-[...12 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H6">
         <v>2012</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="E7" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H7">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>61</v>
       </c>
       <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
         <v>62</v>
       </c>
-      <c r="L7" t="s">
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
         <v>63</v>
       </c>
-      <c r="M7" t="s">
+      <c r="P7" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" t="s">
         <v>67</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
         <v>68</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H8">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9">
+        <v>2020</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
         <v>77</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="K9" t="s">
+        <v>43</v>
+      </c>
+      <c r="L9" t="s">
         <v>78</v>
       </c>
-      <c r="G9" t="s">
+      <c r="M9" t="s">
         <v>79</v>
       </c>
-      <c r="H9">
-[...5 lines deleted...]
-      <c r="J9" t="s">
+      <c r="N9" t="s">
+        <v>45</v>
+      </c>
+      <c r="O9" t="s">
         <v>80</v>
       </c>
-      <c r="K9" t="s">
-[...3 lines deleted...]
-      <c r="M9" t="s">
+      <c r="P9" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" t="s">
         <v>84</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>85</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
         <v>86</v>
       </c>
-      <c r="D10" t="s">
+      <c r="G10" t="s">
         <v>87</v>
       </c>
-      <c r="E10" t="s">
-[...5 lines deleted...]
-      <c r="G10" t="s">
+      <c r="H10">
+        <v>2011</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
+      <c r="J10" t="s">
+        <v>88</v>
+      </c>
+      <c r="K10" t="s">
         <v>22</v>
-      </c>
-[...8 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
         <v>20</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="H11"/>
+        <v>33</v>
+      </c>
+      <c r="H11">
+        <v>2020</v>
+      </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
+        <v>96</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>97</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" t="s">
         <v>100</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>101</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>102</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
         <v>103</v>
       </c>
-      <c r="E12" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>104</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
         <v>105</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>106</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B13" t="s">
         <v>109</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>110</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G13" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13">
+        <v>2009</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
         <v>111</v>
       </c>
-      <c r="D13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L13"/>
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>112</v>
+      </c>
       <c r="M13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N13" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="O13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="D14" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="F14" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G14" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="H14">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="I14">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="J14" t="s">
-        <v>118</v>
+        <v>42</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14" t="s">
         <v>119</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>45</v>
+      </c>
+      <c r="O14" t="s">
         <v>120</v>
       </c>
-      <c r="N14" t="s">
-[...2 lines deleted...]
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>122</v>
+      </c>
+      <c r="B15" t="s">
         <v>123</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>102</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H15">
         <v>1989</v>
       </c>
       <c r="I15">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="J15" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
         <v>20</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="H16">
-        <v>2010</v>
+        <v>1989</v>
       </c>
       <c r="I16">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J16" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="K16" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="L16" t="s">
-        <v>40</v>
+        <v>132</v>
       </c>
       <c r="M16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="N16" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="P16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
         <v>20</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="H17">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2010</v>
+      </c>
+      <c r="I17">
+        <v>2017</v>
+      </c>
       <c r="J17" t="s">
-        <v>61</v>
+        <v>138</v>
       </c>
       <c r="K17" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="L17" t="s">
-        <v>137</v>
+        <v>49</v>
       </c>
       <c r="M17" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="N17" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="O17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="P17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
         <v>20</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="H18">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="K18" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="L18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M18" t="s">
-        <v>35</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="O18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="P18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
         <v>20</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>147</v>
+        <v>87</v>
       </c>
       <c r="H19">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>2014</v>
+      </c>
+      <c r="I19">
+        <v>2020</v>
+      </c>
       <c r="J19" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="K19" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="L19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M19" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="N19" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="O19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="P19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
         <v>20</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>8</v>
+        <v>154</v>
       </c>
       <c r="H20">
         <v>2019</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L20"/>
+        <v>43</v>
+      </c>
+      <c r="L20" t="s">
+        <v>155</v>
+      </c>
       <c r="M20" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="N20" t="s">
-        <v>153</v>
+        <v>45</v>
       </c>
       <c r="O20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="P20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B21" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C21" t="s">
-        <v>158</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
         <v>20</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="H21">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I21">
         <v>2025</v>
       </c>
       <c r="J21" t="s">
+        <v>125</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>133</v>
+      </c>
+      <c r="N21" t="s">
         <v>160</v>
       </c>
-      <c r="K21" t="s">
-[...2 lines deleted...]
-      <c r="L21" t="s">
+      <c r="O21" t="s">
         <v>161</v>
       </c>
-      <c r="M21" t="s">
+      <c r="P21" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22" t="s">
+        <v>163</v>
+      </c>
+      <c r="C22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H22">
+        <v>2019</v>
+      </c>
+      <c r="I22">
+        <v>2025</v>
+      </c>
+      <c r="J22" t="s">
+        <v>164</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
+        <v>133</v>
+      </c>
+      <c r="N22" t="s">
+        <v>160</v>
+      </c>
+      <c r="O22" t="s">
         <v>165</v>
       </c>
-      <c r="B22" t="s">
-[...30 lines deleted...]
-      <c r="M22" t="s">
+      <c r="P22" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C23" t="s">
+        <v>168</v>
+      </c>
+      <c r="D23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
+        <v>169</v>
+      </c>
+      <c r="G23" t="s">
+        <v>87</v>
+      </c>
+      <c r="H23">
+        <v>2013</v>
+      </c>
+      <c r="I23">
+        <v>2025</v>
+      </c>
+      <c r="J23" t="s">
+        <v>170</v>
+      </c>
+      <c r="K23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
+        <v>171</v>
+      </c>
+      <c r="M23" t="s">
         <v>172</v>
       </c>
-      <c r="B23" t="s">
+      <c r="N23" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" t="s">
         <v>173</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="P23" t="s">
         <v>174</v>
-      </c>
-[...32 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C24" t="s">
+        <v>168</v>
+      </c>
+      <c r="D24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" t="s">
+        <v>169</v>
+      </c>
+      <c r="G24" t="s">
+        <v>177</v>
+      </c>
+      <c r="H24">
+        <v>2013</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
         <v>178</v>
       </c>
-      <c r="B24" t="s">
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24" t="s">
         <v>179</v>
       </c>
-      <c r="C24" t="s">
+      <c r="M24" t="s">
+        <v>172</v>
+      </c>
+      <c r="N24" t="s">
+        <v>25</v>
+      </c>
+      <c r="O24" t="s">
         <v>180</v>
       </c>
-      <c r="D24" t="s">
-[...17 lines deleted...]
-      <c r="J24" t="s">
+      <c r="P24" t="s">
         <v>181</v>
-      </c>
-[...16 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25" t="s">
+        <v>183</v>
+      </c>
+      <c r="C25" t="s">
+        <v>94</v>
+      </c>
+      <c r="D25" t="s">
+        <v>184</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
+        <v>169</v>
+      </c>
+      <c r="G25" t="s">
+        <v>33</v>
+      </c>
+      <c r="H25">
+        <v>2023</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>88</v>
+      </c>
+      <c r="K25" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" t="s">
+        <v>185</v>
+      </c>
+      <c r="M25" t="s">
+        <v>96</v>
+      </c>
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" t="s">
         <v>186</v>
       </c>
-      <c r="B25" t="s">
+      <c r="P25" t="s">
         <v>187</v>
       </c>
-      <c r="C25" t="s">
-[...38 lines deleted...]
-      <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B26" t="s">
+        <v>189</v>
+      </c>
+      <c r="C26" t="s">
+        <v>190</v>
+      </c>
+      <c r="D26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" t="s">
+        <v>32</v>
+      </c>
+      <c r="G26" t="s">
+        <v>87</v>
+      </c>
+      <c r="H26">
+        <v>2008</v>
+      </c>
+      <c r="I26">
+        <v>2021</v>
+      </c>
+      <c r="J26" t="s">
+        <v>191</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26" t="s">
         <v>192</v>
       </c>
-      <c r="B26" t="s">
+      <c r="M26" t="s">
         <v>193</v>
       </c>
-      <c r="C26" t="s">
-[...26 lines deleted...]
-      <c r="L26" t="s">
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" t="s">
         <v>194</v>
       </c>
-      <c r="M26" t="s">
+      <c r="P26" t="s">
         <v>195</v>
-      </c>
-[...7 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>196</v>
+      </c>
+      <c r="B27" t="s">
+        <v>197</v>
+      </c>
+      <c r="C27" t="s">
         <v>198</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
+        <v>54</v>
+      </c>
+      <c r="E27" t="s">
+        <v>19</v>
+      </c>
+      <c r="F27" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" t="s">
+        <v>87</v>
+      </c>
+      <c r="H27">
+        <v>2013</v>
+      </c>
+      <c r="I27">
+        <v>2014</v>
+      </c>
+      <c r="J27" t="s">
+        <v>138</v>
+      </c>
+      <c r="K27" t="s">
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
         <v>199</v>
       </c>
-      <c r="C27" t="s">
+      <c r="M27" t="s">
         <v>200</v>
       </c>
-      <c r="D27" t="s">
-[...15 lines deleted...]
-      <c r="J27" t="s">
+      <c r="N27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
         <v>201</v>
       </c>
-      <c r="K27" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>202</v>
+      </c>
+      <c r="B28" t="s">
+        <v>203</v>
+      </c>
+      <c r="C28" t="s">
+        <v>110</v>
+      </c>
+      <c r="D28" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" t="s">
+        <v>67</v>
+      </c>
+      <c r="F28" t="s">
+        <v>68</v>
+      </c>
+      <c r="G28" t="s">
+        <v>87</v>
+      </c>
+      <c r="H28">
+        <v>1994</v>
+      </c>
+      <c r="I28">
+        <v>2013</v>
+      </c>
+      <c r="J28" t="s">
+        <v>178</v>
+      </c>
+      <c r="K28" t="s">
+        <v>43</v>
+      </c>
+      <c r="L28" t="s">
+        <v>204</v>
+      </c>
+      <c r="M28" t="s">
         <v>205</v>
       </c>
-      <c r="B28" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="N28" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="O28" t="s">
         <v>206</v>
       </c>
       <c r="P28" t="s">
-        <v>108</v>
+        <v>207</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>184</v>
       </c>
       <c r="E29" t="s">
+        <v>19</v>
+      </c>
+      <c r="F29" t="s">
         <v>20</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H29">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>69</v>
+        <v>211</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="N29" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="P29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30" t="s">
-        <v>215</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
-        <v>209</v>
+        <v>110</v>
       </c>
       <c r="D30" t="s">
-        <v>216</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" t="s">
         <v>20</v>
       </c>
-      <c r="F30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H30">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L30"/>
+        <v>22</v>
+      </c>
+      <c r="L30" t="s">
+        <v>112</v>
+      </c>
       <c r="M30" t="s">
-        <v>217</v>
+        <v>113</v>
       </c>
       <c r="N30" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O30" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="P30" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B31" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C31" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D31" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>224</v>
+        <v>169</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H31">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>225</v>
+        <v>77</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L31"/>
+        <v>22</v>
+      </c>
+      <c r="L31" t="s">
+        <v>220</v>
+      </c>
       <c r="M31" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="N31" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O31" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="P31" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="B32" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C32" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>226</v>
       </c>
       <c r="E32" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="F32" t="s">
-        <v>224</v>
+        <v>169</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H32">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>225</v>
+        <v>77</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="N32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O32" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="P32" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>230</v>
+      </c>
+      <c r="B33" t="s">
+        <v>231</v>
+      </c>
+      <c r="C33" t="s">
+        <v>232</v>
+      </c>
+      <c r="D33" t="s">
         <v>233</v>
       </c>
-      <c r="B33" t="s">
+      <c r="E33" t="s">
+        <v>67</v>
+      </c>
+      <c r="F33" t="s">
         <v>234</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H33">
-        <v>2023</v>
+        <v>2009</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>80</v>
+        <v>235</v>
       </c>
       <c r="K33" t="s">
-        <v>239</v>
+        <v>22</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="N33" t="s">
-        <v>241</v>
+        <v>25</v>
       </c>
       <c r="O33" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="P33" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B34" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C34" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="D34" t="s">
-        <v>247</v>
+        <v>102</v>
       </c>
       <c r="E34" t="s">
-        <v>237</v>
+        <v>67</v>
       </c>
       <c r="F34" t="s">
-        <v>159</v>
+        <v>234</v>
       </c>
       <c r="G34" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="H34"/>
+        <v>33</v>
+      </c>
+      <c r="H34">
+        <v>2015</v>
+      </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L34"/>
-      <c r="M34"/>
+      <c r="M34" t="s">
+        <v>236</v>
+      </c>
       <c r="N34" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O34" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="P34" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>243</v>
+      </c>
+      <c r="B35" t="s">
+        <v>244</v>
+      </c>
+      <c r="C35" t="s">
+        <v>245</v>
+      </c>
+      <c r="D35" t="s">
+        <v>246</v>
+      </c>
+      <c r="E35" t="s">
+        <v>247</v>
+      </c>
+      <c r="F35" t="s">
+        <v>248</v>
+      </c>
+      <c r="G35" t="s">
+        <v>33</v>
+      </c>
+      <c r="H35">
+        <v>2023</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>88</v>
+      </c>
+      <c r="K35" t="s">
+        <v>249</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35" t="s">
+        <v>250</v>
+      </c>
+      <c r="N35" t="s">
         <v>251</v>
       </c>
-      <c r="B35" t="s">
+      <c r="O35" t="s">
         <v>252</v>
       </c>
-      <c r="C35" t="s">
-[...26 lines deleted...]
-      <c r="L35" t="s">
+      <c r="P35" t="s">
         <v>253</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>254</v>
+      </c>
+      <c r="B36" t="s">
+        <v>255</v>
+      </c>
+      <c r="C36" t="s">
+        <v>256</v>
+      </c>
+      <c r="D36" t="s">
         <v>257</v>
       </c>
-      <c r="B36" t="s">
+      <c r="E36" t="s">
+        <v>247</v>
+      </c>
+      <c r="F36" t="s">
+        <v>169</v>
+      </c>
+      <c r="G36" t="s">
+        <v>103</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>164</v>
+      </c>
+      <c r="K36" t="s">
+        <v>22</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36" t="s">
+        <v>25</v>
+      </c>
+      <c r="O36" t="s">
         <v>258</v>
       </c>
-      <c r="C36" t="s">
-[...26 lines deleted...]
-      <c r="L36" t="s">
+      <c r="P36" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>260</v>
+      </c>
+      <c r="B37" t="s">
+        <v>261</v>
+      </c>
+      <c r="C37" t="s">
+        <v>190</v>
+      </c>
+      <c r="D37" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" t="s">
+        <v>67</v>
+      </c>
+      <c r="F37" t="s">
+        <v>68</v>
+      </c>
+      <c r="G37" t="s">
+        <v>87</v>
+      </c>
+      <c r="H37">
+        <v>1997</v>
+      </c>
+      <c r="I37">
+        <v>2011</v>
+      </c>
+      <c r="J37" t="s">
+        <v>191</v>
+      </c>
+      <c r="K37" t="s">
+        <v>22</v>
+      </c>
+      <c r="L37" t="s">
         <v>262</v>
       </c>
-      <c r="B37" t="s">
+      <c r="M37" t="s">
         <v>263</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="N37" t="s">
+        <v>25</v>
+      </c>
+      <c r="O37" t="s">
         <v>264</v>
       </c>
-      <c r="E37" t="s">
-[...12 lines deleted...]
-      <c r="J37" t="s">
+      <c r="P37" t="s">
         <v>265</v>
-      </c>
-[...16 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>266</v>
+      </c>
+      <c r="B38" t="s">
+        <v>267</v>
+      </c>
+      <c r="C38" t="s">
+        <v>84</v>
+      </c>
+      <c r="D38" t="s">
+        <v>102</v>
+      </c>
+      <c r="E38" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" t="s">
+        <v>169</v>
+      </c>
+      <c r="G38" t="s">
+        <v>87</v>
+      </c>
+      <c r="H38">
+        <v>2007</v>
+      </c>
+      <c r="I38">
+        <v>2020</v>
+      </c>
+      <c r="J38" t="s">
+        <v>88</v>
+      </c>
+      <c r="K38" t="s">
+        <v>22</v>
+      </c>
+      <c r="L38" t="s">
+        <v>268</v>
+      </c>
+      <c r="M38" t="s">
+        <v>89</v>
+      </c>
+      <c r="N38" t="s">
+        <v>25</v>
+      </c>
+      <c r="O38" t="s">
+        <v>269</v>
+      </c>
+      <c r="P38" t="s">
         <v>270</v>
-      </c>
-[...43 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B39" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="C39" t="s">
-        <v>31</v>
+        <v>232</v>
       </c>
       <c r="D39" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="E39" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="F39" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H39">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>33</v>
+        <v>274</v>
       </c>
       <c r="K39" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L39"/>
+        <v>22</v>
+      </c>
+      <c r="L39" t="s">
+        <v>275</v>
+      </c>
       <c r="M39" t="s">
-        <v>64</v>
+        <v>276</v>
       </c>
       <c r="N39" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="O39" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="P39" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>279</v>
+      </c>
+      <c r="B40" t="s">
+        <v>280</v>
+      </c>
+      <c r="C40" t="s">
+        <v>232</v>
+      </c>
+      <c r="D40" t="s">
+        <v>273</v>
+      </c>
+      <c r="E40" t="s">
+        <v>67</v>
+      </c>
+      <c r="F40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G40" t="s">
+        <v>87</v>
+      </c>
+      <c r="H40">
+        <v>2001</v>
+      </c>
+      <c r="I40">
+        <v>2019</v>
+      </c>
+      <c r="J40" t="s">
+        <v>104</v>
+      </c>
+      <c r="K40" t="s">
+        <v>22</v>
+      </c>
+      <c r="L40" t="s">
         <v>281</v>
       </c>
-      <c r="B40" t="s">
+      <c r="M40" t="s">
         <v>282</v>
       </c>
-      <c r="C40" t="s">
+      <c r="N40" t="s">
+        <v>25</v>
+      </c>
+      <c r="O40" t="s">
         <v>283</v>
       </c>
-      <c r="D40" t="s">
+      <c r="P40" t="s">
         <v>284</v>
-      </c>
-[...34 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B41" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C41" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="D41" t="s">
-        <v>32</v>
+        <v>287</v>
       </c>
       <c r="E41" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="F41" t="s">
-        <v>292</v>
+        <v>68</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H41">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="K41" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L41" t="s">
+        <v>43</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>72</v>
+      </c>
+      <c r="N41" t="s">
+        <v>45</v>
+      </c>
+      <c r="O41" t="s">
+        <v>288</v>
+      </c>
+      <c r="P41" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>290</v>
+      </c>
+      <c r="B42" t="s">
+        <v>291</v>
+      </c>
+      <c r="C42" t="s">
+        <v>292</v>
+      </c>
+      <c r="D42" t="s">
         <v>293</v>
       </c>
-      <c r="M41" t="s">
+      <c r="E42" t="s">
+        <v>67</v>
+      </c>
+      <c r="F42" t="s">
+        <v>32</v>
+      </c>
+      <c r="G42" t="s">
+        <v>87</v>
+      </c>
+      <c r="H42">
+        <v>2015</v>
+      </c>
+      <c r="I42">
+        <v>2016</v>
+      </c>
+      <c r="J42" t="s">
+        <v>178</v>
+      </c>
+      <c r="K42" t="s">
+        <v>43</v>
+      </c>
+      <c r="L42" t="s">
         <v>294</v>
       </c>
-      <c r="N41" t="s">
-[...2 lines deleted...]
-      <c r="O41" t="s">
+      <c r="M42" t="s">
         <v>295</v>
       </c>
-      <c r="P41" t="s">
+      <c r="N42" t="s">
+        <v>45</v>
+      </c>
+      <c r="O42" t="s">
         <v>296</v>
+      </c>
+      <c r="P42" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>298</v>
+      </c>
+      <c r="B43" t="s">
+        <v>299</v>
+      </c>
+      <c r="C43" t="s">
+        <v>300</v>
+      </c>
+      <c r="D43" t="s">
+        <v>41</v>
+      </c>
+      <c r="E43" t="s">
+        <v>67</v>
+      </c>
+      <c r="F43" t="s">
+        <v>301</v>
+      </c>
+      <c r="G43" t="s">
+        <v>33</v>
+      </c>
+      <c r="H43">
+        <v>2014</v>
+      </c>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>178</v>
+      </c>
+      <c r="K43" t="s">
+        <v>43</v>
+      </c>
+      <c r="L43" t="s">
+        <v>302</v>
+      </c>
+      <c r="M43" t="s">
+        <v>303</v>
+      </c>
+      <c r="N43" t="s">
+        <v>45</v>
+      </c>
+      <c r="O43" t="s">
+        <v>304</v>
+      </c>
+      <c r="P43" t="s">
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">