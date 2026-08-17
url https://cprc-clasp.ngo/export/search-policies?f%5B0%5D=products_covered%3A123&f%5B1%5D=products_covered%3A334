--- v1 (2026-03-05)
+++ v2 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="422">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,186 +104,222 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-430-energy-conservation-program-consumer-products</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-430</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2023/2534 of 13 July 2023 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>October 2023</t>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W.</t>
   </si>
   <si>
     <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
+  </si>
+  <si>
+    <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/206/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 of 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans </t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W. 
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0206-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
   </si>
   <si>
     <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
   </si>
   <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
   </si>
@@ -420,53 +456,50 @@
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>The Energy Factor (EF) for Energy Label qualified clothes dryer products shall be measured under the test conditions and methodology approved by the energy regulating competent authority, and shall have a measured value of greater than 1.7 kg (clothes dried)/kWh.</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-conservation-label-clothes-dryers</t>
   </si>
   <si>
     <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=2</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Electric Fan</t>
   </si>
   <si>
     <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
   </si>
   <si>
     <t>Republic of Korea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS C 9301</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-fan</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
@@ -1229,50 +1262,75 @@
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>TIS 934 (AC electric fans, safety requirements)
 ,   
                     TIS 92 (AC electric fans, table and wall type)
 ,   
                     TIS 127 (AC electric fans, pedestal type)
 ,   
                     TIS 205 (AC electric fans, ceiling type)
 ,   
                     TIS 572 (AC electric fans, oscillating type)
 ,   
                     TIS 710 (AC electric fans, electric ventilating type)</t>
   </si>
   <si>
     <t>Thailand Environment Institute (TEI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/thai-green-label-scheme-electric-fans-tgl-51-11</t>
   </si>
   <si>
     <t>http://www.tei.or.th/greenlabel/download/TGL-51-11.pdf</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Energy Efficiency Label No.5 for fans</t>
   </si>
   <si>
     <t>This program covers the following fan types: table fans, floor fans, wall fans, orbit fans, and ventilation fans.</t>
   </si>
   <si>
     <t>TIS 92 - 2536 (Table Fans and Wall Fans)
 ,   
                     TIS 127 - 2536 (Floor Fans)
 ,   
                     TIS 572 - 2528 (Orbit Fans)
 ,   
                     TIS 710 - 2530 (Ventilating Fans)</t>
   </si>
   <si>
     <t>Electricity Generating Authority Thailand (EGAT)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-fans</t>
   </si>
   <si>
     <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/fan.pdf</t>
   </si>
@@ -1699,65 +1757,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1829,2724 +1887,2820 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2014</v>
+      </c>
+      <c r="I3">
+        <v>2024</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>35</v>
       </c>
-      <c r="H3">
-[...3 lines deleted...]
-      <c r="J3" t="s">
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="K3" t="s">
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="L3"/>
-      <c r="M3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H4">
-        <v>1995</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I4"/>
       <c r="J4" t="s">
         <v>45</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
         <v>46</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
         <v>47</v>
       </c>
-      <c r="N4" t="s">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>1995</v>
       </c>
       <c r="I5">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J5" t="s">
         <v>53</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="M5"/>
+        <v>54</v>
+      </c>
+      <c r="M5" t="s">
+        <v>55</v>
+      </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="H6">
+        <v>1995</v>
+      </c>
+      <c r="I6">
         <v>2012</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L6" t="s">
+        <v>54</v>
+      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="H7">
         <v>2012</v>
       </c>
-      <c r="I7"/>
+      <c r="I7">
+        <v>2023</v>
+      </c>
       <c r="J7" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L7"/>
-      <c r="M7"/>
+      <c r="M7" t="s">
+        <v>68</v>
+      </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="K8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L8"/>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L9"/>
-      <c r="M9"/>
+      <c r="M9" t="s">
+        <v>55</v>
+      </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P9" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D10" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="H10">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="K10" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L10"/>
-      <c r="M10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M10"/>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="P10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B11" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D11" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="G11" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2011</v>
+      </c>
+      <c r="I11">
+        <v>2023</v>
+      </c>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="K11" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="P11" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B12" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D12" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H12"/>
+        <v>44</v>
+      </c>
+      <c r="H12">
+        <v>2020</v>
+      </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="K12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="P12" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="E13" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="P13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B14" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C14" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D14" t="s">
-        <v>112</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="F14" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="K14" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="P14" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>124</v>
       </c>
       <c r="E15" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
-      <c r="H15">
-[...4 lines deleted...]
-      </c>
+      <c r="H15"/>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="K15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="P15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D16" t="s">
-        <v>131</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="F16" t="s">
+        <v>134</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2001</v>
+      </c>
+      <c r="I16">
+        <v>2002</v>
+      </c>
+      <c r="J16" t="s">
+        <v>135</v>
+      </c>
+      <c r="K16" t="s">
         <v>34</v>
       </c>
-      <c r="G16" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="L16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="M16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="P16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B17" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C17" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D17" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H17">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I17"/>
       <c r="J17" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="K17" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>34</v>
+      </c>
+      <c r="L17" t="s">
+        <v>144</v>
+      </c>
       <c r="M17" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="P17" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B18" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C18" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>151</v>
       </c>
       <c r="E18" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I18">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J18" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="P18" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B19" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C19" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D19" t="s">
-        <v>95</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>134</v>
       </c>
       <c r="G19" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="H19">
-        <v>1989</v>
+        <v>2014</v>
       </c>
       <c r="I19">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="J19" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="K19" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M19" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="P19" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B20" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C20" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="D20" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="H20">
         <v>1989</v>
       </c>
       <c r="I20">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="J20" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="K20" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L20" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="M20" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="P20" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21" t="s">
+        <v>173</v>
+      </c>
+      <c r="C21" t="s">
+        <v>165</v>
+      </c>
+      <c r="D21" t="s">
+        <v>107</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>1989</v>
+      </c>
+      <c r="I21">
+        <v>2021</v>
+      </c>
+      <c r="J21" t="s">
         <v>167</v>
       </c>
-      <c r="B21" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K21" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L21"/>
+        <v>34</v>
+      </c>
+      <c r="L21" t="s">
+        <v>174</v>
+      </c>
       <c r="M21" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="N21" t="s">
-        <v>173</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="P21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C22" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="D22" t="s">
-        <v>95</v>
+        <v>180</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="F22" t="s">
-        <v>113</v>
+        <v>181</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H22">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="I22">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="J22" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="K22" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>184</v>
       </c>
       <c r="O22" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="P22" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B23" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C23" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>1989</v>
+        <v>2013</v>
       </c>
       <c r="I23">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="J23" t="s">
-        <v>97</v>
+        <v>190</v>
       </c>
       <c r="K23" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L23" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="M23" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="P23" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B24" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C24" t="s">
-        <v>121</v>
+        <v>197</v>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E24" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="I24">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J24" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="K24" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L24"/>
+        <v>34</v>
+      </c>
+      <c r="L24" t="s">
+        <v>198</v>
+      </c>
       <c r="M24" t="s">
-        <v>125</v>
+        <v>199</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="P24" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="B25" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C25" t="s">
-        <v>178</v>
+        <v>133</v>
       </c>
       <c r="D25" t="s">
-        <v>95</v>
+        <v>52</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="F25" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="G25" t="s">
-        <v>197</v>
+        <v>22</v>
       </c>
       <c r="H25">
+        <v>2001</v>
+      </c>
+      <c r="I25">
         <v>2013</v>
       </c>
-      <c r="I25"/>
       <c r="J25" t="s">
-        <v>198</v>
+        <v>135</v>
       </c>
       <c r="K25" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="P25" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B26" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C26" t="s">
-        <v>87</v>
+        <v>189</v>
       </c>
       <c r="D26" t="s">
-        <v>204</v>
+        <v>107</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="G26" t="s">
-        <v>35</v>
+        <v>208</v>
       </c>
       <c r="H26">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>81</v>
+        <v>209</v>
       </c>
       <c r="K26" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L26" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="M26" t="s">
-        <v>89</v>
+        <v>192</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="P26" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B27" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C27" t="s">
-        <v>210</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>131</v>
+        <v>215</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
+        <v>125</v>
+      </c>
+      <c r="G27" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27">
+        <v>2023</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>93</v>
+      </c>
+      <c r="K27" t="s">
         <v>34</v>
       </c>
-      <c r="G27" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L27" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="M27" t="s">
-        <v>213</v>
+        <v>101</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="P27" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B28" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C28" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="I28">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J28" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="K28" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L28" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="M28" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="P28"/>
+        <v>225</v>
+      </c>
+      <c r="P28" t="s">
+        <v>226</v>
+      </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B29" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C29" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="D29" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I29">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J29" t="s">
-        <v>219</v>
+        <v>230</v>
       </c>
       <c r="K29" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L29" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="M29" t="s">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="B30" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C30" t="s">
         <v>229</v>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>2012</v>
+      </c>
+      <c r="I30">
+        <v>2013</v>
+      </c>
+      <c r="J30" t="s">
+        <v>230</v>
+      </c>
+      <c r="K30" t="s">
         <v>34</v>
       </c>
-      <c r="G30" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="L30" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="M30" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="P30" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B31" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C31" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D31" t="s">
-        <v>204</v>
+        <v>52</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G31" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H31">
-        <v>2022</v>
+        <v>1990</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>237</v>
+        <v>135</v>
       </c>
       <c r="K31" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L31"/>
+        <v>34</v>
+      </c>
+      <c r="L31" t="s">
+        <v>241</v>
+      </c>
       <c r="M31" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="P31" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B32" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C32" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D32" t="s">
-        <v>244</v>
+        <v>215</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H32">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>36</v>
+        <v>248</v>
       </c>
       <c r="K32" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="N32" t="s">
-        <v>247</v>
+        <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="P32" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B33" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C33" t="s">
-        <v>111</v>
+        <v>254</v>
       </c>
       <c r="D33" t="s">
-        <v>44</v>
+        <v>255</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
+        <v>125</v>
+      </c>
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33">
+        <v>2008</v>
+      </c>
+      <c r="I33">
+        <v>2020</v>
+      </c>
+      <c r="J33" t="s">
+        <v>45</v>
+      </c>
+      <c r="K33" t="s">
         <v>34</v>
       </c>
-      <c r="G33" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L33" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="M33" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="N33" t="s">
-        <v>27</v>
+        <v>258</v>
       </c>
       <c r="O33" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="P33" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B34" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C34" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="D34" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G34" t="s">
         <v>8</v>
       </c>
       <c r="H34">
+        <v>2009</v>
+      </c>
+      <c r="I34">
         <v>2014</v>
       </c>
-      <c r="I34">
-[...1 lines deleted...]
-      </c>
       <c r="J34" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="K34" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L34" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="M34" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="P34" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>268</v>
       </c>
       <c r="C35" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>52</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="H35">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>2014</v>
+      </c>
+      <c r="I35">
+        <v>2022</v>
+      </c>
       <c r="J35" t="s">
-        <v>132</v>
+        <v>109</v>
       </c>
       <c r="K35" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L35" t="s">
-        <v>133</v>
+        <v>269</v>
       </c>
       <c r="M35" t="s">
-        <v>134</v>
+        <v>264</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="P35" t="s">
-        <v>136</v>
+        <v>271</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="B36" t="s">
-        <v>264</v>
+        <v>141</v>
       </c>
       <c r="C36" t="s">
-        <v>265</v>
+        <v>142</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H36">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="K36" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L36" t="s">
-        <v>266</v>
+        <v>144</v>
       </c>
       <c r="M36" t="s">
-        <v>267</v>
+        <v>145</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="P36" t="s">
-        <v>269</v>
+        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B37" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C37" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="D37" t="s">
-        <v>272</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="G37" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="K37" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L37"/>
+        <v>34</v>
+      </c>
+      <c r="L37" t="s">
+        <v>277</v>
+      </c>
       <c r="M37" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="P37" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>281</v>
+      </c>
+      <c r="B38" t="s">
+        <v>282</v>
+      </c>
+      <c r="C38" t="s">
         <v>276</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="E38" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>280</v>
+        <v>125</v>
       </c>
       <c r="G38" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H38">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>281</v>
+        <v>126</v>
       </c>
       <c r="K38" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="P38" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B39" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C39" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="D39" t="s">
-        <v>95</v>
+        <v>290</v>
       </c>
       <c r="E39" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="F39" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="G39" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H39">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="K39" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="P39" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>296</v>
+      </c>
+      <c r="B40" t="s">
+        <v>297</v>
+      </c>
+      <c r="C40" t="s">
         <v>289</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>107</v>
+      </c>
+      <c r="E40" t="s">
+        <v>116</v>
+      </c>
+      <c r="F40" t="s">
         <v>291</v>
       </c>
-      <c r="D40" t="s">
+      <c r="G40" t="s">
         <v>44</v>
       </c>
-      <c r="E40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H40">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>36</v>
+        <v>292</v>
       </c>
       <c r="K40" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L40"/>
       <c r="M40" t="s">
         <v>293</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="P40" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B41" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C41" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D41" t="s">
-        <v>299</v>
+        <v>52</v>
       </c>
       <c r="E41" t="s">
-        <v>300</v>
+        <v>116</v>
       </c>
       <c r="F41" t="s">
-        <v>301</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H41">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="K41" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="L41"/>
+        <v>34</v>
+      </c>
+      <c r="L41" t="s">
+        <v>303</v>
+      </c>
       <c r="M41" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="N41" t="s">
-        <v>247</v>
+        <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="P41" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B42" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C42" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D42" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E42" t="s">
-        <v>104</v>
+        <v>311</v>
       </c>
       <c r="F42" t="s">
-        <v>122</v>
+        <v>312</v>
       </c>
       <c r="G42" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H42">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>313</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="N42" t="s">
-        <v>27</v>
+        <v>258</v>
       </c>
       <c r="O42" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="P42" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B43" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C43" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D43" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="E43" t="s">
-        <v>300</v>
+        <v>116</v>
       </c>
       <c r="F43" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="G43" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H43"/>
+        <v>44</v>
+      </c>
+      <c r="H43">
+        <v>2014</v>
+      </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>317</v>
+        <v>117</v>
       </c>
       <c r="K43" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L43"/>
-      <c r="M43"/>
+      <c r="M43" t="s">
+        <v>321</v>
+      </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="P43" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="B44" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C44" t="s">
-        <v>210</v>
+        <v>326</v>
       </c>
       <c r="D44" t="s">
-        <v>95</v>
+        <v>327</v>
       </c>
       <c r="E44" t="s">
-        <v>104</v>
+        <v>311</v>
       </c>
       <c r="F44" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>211</v>
+        <v>328</v>
       </c>
       <c r="K44" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44"/>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="P44" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B45" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C45" t="s">
-        <v>328</v>
+        <v>221</v>
       </c>
       <c r="D45" t="s">
-        <v>329</v>
+        <v>107</v>
       </c>
       <c r="E45" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="F45" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2017</v>
+        <v>1997</v>
       </c>
       <c r="I45">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="J45" t="s">
-        <v>198</v>
+        <v>222</v>
       </c>
       <c r="K45" t="s">
-        <v>330</v>
+        <v>34</v>
       </c>
       <c r="L45" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="M45" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="N45" t="s">
-        <v>247</v>
+        <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="P45" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B46" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C46" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D46" t="s">
-        <v>169</v>
+        <v>340</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>338</v>
+        <v>125</v>
       </c>
       <c r="G46" t="s">
-        <v>339</v>
+        <v>22</v>
       </c>
       <c r="H46">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>2017</v>
+      </c>
+      <c r="I46">
+        <v>2021</v>
+      </c>
       <c r="J46" t="s">
-        <v>340</v>
+        <v>209</v>
       </c>
       <c r="K46" t="s">
-        <v>37</v>
+        <v>341</v>
       </c>
       <c r="L46" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M46" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N46" t="s">
-        <v>27</v>
+        <v>258</v>
       </c>
       <c r="O46" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="P46" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B47" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C47" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D47" t="s">
-        <v>44</v>
+        <v>180</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>34</v>
+        <v>349</v>
       </c>
       <c r="G47" t="s">
-        <v>35</v>
+        <v>350</v>
       </c>
       <c r="H47">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>211</v>
+        <v>351</v>
       </c>
       <c r="K47" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L47" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="M47" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="P47" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B48" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C48" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="D48" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H48">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>132</v>
+        <v>222</v>
       </c>
       <c r="K48" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L48"/>
+        <v>34</v>
+      </c>
+      <c r="L48" t="s">
+        <v>359</v>
+      </c>
       <c r="M48" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="P48" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B49" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="C49" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="D49" t="s">
-        <v>361</v>
+        <v>52</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="G49" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H49">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>2018</v>
+      </c>
+      <c r="I49">
+        <v>2018</v>
+      </c>
       <c r="J49" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="K49" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L49"/>
       <c r="M49" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="P49" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B50" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C50" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
       <c r="D50" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H50">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="K50" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="N50" t="s">
-        <v>247</v>
+        <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="P50" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="B51" t="s">
+        <v>377</v>
+      </c>
+      <c r="C51" t="s">
         <v>371</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>95</v>
+        <v>378</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H51">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
-        <v>81</v>
+        <v>126</v>
       </c>
       <c r="K51" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L51"/>
       <c r="M51" t="s">
-        <v>82</v>
+        <v>373</v>
       </c>
       <c r="N51" t="s">
-        <v>27</v>
+        <v>258</v>
       </c>
       <c r="O51" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="P51" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="B52" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="C52" t="s">
-        <v>278</v>
+        <v>90</v>
       </c>
       <c r="D52" t="s">
-        <v>377</v>
+        <v>107</v>
       </c>
       <c r="E52" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G52" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H52">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>2007</v>
+      </c>
+      <c r="I52">
+        <v>2020</v>
+      </c>
       <c r="J52" t="s">
-        <v>378</v>
+        <v>93</v>
       </c>
       <c r="K52" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L52" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="M52" t="s">
-        <v>380</v>
+        <v>94</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="P52" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B53" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C53" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="D53" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="E53" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="F53" t="s">
+        <v>134</v>
+      </c>
+      <c r="G53" t="s">
+        <v>44</v>
+      </c>
+      <c r="H53">
+        <v>2011</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>389</v>
+      </c>
+      <c r="K53" t="s">
         <v>34</v>
       </c>
-      <c r="G53" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L53" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="M53" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="P53" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B54" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="C54" t="s">
-        <v>391</v>
+        <v>60</v>
       </c>
       <c r="D54" t="s">
+        <v>52</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>125</v>
+      </c>
+      <c r="G54" t="s">
         <v>44</v>
       </c>
-      <c r="E54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H54">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I54"/>
       <c r="J54" t="s">
-        <v>392</v>
+        <v>62</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M54" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="P54" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B55" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C55" t="s">
-        <v>391</v>
+        <v>289</v>
       </c>
       <c r="D55" t="s">
-        <v>44</v>
+        <v>388</v>
       </c>
       <c r="E55" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="F55" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
-        <v>2013</v>
+        <v>2001</v>
       </c>
       <c r="I55">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J55" t="s">
-        <v>392</v>
+        <v>109</v>
       </c>
       <c r="K55" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L55" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M55" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="P55" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="B56" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C56" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="D56" t="s">
-        <v>309</v>
+        <v>52</v>
       </c>
       <c r="E56" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="F56" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="G56" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H56">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>2002</v>
+      </c>
+      <c r="I56">
+        <v>2015</v>
+      </c>
       <c r="J56" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="K56" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L56" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="M56" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="P56" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="B57" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="C57" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D57" t="s">
-        <v>412</v>
+        <v>52</v>
       </c>
       <c r="E57" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="F57" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I57">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J57" t="s">
-        <v>211</v>
+        <v>409</v>
       </c>
       <c r="K57" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L57" t="s">
+        <v>416</v>
+      </c>
+      <c r="M57" t="s">
+        <v>411</v>
+      </c>
+      <c r="N57" t="s">
+        <v>27</v>
+      </c>
+      <c r="O57" t="s">
+        <v>417</v>
+      </c>
+      <c r="P57" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B58" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C58" t="s">
-        <v>291</v>
+        <v>420</v>
       </c>
       <c r="D58" t="s">
-        <v>419</v>
+        <v>320</v>
       </c>
       <c r="E58" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="F58" t="s">
+        <v>125</v>
+      </c>
+      <c r="G58" t="s">
+        <v>44</v>
+      </c>
+      <c r="H58">
+        <v>2013</v>
+      </c>
+      <c r="I58"/>
+      <c r="J58" t="s">
+        <v>421</v>
+      </c>
+      <c r="K58" t="s">
         <v>34</v>
       </c>
-      <c r="G58" t="s">
+      <c r="L58" t="s">
+        <v>422</v>
+      </c>
+      <c r="M58" t="s">
+        <v>423</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
+        <v>424</v>
+      </c>
+      <c r="P58" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>426</v>
+      </c>
+      <c r="B59" t="s">
+        <v>427</v>
+      </c>
+      <c r="C59" t="s">
+        <v>428</v>
+      </c>
+      <c r="D59" t="s">
+        <v>429</v>
+      </c>
+      <c r="E59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F59" t="s">
+        <v>125</v>
+      </c>
+      <c r="G59" t="s">
         <v>22</v>
       </c>
-      <c r="H58">
+      <c r="H59">
+        <v>2012</v>
+      </c>
+      <c r="I59">
         <v>2014</v>
       </c>
-      <c r="I58">
+      <c r="J59" t="s">
+        <v>222</v>
+      </c>
+      <c r="K59" t="s">
+        <v>34</v>
+      </c>
+      <c r="L59" t="s">
+        <v>430</v>
+      </c>
+      <c r="M59" t="s">
+        <v>431</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
+        <v>432</v>
+      </c>
+      <c r="P59" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>434</v>
+      </c>
+      <c r="B60" t="s">
+        <v>435</v>
+      </c>
+      <c r="C60" t="s">
+        <v>302</v>
+      </c>
+      <c r="D60" t="s">
+        <v>436</v>
+      </c>
+      <c r="E60" t="s">
+        <v>116</v>
+      </c>
+      <c r="F60" t="s">
+        <v>43</v>
+      </c>
+      <c r="G60" t="s">
+        <v>22</v>
+      </c>
+      <c r="H60">
+        <v>2014</v>
+      </c>
+      <c r="I60">
         <v>2017</v>
       </c>
-      <c r="J58" t="s">
-[...16 lines deleted...]
-        <v>421</v>
+      <c r="J60" t="s">
+        <v>230</v>
+      </c>
+      <c r="K60" t="s">
+        <v>34</v>
+      </c>
+      <c r="L60"/>
+      <c r="M60" t="s">
+        <v>304</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
+        <v>437</v>
+      </c>
+      <c r="P60" t="s">
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">