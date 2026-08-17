--- v1 (2026-01-31)
+++ v2 (2026-08-17)
@@ -12,179 +12,203 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Ministry of Trade, Energy Division</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192014-11-march-2019</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2014/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>EN 60456</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W.</t>
   </si>
   <si>
     <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
@@ -298,53 +322,50 @@
   <si>
     <t>Washer and Dryers</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>KS C 9608</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-horizontal-drum-washing-machine</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Electric Fan</t>
   </si>
   <si>
     <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
   </si>
   <si>
-    <t>Portable Fans</t>
-[...1 lines deleted...]
-  <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS C 9301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-fan</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
@@ -370,69 +391,86 @@
   <si>
     <t>clothes washer and dryer</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>Energy Saving Trust</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-4</t>
   </si>
   <si>
     <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
   </si>
   <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
+  </si>
+  <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
-    <t>China</t>
-[...1 lines deleted...]
-  <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB 12021.9-2008, GB 13380</t>
-  </si>
-[...1 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120219-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C8C1D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.9-2021  Minimum allowable values of energy efficiency and energy efficiency grades for electric fans</t>
   </si>
   <si>
     <t>This standard applies to table fans, louver fans, wall fans, pedestal fans, floor fans, and ceiling fans driven by AC or DC motors, with a single-phase rated voltage not exceeding 250 V and other rated voltages not exceeding 480 V.</t>
   </si>
   <si>
     <t>ＧＢ／Ｔ３５７５８—２０１7
 ,   
                     ＧＢ／Ｔ３５７５８—２０１７ 
 ,   
                     ＱＢ／Ｔ５２６２—２０１８</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120219-2021-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
@@ -1444,51 +1482,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P45"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1524,2144 +1562,2240 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2014</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-[...2 lines deleted...]
-      </c>
       <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="L3"/>
-      <c r="M3"/>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
       <c r="N3" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4">
+        <v>2019</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
         <v>42</v>
       </c>
-      <c r="H4">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>43</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4" t="s">
         <v>44</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4" t="s">
         <v>45</v>
       </c>
-      <c r="N4" t="s">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
         <v>48</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>50</v>
       </c>
-      <c r="E5" t="s">
-[...5 lines deleted...]
-      <c r="G5" t="s">
+      <c r="H5">
+        <v>2010</v>
+      </c>
+      <c r="I5">
+        <v>2019</v>
+      </c>
+      <c r="J5" t="s">
+        <v>51</v>
+      </c>
+      <c r="K5" t="s">
         <v>22</v>
       </c>
-      <c r="H5">
-[...10 lines deleted...]
-      <c r="M5"/>
+      <c r="L5" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" t="s">
+        <v>53</v>
+      </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H6">
         <v>2012</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" t="s">
         <v>58</v>
       </c>
-      <c r="B7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="H7">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
+        <v>63</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
         <v>64</v>
       </c>
-      <c r="N7" t="s">
-[...2 lines deleted...]
-      <c r="O7" t="s">
+      <c r="P7" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" t="s">
         <v>67</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>68</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>69</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>70</v>
       </c>
-      <c r="E8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8">
+        <v>2011</v>
+      </c>
+      <c r="I8">
+        <v>2023</v>
+      </c>
+      <c r="J8" t="s">
+        <v>71</v>
+      </c>
+      <c r="K8" t="s">
         <v>22</v>
-      </c>
-[...8 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>20</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H9"/>
+        <v>33</v>
+      </c>
+      <c r="H9">
+        <v>2020</v>
+      </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>80</v>
       </c>
-      <c r="N9" t="s">
-[...2 lines deleted...]
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" t="s">
         <v>83</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>84</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>85</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" t="s">
         <v>86</v>
       </c>
-      <c r="E10" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H10"/>
+      <c r="I10"/>
       <c r="J10" t="s">
         <v>87</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>88</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>89</v>
       </c>
-      <c r="N10" t="s">
-[...2 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" t="s">
         <v>92</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D11" t="s">
         <v>94</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H11">
+        <v>2000</v>
+      </c>
+      <c r="I11">
         <v>2009</v>
       </c>
-      <c r="I11"/>
       <c r="J11" t="s">
         <v>95</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s">
         <v>96</v>
       </c>
       <c r="M11" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C12" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12">
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
         <v>102</v>
       </c>
-      <c r="E12" t="s">
-[...2 lines deleted...]
-      <c r="F12" t="s">
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>103</v>
       </c>
-      <c r="G12" t="s">
-[...8 lines deleted...]
-      <c r="J12" t="s">
+      <c r="M12" t="s">
+        <v>97</v>
+      </c>
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>104</v>
       </c>
-      <c r="K12" t="s">
+      <c r="P12" t="s">
         <v>105</v>
-      </c>
-[...11 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D13" t="s">
         <v>109</v>
       </c>
-      <c r="B13" t="s">
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
         <v>110</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13" t="s">
+      <c r="G13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13">
+        <v>2016</v>
+      </c>
+      <c r="I13">
+        <v>2019</v>
+      </c>
+      <c r="J13" t="s">
         <v>111</v>
       </c>
-      <c r="F13" t="s">
+      <c r="K13" t="s">
         <v>112</v>
       </c>
-      <c r="G13" t="s">
-[...8 lines deleted...]
-      <c r="J13" t="s">
+      <c r="L13"/>
+      <c r="M13" t="s">
         <v>113</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>114</v>
       </c>
-      <c r="M13" t="s">
+      <c r="P13" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B14" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>94</v>
+      </c>
+      <c r="E14" t="s">
         <v>118</v>
       </c>
-      <c r="B14" t="s">
+      <c r="F14" t="s">
         <v>119</v>
       </c>
-      <c r="C14" t="s">
+      <c r="G14" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14">
+        <v>2015</v>
+      </c>
+      <c r="I14">
+        <v>2015</v>
+      </c>
+      <c r="J14" t="s">
         <v>120</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" t="s">
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>121</v>
       </c>
-      <c r="H14">
-[...5 lines deleted...]
-      <c r="J14" t="s">
+      <c r="M14" t="s">
         <v>122</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>123</v>
       </c>
-      <c r="M14" t="s">
+      <c r="P14" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>125</v>
+      </c>
+      <c r="B15" t="s">
+        <v>126</v>
+      </c>
+      <c r="C15" t="s">
         <v>127</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
         <v>20</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="H15">
         <v>1989</v>
       </c>
       <c r="I15">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="J15" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
         <v>129</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>130</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B16" t="s">
         <v>133</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>127</v>
+      </c>
+      <c r="D16" t="s">
+        <v>85</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" t="s">
         <v>134</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16">
+        <v>1989</v>
+      </c>
+      <c r="I16">
+        <v>2009</v>
+      </c>
+      <c r="J16" t="s">
         <v>135</v>
       </c>
-      <c r="E16" t="s">
-[...2 lines deleted...]
-      <c r="F16" t="s">
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
         <v>136</v>
       </c>
-      <c r="G16" t="s">
-[...8 lines deleted...]
-      <c r="J16" t="s">
+      <c r="M16" t="s">
+        <v>129</v>
+      </c>
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>137</v>
       </c>
-      <c r="K16" t="s">
-[...3 lines deleted...]
-      <c r="M16" t="s">
+      <c r="P16" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B17" t="s">
+        <v>140</v>
+      </c>
+      <c r="C17" t="s">
+        <v>127</v>
+      </c>
+      <c r="D17" t="s">
+        <v>85</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H17">
+        <v>1989</v>
+      </c>
+      <c r="I17">
+        <v>2021</v>
+      </c>
+      <c r="J17" t="s">
+        <v>135</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
         <v>141</v>
       </c>
-      <c r="B17" t="s">
+      <c r="M17" t="s">
         <v>142</v>
       </c>
-      <c r="C17" t="s">
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>143</v>
       </c>
-      <c r="D17" t="s">
-[...17 lines deleted...]
-      <c r="J17" t="s">
+      <c r="P17" t="s">
         <v>144</v>
-      </c>
-[...16 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>145</v>
+      </c>
+      <c r="B18" t="s">
+        <v>146</v>
+      </c>
+      <c r="C18" t="s">
+        <v>127</v>
+      </c>
+      <c r="D18" t="s">
+        <v>147</v>
+      </c>
+      <c r="E18" t="s">
+        <v>118</v>
+      </c>
+      <c r="F18" t="s">
+        <v>148</v>
+      </c>
+      <c r="G18" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18">
+        <v>2008</v>
+      </c>
+      <c r="I18">
+        <v>2024</v>
+      </c>
+      <c r="J18" t="s">
         <v>149</v>
       </c>
-      <c r="B18" t="s">
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
         <v>150</v>
       </c>
-      <c r="C18" t="s">
-[...11 lines deleted...]
-      <c r="G18" t="s">
+      <c r="N18" t="s">
+        <v>44</v>
+      </c>
+      <c r="O18" t="s">
         <v>151</v>
       </c>
-      <c r="H18">
-[...3 lines deleted...]
-      <c r="J18" t="s">
+      <c r="P18" t="s">
         <v>152</v>
-      </c>
-[...16 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B19" t="s">
+        <v>154</v>
+      </c>
+      <c r="C19" t="s">
+        <v>155</v>
+      </c>
+      <c r="D19" t="s">
+        <v>85</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
+        <v>110</v>
+      </c>
+      <c r="G19" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19">
+        <v>2013</v>
+      </c>
+      <c r="I19">
+        <v>2025</v>
+      </c>
+      <c r="J19" t="s">
         <v>156</v>
       </c>
-      <c r="B19" t="s">
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" t="s">
         <v>157</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="M19" t="s">
         <v>158</v>
       </c>
-      <c r="E19" t="s">
-[...18 lines deleted...]
-      <c r="L19" t="s">
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>159</v>
       </c>
-      <c r="M19" t="s">
-[...5 lines deleted...]
-      <c r="O19" t="s">
+      <c r="P19" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>161</v>
+      </c>
+      <c r="B20" t="s">
         <v>162</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>155</v>
+      </c>
+      <c r="D20" t="s">
+        <v>85</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>110</v>
+      </c>
+      <c r="G20" t="s">
         <v>163</v>
       </c>
-      <c r="C20" t="s">
+      <c r="H20">
+        <v>2013</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
         <v>164</v>
       </c>
-      <c r="D20" t="s">
-[...17 lines deleted...]
-      <c r="J20" t="s">
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
         <v>165</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="M20" t="s">
+        <v>158</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>166</v>
       </c>
-      <c r="M20" t="s">
+      <c r="P20" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>168</v>
+      </c>
+      <c r="B21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" t="s">
         <v>170</v>
       </c>
-      <c r="B21" t="s">
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
+        <v>110</v>
+      </c>
+      <c r="G21" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21">
+        <v>2023</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>71</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
         <v>171</v>
       </c>
-      <c r="C21" t="s">
+      <c r="M21" t="s">
+        <v>79</v>
+      </c>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
         <v>172</v>
       </c>
-      <c r="D21" t="s">
-[...17 lines deleted...]
-      <c r="J21" t="s">
+      <c r="P21" t="s">
         <v>173</v>
-      </c>
-[...16 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>174</v>
+      </c>
+      <c r="B22" t="s">
+        <v>175</v>
+      </c>
+      <c r="C22" t="s">
+        <v>176</v>
+      </c>
+      <c r="D22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>32</v>
+      </c>
+      <c r="G22" t="s">
+        <v>50</v>
+      </c>
+      <c r="H22">
+        <v>2008</v>
+      </c>
+      <c r="I22">
+        <v>2021</v>
+      </c>
+      <c r="J22" t="s">
+        <v>177</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
         <v>178</v>
       </c>
-      <c r="B22" t="s">
+      <c r="M22" t="s">
         <v>179</v>
       </c>
-      <c r="C22" t="s">
-[...26 lines deleted...]
-      <c r="L22" t="s">
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
         <v>180</v>
       </c>
-      <c r="M22" t="s">
-[...5 lines deleted...]
-      <c r="O22" t="s">
+      <c r="P22" t="s">
         <v>181</v>
       </c>
-      <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>182</v>
       </c>
       <c r="B23" t="s">
         <v>183</v>
       </c>
       <c r="C23" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G23" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H23">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I23">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J23" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="K23" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="L23" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M23" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="N23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O23" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="P23" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>190</v>
+      </c>
+      <c r="B24" t="s">
+        <v>191</v>
+      </c>
+      <c r="C24" t="s">
+        <v>184</v>
+      </c>
+      <c r="D24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H24">
+        <v>2013</v>
+      </c>
+      <c r="I24">
+        <v>2014</v>
+      </c>
+      <c r="J24" t="s">
+        <v>185</v>
+      </c>
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24" t="s">
+        <v>192</v>
+      </c>
+      <c r="M24" t="s">
         <v>187</v>
       </c>
-      <c r="B24" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="N24" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O24" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="P24" t="s">
         <v>193</v>
       </c>
+      <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>194</v>
       </c>
       <c r="B25" t="s">
-        <v>93</v>
+        <v>195</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>184</v>
       </c>
       <c r="D25" t="s">
         <v>94</v>
       </c>
       <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
         <v>20</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H25">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>2012</v>
+      </c>
+      <c r="I25">
+        <v>2013</v>
+      </c>
       <c r="J25" t="s">
-        <v>95</v>
+        <v>185</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="L25" t="s">
-        <v>96</v>
+        <v>196</v>
       </c>
       <c r="M25" t="s">
-        <v>89</v>
+        <v>187</v>
       </c>
       <c r="N25" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O25" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="P25" t="s">
-        <v>98</v>
+        <v>198</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B26" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C26" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
+        <v>170</v>
       </c>
       <c r="E26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" t="s">
         <v>20</v>
       </c>
-      <c r="F26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H26">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>104</v>
+        <v>202</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="N26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P26" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B27" t="s">
-        <v>204</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>198</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
+        <v>19</v>
+      </c>
+      <c r="F27" t="s">
         <v>20</v>
       </c>
-      <c r="F27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H27">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L27"/>
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
+        <v>103</v>
+      </c>
       <c r="M27" t="s">
-        <v>206</v>
+        <v>97</v>
       </c>
       <c r="N27" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O27" t="s">
         <v>207</v>
       </c>
       <c r="P27" t="s">
-        <v>208</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>208</v>
+      </c>
+      <c r="B28" t="s">
         <v>209</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>210</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>213</v>
+        <v>110</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H28">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
+        <v>111</v>
+      </c>
+      <c r="K28" t="s">
+        <v>22</v>
+      </c>
+      <c r="L28" t="s">
+        <v>211</v>
+      </c>
+      <c r="M28" t="s">
+        <v>212</v>
+      </c>
+      <c r="N28" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" t="s">
+        <v>213</v>
+      </c>
+      <c r="P28" t="s">
         <v>214</v>
-      </c>
-[...14 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B29" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C29" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D29" t="s">
-        <v>77</v>
+        <v>217</v>
       </c>
       <c r="E29" t="s">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>213</v>
+        <v>110</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H29">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>214</v>
+        <v>111</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="N29" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O29" t="s">
+        <v>219</v>
+      </c>
+      <c r="P29" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B30" t="s">
         <v>222</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>223</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>224</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
+        <v>118</v>
+      </c>
+      <c r="F30" t="s">
         <v>225</v>
       </c>
-      <c r="E30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H30">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>226</v>
       </c>
       <c r="K30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
         <v>227</v>
       </c>
-      <c r="L30" t="s">
+      <c r="N30" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" t="s">
         <v>228</v>
       </c>
-      <c r="M30" t="s">
+      <c r="P30" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B31" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C31" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="D31" t="s">
-        <v>235</v>
+        <v>85</v>
       </c>
       <c r="E31" t="s">
-        <v>236</v>
+        <v>118</v>
       </c>
       <c r="F31" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H31">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>63</v>
+        <v>226</v>
       </c>
       <c r="K31" t="s">
-        <v>238</v>
+        <v>22</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="N31" t="s">
-        <v>240</v>
+        <v>25</v>
       </c>
       <c r="O31" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="P31" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="B32" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="C32" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="D32" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="E32" t="s">
-        <v>236</v>
+        <v>118</v>
       </c>
       <c r="F32" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="G32" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H32"/>
+        <v>33</v>
+      </c>
+      <c r="H32">
+        <v>2012</v>
+      </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M32"/>
+        <v>239</v>
+      </c>
+      <c r="L32" t="s">
+        <v>240</v>
+      </c>
+      <c r="M32" t="s">
+        <v>241</v>
+      </c>
       <c r="N32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O32" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="P32" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>244</v>
+      </c>
+      <c r="B33" t="s">
+        <v>245</v>
+      </c>
+      <c r="C33" t="s">
+        <v>246</v>
+      </c>
+      <c r="D33" t="s">
+        <v>247</v>
+      </c>
+      <c r="E33" t="s">
+        <v>248</v>
+      </c>
+      <c r="F33" t="s">
+        <v>249</v>
+      </c>
+      <c r="G33" t="s">
+        <v>33</v>
+      </c>
+      <c r="H33">
+        <v>2023</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>71</v>
+      </c>
+      <c r="K33" t="s">
         <v>250</v>
       </c>
-      <c r="B33" t="s">
+      <c r="L33"/>
+      <c r="M33" t="s">
         <v>251</v>
       </c>
-      <c r="C33" t="s">
-[...26 lines deleted...]
-      <c r="L33" t="s">
+      <c r="N33" t="s">
         <v>252</v>
       </c>
-      <c r="M33" t="s">
+      <c r="O33" t="s">
         <v>253</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33" t="s">
+      <c r="P33" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>255</v>
+      </c>
+      <c r="B34" t="s">
         <v>256</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>257</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>258</v>
       </c>
-      <c r="D34" t="s">
+      <c r="E34" t="s">
+        <v>248</v>
+      </c>
+      <c r="F34" t="s">
+        <v>110</v>
+      </c>
+      <c r="G34" t="s">
+        <v>86</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34" t="s">
         <v>259</v>
       </c>
-      <c r="E34" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K34" t="s">
+        <v>22</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34" t="s">
+        <v>25</v>
+      </c>
+      <c r="O34" t="s">
         <v>260</v>
       </c>
-      <c r="L34" t="s">
+      <c r="P34" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>262</v>
+      </c>
+      <c r="B35" t="s">
+        <v>263</v>
+      </c>
+      <c r="C35" t="s">
+        <v>176</v>
+      </c>
+      <c r="D35" t="s">
+        <v>85</v>
+      </c>
+      <c r="E35" t="s">
+        <v>118</v>
+      </c>
+      <c r="F35" t="s">
+        <v>119</v>
+      </c>
+      <c r="G35" t="s">
+        <v>50</v>
+      </c>
+      <c r="H35">
+        <v>1997</v>
+      </c>
+      <c r="I35">
+        <v>2011</v>
+      </c>
+      <c r="J35" t="s">
+        <v>177</v>
+      </c>
+      <c r="K35" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" t="s">
+        <v>264</v>
+      </c>
+      <c r="M35" t="s">
         <v>265</v>
       </c>
-      <c r="B35" t="s">
+      <c r="N35" t="s">
+        <v>25</v>
+      </c>
+      <c r="O35" t="s">
         <v>266</v>
       </c>
-      <c r="C35" t="s">
+      <c r="P35" t="s">
         <v>267</v>
-      </c>
-[...35 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>268</v>
+      </c>
+      <c r="B36" t="s">
+        <v>269</v>
+      </c>
+      <c r="C36" t="s">
+        <v>270</v>
+      </c>
+      <c r="D36" t="s">
+        <v>271</v>
+      </c>
+      <c r="E36" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" t="s">
+        <v>110</v>
+      </c>
+      <c r="G36" t="s">
+        <v>50</v>
+      </c>
+      <c r="H36">
+        <v>2017</v>
+      </c>
+      <c r="I36">
+        <v>2021</v>
+      </c>
+      <c r="J36" t="s">
+        <v>164</v>
+      </c>
+      <c r="K36" t="s">
+        <v>272</v>
+      </c>
+      <c r="L36" t="s">
+        <v>273</v>
+      </c>
+      <c r="M36" t="s">
+        <v>274</v>
+      </c>
+      <c r="N36" t="s">
+        <v>252</v>
+      </c>
+      <c r="O36" t="s">
         <v>275</v>
       </c>
-      <c r="B36" t="s">
+      <c r="P36" t="s">
         <v>276</v>
-      </c>
-[...36 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>277</v>
+      </c>
+      <c r="B37" t="s">
+        <v>278</v>
+      </c>
+      <c r="C37" t="s">
+        <v>279</v>
+      </c>
+      <c r="D37" t="s">
+        <v>147</v>
+      </c>
+      <c r="E37" t="s">
+        <v>19</v>
+      </c>
+      <c r="F37" t="s">
+        <v>280</v>
+      </c>
+      <c r="G37" t="s">
+        <v>281</v>
+      </c>
+      <c r="H37">
+        <v>2024</v>
+      </c>
+      <c r="I37"/>
+      <c r="J37" t="s">
+        <v>282</v>
+      </c>
+      <c r="K37" t="s">
+        <v>22</v>
+      </c>
+      <c r="L37" t="s">
         <v>283</v>
       </c>
-      <c r="B37" t="s">
+      <c r="M37" t="s">
         <v>284</v>
       </c>
-      <c r="C37" t="s">
+      <c r="N37" t="s">
+        <v>25</v>
+      </c>
+      <c r="O37" t="s">
         <v>285</v>
       </c>
-      <c r="D37" t="s">
-[...23 lines deleted...]
-      <c r="L37" t="s">
+      <c r="P37" t="s">
         <v>286</v>
-      </c>
-[...10 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>287</v>
+      </c>
+      <c r="B38" t="s">
+        <v>288</v>
+      </c>
+      <c r="C38" t="s">
+        <v>289</v>
+      </c>
+      <c r="D38" t="s">
         <v>290</v>
       </c>
-      <c r="B38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>118</v>
       </c>
       <c r="F38" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H38">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>104</v>
+        <v>291</v>
       </c>
       <c r="K38" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
+        <v>292</v>
+      </c>
+      <c r="N38" t="s">
+        <v>25</v>
+      </c>
+      <c r="O38" t="s">
+        <v>293</v>
+      </c>
+      <c r="P38" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B39" t="s">
+        <v>296</v>
+      </c>
+      <c r="C39" t="s">
         <v>297</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E39" t="s">
+        <v>19</v>
+      </c>
+      <c r="F39" t="s">
+        <v>110</v>
+      </c>
+      <c r="G39" t="s">
+        <v>50</v>
+      </c>
+      <c r="H39">
+        <v>2007</v>
+      </c>
+      <c r="I39">
+        <v>2018</v>
+      </c>
+      <c r="J39" t="s">
+        <v>102</v>
+      </c>
+      <c r="K39" t="s">
+        <v>22</v>
+      </c>
+      <c r="L39" t="s">
         <v>298</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="M39" t="s">
         <v>299</v>
       </c>
-      <c r="E39" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="N39" t="s">
-        <v>240</v>
+        <v>25</v>
       </c>
       <c r="O39" t="s">
         <v>300</v>
       </c>
       <c r="P39" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>302</v>
       </c>
       <c r="B40" t="s">
         <v>303</v>
       </c>
       <c r="C40" t="s">
-        <v>60</v>
+        <v>304</v>
       </c>
       <c r="D40" t="s">
-        <v>77</v>
+        <v>305</v>
       </c>
       <c r="E40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" t="s">
         <v>20</v>
       </c>
-      <c r="F40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="H40">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L40"/>
       <c r="M40" t="s">
-        <v>64</v>
+        <v>306</v>
       </c>
       <c r="N40" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O40" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="P40" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B41" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C41" t="s">
-        <v>211</v>
+        <v>304</v>
       </c>
       <c r="D41" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="E41" t="s">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="F41" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H41">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>310</v>
+        <v>111</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
+        <v>306</v>
+      </c>
+      <c r="N41" t="s">
+        <v>252</v>
+      </c>
+      <c r="O41" t="s">
         <v>312</v>
       </c>
-      <c r="N41" t="s">
-[...2 lines deleted...]
-      <c r="O41" t="s">
+      <c r="P41" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>314</v>
+      </c>
+      <c r="B42" t="s">
         <v>315</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>68</v>
+      </c>
+      <c r="D42" t="s">
+        <v>85</v>
+      </c>
+      <c r="E42" t="s">
+        <v>19</v>
+      </c>
+      <c r="F42" t="s">
+        <v>110</v>
+      </c>
+      <c r="G42" t="s">
+        <v>50</v>
+      </c>
+      <c r="H42">
+        <v>2007</v>
+      </c>
+      <c r="I42">
+        <v>2020</v>
+      </c>
+      <c r="J42" t="s">
+        <v>71</v>
+      </c>
+      <c r="K42" t="s">
+        <v>22</v>
+      </c>
+      <c r="L42" t="s">
         <v>316</v>
       </c>
-      <c r="C42" t="s">
-[...25 lines deleted...]
-      <c r="M42"/>
+      <c r="M42" t="s">
+        <v>72</v>
+      </c>
       <c r="N42" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O42" t="s">
         <v>317</v>
       </c>
       <c r="P42" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>319</v>
       </c>
       <c r="B43" t="s">
         <v>320</v>
       </c>
       <c r="C43" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="D43" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="E43" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G43" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="H43">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I43"/>
       <c r="J43" t="s">
-        <v>79</v>
+        <v>322</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L43" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="M43" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="N43" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O43" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="P43" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B44" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C44" t="s">
-        <v>327</v>
+        <v>40</v>
       </c>
       <c r="D44" t="s">
-        <v>328</v>
+        <v>41</v>
       </c>
       <c r="E44" t="s">
+        <v>19</v>
+      </c>
+      <c r="F44" t="s">
         <v>20</v>
       </c>
-      <c r="F44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" t="s">
+        <v>33</v>
+      </c>
+      <c r="H44">
+        <v>2021</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
         <v>42</v>
       </c>
-      <c r="H44">
-[...7 lines deleted...]
-      </c>
       <c r="K44" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L44" t="s">
+        <v>22</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44" t="s">
+        <v>25</v>
+      </c>
+      <c r="O44" t="s">
         <v>329</v>
       </c>
-      <c r="M44" t="s">
+      <c r="P44" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>331</v>
+      </c>
+      <c r="B45" t="s">
+        <v>332</v>
+      </c>
+      <c r="C45" t="s">
+        <v>223</v>
+      </c>
+      <c r="D45" t="s">
+        <v>321</v>
+      </c>
+      <c r="E45" t="s">
+        <v>118</v>
+      </c>
+      <c r="F45" t="s">
+        <v>32</v>
+      </c>
+      <c r="G45" t="s">
+        <v>50</v>
+      </c>
+      <c r="H45">
+        <v>2001</v>
+      </c>
+      <c r="I45">
+        <v>2019</v>
+      </c>
+      <c r="J45" t="s">
+        <v>87</v>
+      </c>
+      <c r="K45" t="s">
+        <v>22</v>
+      </c>
+      <c r="L45" t="s">
         <v>333</v>
       </c>
-      <c r="B45" t="s">
+      <c r="M45" t="s">
         <v>334</v>
       </c>
-      <c r="C45" t="s">
+      <c r="N45" t="s">
+        <v>25</v>
+      </c>
+      <c r="O45" t="s">
         <v>335</v>
       </c>
-      <c r="D45" t="s">
+      <c r="P45" t="s">
         <v>336</v>
       </c>
-      <c r="E45" t="s">
-[...8 lines deleted...]
-      <c r="H45">
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>337</v>
+      </c>
+      <c r="B46" t="s">
+        <v>338</v>
+      </c>
+      <c r="C46" t="s">
+        <v>339</v>
+      </c>
+      <c r="D46" t="s">
+        <v>340</v>
+      </c>
+      <c r="E46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F46" t="s">
+        <v>110</v>
+      </c>
+      <c r="G46" t="s">
+        <v>50</v>
+      </c>
+      <c r="H46">
+        <v>2012</v>
+      </c>
+      <c r="I46">
+        <v>2014</v>
+      </c>
+      <c r="J46" t="s">
+        <v>177</v>
+      </c>
+      <c r="K46" t="s">
+        <v>22</v>
+      </c>
+      <c r="L46" t="s">
+        <v>341</v>
+      </c>
+      <c r="M46" t="s">
+        <v>342</v>
+      </c>
+      <c r="N46" t="s">
+        <v>25</v>
+      </c>
+      <c r="O46" t="s">
+        <v>343</v>
+      </c>
+      <c r="P46" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>345</v>
+      </c>
+      <c r="B47" t="s">
+        <v>346</v>
+      </c>
+      <c r="C47" t="s">
+        <v>347</v>
+      </c>
+      <c r="D47" t="s">
+        <v>348</v>
+      </c>
+      <c r="E47" t="s">
+        <v>118</v>
+      </c>
+      <c r="F47" t="s">
+        <v>32</v>
+      </c>
+      <c r="G47" t="s">
+        <v>50</v>
+      </c>
+      <c r="H47">
         <v>2015</v>
       </c>
-      <c r="I45">
+      <c r="I47">
         <v>2016</v>
       </c>
-      <c r="J45" t="s">
-[...18 lines deleted...]
-        <v>342</v>
+      <c r="J47" t="s">
+        <v>164</v>
+      </c>
+      <c r="K47" t="s">
+        <v>349</v>
+      </c>
+      <c r="L47" t="s">
+        <v>350</v>
+      </c>
+      <c r="M47" t="s">
+        <v>351</v>
+      </c>
+      <c r="N47" t="s">
+        <v>352</v>
+      </c>
+      <c r="O47" t="s">
+        <v>353</v>
+      </c>
+      <c r="P47" t="s">
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">