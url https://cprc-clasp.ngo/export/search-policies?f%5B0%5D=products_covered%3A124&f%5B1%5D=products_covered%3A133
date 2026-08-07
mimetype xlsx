--- v0 (2026-03-03)
+++ v1 (2026-08-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -327,50 +327,59 @@
     <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
+  </si>
+  <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>GOST 7402-84 Electric fans for domestic use - General specifications</t>
   </si>
   <si>
     <t>This standard applies to electric fans driven by an electric motor and a speed controller for domestic and similar applications, manufactured for the needs of the national economy and export to countries with temperate and tropical climates, and specifies the dimensions, norms, rules, requirements and test methods. The standard does not apply to fans designed: for use in locations with special conditions, such as an explosive or corrosive atmosphere; for radiators, refrigerators and air conditioning units; for cooling special heating appliances (cookers, electric ovens, hoods, microwave kitchen appliances); for work on ships and jet fans.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Art 6.5 of GOST 7402-84</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-7402-84-electric-fans-domestic-use-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/12848/</t>
   </si>
   <si>
     <t>Implementing Guidelines of the Philippine Energy Labeling Program for Electric Fans</t>
   </si>
@@ -888,51 +897,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1544,480 +1553,528 @@
       <c r="I13">
         <v>2025</v>
       </c>
       <c r="J13" t="s">
         <v>95</v>
       </c>
       <c r="K13" t="s">
         <v>55</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>101</v>
       </c>
       <c r="N13" t="s">
         <v>102</v>
       </c>
       <c r="O13" t="s">
         <v>103</v>
       </c>
       <c r="P13" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B14" t="s">
         <v>105</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>53</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>1986</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2019</v>
+      </c>
+      <c r="I14">
+        <v>2025</v>
+      </c>
       <c r="J14" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="K14" t="s">
         <v>55</v>
       </c>
-      <c r="L14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="N14" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="O14" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="P14" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B15" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>110</v>
       </c>
       <c r="D15" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F15" t="s">
-        <v>115</v>
+        <v>53</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2023</v>
+        <v>1986</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="K15" t="s">
         <v>55</v>
       </c>
       <c r="L15" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="M15" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
       <c r="N15" t="s">
         <v>57</v>
       </c>
       <c r="O15" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="P15" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>115</v>
+      </c>
+      <c r="B16" t="s">
+        <v>116</v>
+      </c>
+      <c r="C16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" t="s">
+        <v>117</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>118</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2023</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" t="s">
+        <v>55</v>
+      </c>
+      <c r="L16" t="s">
         <v>119</v>
       </c>
-      <c r="B16" t="s">
+      <c r="M16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N16" t="s">
+        <v>57</v>
+      </c>
+      <c r="O16" t="s">
         <v>120</v>
       </c>
-      <c r="C16" t="s">
+      <c r="P16" t="s">
         <v>121</v>
-      </c>
-[...37 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>122</v>
+      </c>
+      <c r="B17" t="s">
+        <v>123</v>
+      </c>
+      <c r="C17" t="s">
+        <v>124</v>
+      </c>
+      <c r="D17" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G17" t="s">
+        <v>64</v>
+      </c>
+      <c r="H17">
+        <v>1994</v>
+      </c>
+      <c r="I17">
+        <v>2013</v>
+      </c>
+      <c r="J17" t="s">
+        <v>125</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>126</v>
+      </c>
+      <c r="M17" t="s">
         <v>127</v>
       </c>
-      <c r="B17" t="s">
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+      <c r="O17" t="s">
         <v>128</v>
       </c>
-      <c r="C17" t="s">
+      <c r="P17" t="s">
         <v>129</v>
-      </c>
-[...33 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B18" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C18" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D18" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="K18" t="s">
         <v>55</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="N18" t="s">
         <v>57</v>
       </c>
       <c r="O18" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="P18" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B19" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C19" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D19" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G19" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="H19">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="K19" t="s">
         <v>55</v>
       </c>
       <c r="L19" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="M19" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="N19" t="s">
         <v>57</v>
       </c>
       <c r="O19" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="P19" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B20" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="D20" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="H20">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2001</v>
+      </c>
+      <c r="I20">
+        <v>2019</v>
+      </c>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L20"/>
+        <v>55</v>
+      </c>
+      <c r="L20" t="s">
+        <v>149</v>
+      </c>
       <c r="M20" t="s">
-        <v>39</v>
+        <v>150</v>
       </c>
       <c r="N20" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="O20" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="P20" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>153</v>
+      </c>
+      <c r="B21" t="s">
+        <v>154</v>
+      </c>
+      <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" t="s">
         <v>155</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G21" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="P21" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B22" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C22" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D22" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
-        <v>166</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="H22">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2015</v>
+      </c>
+      <c r="I22">
+        <v>2016</v>
+      </c>
       <c r="J22" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="M22" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
+        <v>164</v>
+      </c>
+      <c r="P22" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C23" t="s">
+        <v>168</v>
+      </c>
+      <c r="D23" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" t="s">
         <v>169</v>
       </c>
-      <c r="P22" t="s">
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2014</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>125</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
         <v>170</v>
+      </c>
+      <c r="M23" t="s">
+        <v>171</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+      <c r="O23" t="s">
+        <v>172</v>
+      </c>
+      <c r="P23" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">