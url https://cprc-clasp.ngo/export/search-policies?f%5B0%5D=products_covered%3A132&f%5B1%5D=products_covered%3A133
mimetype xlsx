--- v1 (2026-03-06)
+++ v2 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -396,50 +396,59 @@
     <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
+  </si>
+  <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>Indian Standard for Requirements For Water Efficient Plumbing Products (WEPP): Part 2 Sanitary Fittings</t>
   </si>
   <si>
     <t>This standard covers requirements for assessment and star ratingof sanitary fittings, such as faucets (taps) and showerheads,for their performance based on water efficiency,which are in addition to the requirements specified in relevant Indian Standards as applicable.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>Bureau of Indian Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/indian-standard-requirements-water-efficient-plumbing-products-wepp-part-2-sanitary</t>
   </si>
   <si>
     <t>https://bis.gov.in/wp-content/uploads/2020/08/write-up-for-publicity-of-WC-drafts-for-WEPP.pdf</t>
   </si>
@@ -896,51 +905,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1794,432 +1803,480 @@
       <c r="I18">
         <v>2025</v>
       </c>
       <c r="J18" t="s">
         <v>117</v>
       </c>
       <c r="K18" t="s">
         <v>123</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>124</v>
       </c>
       <c r="N18" t="s">
         <v>125</v>
       </c>
       <c r="O18" t="s">
         <v>126</v>
       </c>
       <c r="P18" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" t="s">
         <v>128</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19">
+        <v>2019</v>
+      </c>
+      <c r="I19">
+        <v>2025</v>
+      </c>
+      <c r="J19" t="s">
         <v>129</v>
       </c>
-      <c r="C19" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="K19" t="s">
-        <v>37</v>
+        <v>123</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="N19" t="s">
-        <v>39</v>
+        <v>125</v>
       </c>
       <c r="O19" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="P19" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B20" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C20" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="K20" t="s">
         <v>37</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="N20" t="s">
         <v>39</v>
       </c>
       <c r="O20" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="P20" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B21" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C21" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="I21">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J21" t="s">
         <v>79</v>
       </c>
       <c r="K21" t="s">
         <v>37</v>
       </c>
       <c r="L21" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="M21" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="N21" t="s">
         <v>39</v>
       </c>
       <c r="O21" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="P21" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B22" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="D22" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22" t="s">
         <v>51</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H22">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>1994</v>
+      </c>
+      <c r="I22">
+        <v>2013</v>
+      </c>
       <c r="J22" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="K22" t="s">
         <v>37</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>148</v>
+      </c>
       <c r="M22" t="s">
-        <v>55</v>
+        <v>143</v>
       </c>
       <c r="N22" t="s">
         <v>39</v>
       </c>
       <c r="O22" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="P22" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23" t="s">
+        <v>152</v>
+      </c>
+      <c r="C23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H23">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>158</v>
+        <v>55</v>
       </c>
       <c r="N23" t="s">
         <v>39</v>
       </c>
       <c r="O23" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="P23" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B24" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C24" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="D24" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I24">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J24" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="K24" t="s">
         <v>37</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>160</v>
+      </c>
       <c r="M24" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="N24" t="s">
         <v>39</v>
       </c>
       <c r="O24" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="P24" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B25" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C25" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="D25" t="s">
-        <v>43</v>
+        <v>166</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
-        <v>169</v>
+        <v>51</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="I25">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="J25" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="K25" t="s">
         <v>37</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="N25" t="s">
         <v>39</v>
       </c>
       <c r="O25" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="P25" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B26" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G26" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>2018</v>
+      </c>
+      <c r="I26">
+        <v>2018</v>
+      </c>
       <c r="J26" t="s">
         <v>79</v>
       </c>
       <c r="K26" t="s">
         <v>37</v>
       </c>
       <c r="L26" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="M26" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="N26" t="s">
         <v>39</v>
       </c>
       <c r="O26" t="s">
+        <v>175</v>
+      </c>
+      <c r="P26" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
         <v>177</v>
       </c>
-      <c r="P26" t="s">
+      <c r="B27" t="s">
         <v>178</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" t="s">
+        <v>50</v>
+      </c>
+      <c r="F27" t="s">
+        <v>172</v>
+      </c>
+      <c r="G27" t="s">
+        <v>35</v>
+      </c>
+      <c r="H27">
+        <v>2014</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>79</v>
+      </c>
+      <c r="K27" t="s">
+        <v>37</v>
+      </c>
+      <c r="L27" t="s">
+        <v>179</v>
+      </c>
+      <c r="M27" t="s">
+        <v>174</v>
+      </c>
+      <c r="N27" t="s">
+        <v>39</v>
+      </c>
+      <c r="O27" t="s">
+        <v>180</v>
+      </c>
+      <c r="P27" t="s">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">