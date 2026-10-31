--- v0 (2026-03-28)
+++ v1 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -309,50 +309,59 @@
     <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
+  </si>
+  <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>ISIRI 10639: 2007,1st edition -Technical specifications and test method for energy consumption and energy labeling instruction</t>
   </si>
   <si>
     <t>Residential hermetic compressor -one level, positive displacement compressor. Does not include high pressure hermetic compressor</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>ISIRI NS 4335</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/isiri-10639-20071st-edition-technical-specifications-and-test-method-energy-consumption</t>
   </si>
@@ -370,53 +379,50 @@
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>EM501, KS L 1551</t>
   </si>
   <si>
     <t>Ministry of Environment</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/korea-eco-label-standards-water-saving-toilet-el-2232013</t>
   </si>
   <si>
     <t>http://el.keiti.re.kr/FileDownload.do?encData=sshC35fJeoPMDprwlrWIcu6LosvVyTDd0a6Ryspercent2Bap4cbpercent2FLBY1Xlp1BC2myOQL4baJQ9VFI2tSubYuZ622CSW7y58Apercent2B81L7P4rLapercent2FajMJdT9b5yA8fyWJFp6vjuUC7yZjvQUPGqd5ftUlbeqBjW52LjNaMUCnmqNVnT1JgBlH501zOaauLm</t>
   </si>
   <si>
     <t>NOM-012-ENER-2019, Energy Efficiency of Condensing and Evaporating Units for Refrigeration</t>
   </si>
   <si>
     <t>This standard establishes the energy efficiency requirements for condensing and evaporating units for refrigeration, which are manufactured for installation outdoors or interiors with cooling power greater than or equal to 746 W (2,547 BTU/h) and less than 26,000 W ( 88,716 BTU/h) at medium temperature, and less than 9,500 W (32,415 BTU/h) at low temperature.
 b) Low-profile evaporator units for refrigeration that are designed to operate with a refrigerant and powered by direct expansion in humid and/or dry conditions with nominal cooling capacities greater than or equal to 300 W (1,023 BTU/h) and less than 40,000 W (136,482 BTU/h) at medium temperature, and less than 13,000 W (44,397 BTU/h) at low temperature.</t>
   </si>
   <si>
     <t>Mexico</t>
-  </si>
-[...1 lines deleted...]
-    <t>September 2025</t>
   </si>
   <si>
     <t>ANSI/ASHRAE Standard 23.1-2010
 ,</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-012-ener-2019-energy-efficiency-condensing-and-evaporating-units-refrigeration</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle_popup.php?codigo=5608445</t>
   </si>
   <si>
     <t>Water Conservation Certification</t>
   </si>
   <si>
     <t>China resource conservation certification is carried out to encourage consumers to consume energy conservation products, and to guide popularizing energy conservation product and advanced technology. The Certification covers more than 7000 water-using products, including water closet, faucets, and showers and it is a voluntary endorsement labeling scheme.</t>
   </si>
   <si>
     <t>Showers or Showerheads, Toilets, Taps or Faucets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/water-conservation-certification</t>
@@ -796,51 +802,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1452,336 +1458,384 @@
       <c r="I13">
         <v>2025</v>
       </c>
       <c r="J13" t="s">
         <v>89</v>
       </c>
       <c r="K13" t="s">
         <v>38</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>95</v>
       </c>
       <c r="N13" t="s">
         <v>96</v>
       </c>
       <c r="O13" t="s">
         <v>97</v>
       </c>
       <c r="P13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" t="s">
         <v>99</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2019</v>
+      </c>
+      <c r="I14">
+        <v>2025</v>
+      </c>
       <c r="J14" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="K14" t="s">
         <v>38</v>
       </c>
-      <c r="L14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="N14" t="s">
-        <v>41</v>
+        <v>96</v>
       </c>
       <c r="O14" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="P14" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" t="s">
+        <v>103</v>
+      </c>
+      <c r="C15" t="s">
+        <v>104</v>
+      </c>
+      <c r="D15" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>105</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2013</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K15" t="s">
+        <v>38</v>
+      </c>
+      <c r="L15" t="s">
+        <v>107</v>
+      </c>
+      <c r="M15" t="s">
         <v>108</v>
       </c>
-      <c r="B15" t="s">
+      <c r="N15" t="s">
+        <v>41</v>
+      </c>
+      <c r="O15" t="s">
         <v>109</v>
       </c>
-      <c r="C15" t="s">
+      <c r="P15" t="s">
         <v>110</v>
-      </c>
-[...37 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C16" t="s">
+        <v>113</v>
+      </c>
+      <c r="D16" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16" t="s">
+        <v>36</v>
+      </c>
+      <c r="G16" t="s">
+        <v>61</v>
+      </c>
+      <c r="H16">
+        <v>1994</v>
+      </c>
+      <c r="I16">
+        <v>2013</v>
+      </c>
+      <c r="J16" t="s">
+        <v>114</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>115</v>
+      </c>
+      <c r="M16" t="s">
         <v>116</v>
       </c>
-      <c r="B16" t="s">
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+      <c r="O16" t="s">
         <v>117</v>
       </c>
-      <c r="C16" t="s">
+      <c r="P16" t="s">
         <v>118</v>
-      </c>
-[...35 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B17" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="D17" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>38</v>
+      </c>
+      <c r="L17" t="s">
+        <v>122</v>
+      </c>
       <c r="M17" t="s">
-        <v>40</v>
+        <v>123</v>
       </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="O17" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="P17" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B18" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C18" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="G18" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>134</v>
+        <v>40</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="P18" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B19" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C19" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H19">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>2015</v>
+      </c>
+      <c r="I19">
+        <v>2016</v>
+      </c>
       <c r="J19" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="M19" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
+        <v>137</v>
+      </c>
+      <c r="P19" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>139</v>
+      </c>
+      <c r="B20" t="s">
+        <v>140</v>
+      </c>
+      <c r="C20" t="s">
+        <v>141</v>
+      </c>
+      <c r="D20" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20" t="s">
+        <v>142</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2014</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>114</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
         <v>143</v>
       </c>
-      <c r="P19" t="s">
+      <c r="M20" t="s">
         <v>144</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+      <c r="O20" t="s">
+        <v>145</v>
+      </c>
+      <c r="P20" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">