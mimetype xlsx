--- v1 (2026-03-07)
+++ v2 (2026-08-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="373">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -742,50 +742,59 @@
     <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
+  </si>
+  <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>ISIRI 11574 Central Station Air Handling Units-Specification and Test Methids for Energy Consumption</t>
   </si>
   <si>
     <t>This policy covers air units with capacity of 3570m3/h to 34000m3/h.</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>ARI 430-1999, ANSI/AMCA210/ASHRAE 51-2007, ARI 410-2001, ARI 410-2000</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/isiri-11574-central-station-air-handling-units-specification-and-test-methids-energy</t>
   </si>
   <si>
     <t>http://isiri.gov.ir/portal/home/?135546/%D8%A7%D8%B7%D9%84%D8%A7%D8%B9%D8%A7%D8%AA-%D9%85%D8%B1%D8%A8%D9%88%D8%B7-%D8%A8%D9%87-%D8%A7%D8%B3%D8%AA%D8%A7%D9%86%D8%AF%D8%A7%D8%B1%D8%AF%D9%87%D8%A7%DB%8C-%D8%A8%D8%B1%DA%86%D8%B3%D8%A8-%D8%A7%D9%86%D8%B1%DA%98%</t>
   </si>
@@ -878,53 +887,50 @@
     <t>https://cprc-clasp.ngo/policies/meps-three-phase-vrf-air-conditioners-2021</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/about-mandatory-energy-labelling-and-minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>Nigerian MEPS and Energy Label Guide</t>
   </si>
   <si>
     <t>The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of Acs in the market</t>
   </si>
   <si>
     <t>October 2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nigerian-meps-and-energy-label-guide-0</t>
   </si>
   <si>
     <t>NOM-011-ENER-2025, Energy Efficiency in Central, Packaged, and Split Air Conditioners</t>
   </si>
   <si>
     <t>This standard establishes the minimum Seasonal Energy Efficiency Ratio (SEER) level that applies to central, package, or split-type air conditioners with a duct system, operated with electrical energy, in nominal cooling capacities from 5,275 W to 19,050 W that operate by mechanical compression and include an air-cooled evaporator coil, an air-cooled condenser coil, and that include a single-speed compressor ( fixed capacity) or an inverter compressor (variable frequency or refrigerant flow) or a compressor that uses two stages (stage capacity), with or without a reversible cycle.</t>
   </si>
   <si>
     <t>Mexico</t>
-  </si>
-[...1 lines deleted...]
-    <t>September 2025</t>
   </si>
   <si>
     <t>ANSI/ASHRAE 37</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-011-ener-2025-energy-efficiency-central-packaged-and-split-air-conditioners</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5756076&amp;fecha=29/04/2025#gsc.tab=0</t>
   </si>
   <si>
     <t>Regulations under Consumer Protection Act 2015</t>
   </si>
   <si>
     <t>This regulation covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values . Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source and Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Tonga Ministry of Commerce, Consumer, Trade, Innovation, and Labour</t>
   </si>
@@ -1482,51 +1488,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="219.375" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="514.303" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3210,954 +3216,1002 @@
       <c r="I35">
         <v>2025</v>
       </c>
       <c r="J35" t="s">
         <v>233</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
         <v>239</v>
       </c>
       <c r="N35" t="s">
         <v>240</v>
       </c>
       <c r="O35" t="s">
         <v>241</v>
       </c>
       <c r="P35" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>237</v>
+      </c>
+      <c r="B36" t="s">
         <v>243</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>245</v>
+        <v>52</v>
       </c>
       <c r="D36" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="H36">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2019</v>
+      </c>
+      <c r="I36">
+        <v>2025</v>
+      </c>
       <c r="J36" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
-      <c r="L36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="N36" t="s">
-        <v>36</v>
+        <v>240</v>
       </c>
       <c r="O36" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="P36" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>246</v>
+      </c>
+      <c r="B37" t="s">
+        <v>247</v>
+      </c>
+      <c r="C37" t="s">
+        <v>248</v>
+      </c>
+      <c r="D37" t="s">
+        <v>53</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>54</v>
+      </c>
+      <c r="H37">
+        <v>2009</v>
+      </c>
+      <c r="I37"/>
+      <c r="J37" t="s">
+        <v>249</v>
+      </c>
+      <c r="K37" t="s">
+        <v>34</v>
+      </c>
+      <c r="L37" t="s">
+        <v>250</v>
+      </c>
+      <c r="M37" t="s">
         <v>251</v>
       </c>
-      <c r="B37" t="s">
+      <c r="N37" t="s">
+        <v>36</v>
+      </c>
+      <c r="O37" t="s">
         <v>252</v>
       </c>
-      <c r="C37" t="s">
+      <c r="P37" t="s">
         <v>253</v>
-      </c>
-[...37 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>254</v>
+      </c>
+      <c r="B38" t="s">
+        <v>255</v>
+      </c>
+      <c r="C38" t="s">
+        <v>256</v>
+      </c>
+      <c r="D38" t="s">
+        <v>80</v>
+      </c>
+      <c r="E38" t="s">
+        <v>42</v>
+      </c>
+      <c r="F38" t="s">
+        <v>94</v>
+      </c>
+      <c r="G38" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38">
+        <v>1994</v>
+      </c>
+      <c r="I38">
+        <v>2013</v>
+      </c>
+      <c r="J38" t="s">
+        <v>257</v>
+      </c>
+      <c r="K38" t="s">
+        <v>82</v>
+      </c>
+      <c r="L38" t="s">
+        <v>258</v>
+      </c>
+      <c r="M38" t="s">
         <v>259</v>
       </c>
-      <c r="B38" t="s">
+      <c r="N38" t="s">
+        <v>84</v>
+      </c>
+      <c r="O38" t="s">
         <v>260</v>
       </c>
-      <c r="C38" t="s">
+      <c r="P38" t="s">
         <v>261</v>
-      </c>
-[...35 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B39" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C39" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>265</v>
       </c>
       <c r="H39">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
-      <c r="L39"/>
+      <c r="L39" t="s">
+        <v>267</v>
+      </c>
       <c r="M39" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="P39" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B40" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C40" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D40" t="s">
         <v>53</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="H40">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>2010</v>
+      </c>
+      <c r="I40">
+        <v>2012</v>
+      </c>
       <c r="J40" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="K40" t="s">
         <v>34</v>
       </c>
-      <c r="L40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L40"/>
       <c r="M40" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="P40" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B41" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C41" t="s">
-        <v>205</v>
+        <v>264</v>
       </c>
       <c r="D41" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="E41" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>54</v>
+        <v>265</v>
       </c>
       <c r="H41">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>279</v>
+      </c>
       <c r="M41" t="s">
-        <v>206</v>
+        <v>268</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="P41" t="s">
-        <v>208</v>
+        <v>281</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>282</v>
+      </c>
+      <c r="B42" t="s">
         <v>283</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>205</v>
+      </c>
+      <c r="D42" t="s">
+        <v>93</v>
+      </c>
+      <c r="E42" t="s">
+        <v>42</v>
+      </c>
+      <c r="F42" t="s">
+        <v>43</v>
+      </c>
+      <c r="G42" t="s">
+        <v>54</v>
+      </c>
+      <c r="H42">
+        <v>2017</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42" t="s">
         <v>284</v>
-      </c>
-[...22 lines deleted...]
-        <v>286</v>
       </c>
       <c r="K42" t="s">
         <v>34</v>
       </c>
-      <c r="L42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>288</v>
+        <v>206</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="P42" t="s">
-        <v>290</v>
+        <v>208</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B43" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="C43" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D43" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>104</v>
       </c>
       <c r="G43" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="I43"/>
+        <v>22</v>
+      </c>
+      <c r="H43">
+        <v>2006</v>
+      </c>
+      <c r="I43">
+        <v>2025</v>
+      </c>
       <c r="J43" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="K43" t="s">
         <v>34</v>
       </c>
       <c r="L43" t="s">
-        <v>105</v>
+        <v>289</v>
       </c>
       <c r="M43" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="P43" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>293</v>
+      </c>
+      <c r="B44" t="s">
+        <v>294</v>
+      </c>
+      <c r="C44" t="s">
+        <v>295</v>
+      </c>
+      <c r="D44" t="s">
+        <v>103</v>
+      </c>
+      <c r="E44" t="s">
+        <v>42</v>
+      </c>
+      <c r="F44" t="s">
+        <v>104</v>
+      </c>
+      <c r="G44" t="s">
+        <v>113</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>249</v>
+      </c>
+      <c r="K44" t="s">
+        <v>34</v>
+      </c>
+      <c r="L44" t="s">
+        <v>105</v>
+      </c>
+      <c r="M44" t="s">
+        <v>296</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
         <v>297</v>
       </c>
-      <c r="B44" t="s">
+      <c r="P44" t="s">
         <v>298</v>
-      </c>
-[...38 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B45" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C45" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="D45" t="s">
-        <v>53</v>
+        <v>302</v>
       </c>
       <c r="E45" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>43</v>
+        <v>303</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2010</v>
+        <v>1982</v>
       </c>
       <c r="I45">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="J45" t="s">
-        <v>44</v>
+        <v>304</v>
       </c>
       <c r="K45" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N45" t="s">
-        <v>27</v>
+        <v>306</v>
       </c>
       <c r="O45" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="P45" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B46" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C46" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D46" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="E46" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F46" t="s">
-        <v>104</v>
+        <v>43</v>
       </c>
       <c r="G46" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H46">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>2010</v>
+      </c>
+      <c r="I46">
+        <v>2016</v>
+      </c>
       <c r="J46" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="K46" t="s">
         <v>34</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="P46" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B47" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C47" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="D47" t="s">
-        <v>322</v>
+        <v>93</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="G47" t="s">
         <v>54</v>
       </c>
       <c r="H47">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="K47" t="s">
         <v>34</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="P47" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B48" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="C48" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="D48" t="s">
-        <v>93</v>
+        <v>324</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>104</v>
+        <v>43</v>
       </c>
       <c r="G48" t="s">
         <v>54</v>
       </c>
       <c r="H48">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>145</v>
+        <v>44</v>
       </c>
       <c r="K48" t="s">
         <v>34</v>
       </c>
       <c r="L48"/>
       <c r="M48" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="P48" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B49" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C49" t="s">
-        <v>285</v>
+        <v>330</v>
       </c>
       <c r="D49" t="s">
-        <v>334</v>
+        <v>93</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>104</v>
       </c>
       <c r="G49" t="s">
-        <v>335</v>
+        <v>54</v>
       </c>
       <c r="H49">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2004</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>263</v>
+        <v>145</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
-        <v>288</v>
+        <v>331</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="P49" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B50" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C50" t="s">
-        <v>341</v>
+        <v>288</v>
       </c>
       <c r="D50" t="s">
-        <v>103</v>
+        <v>336</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>104</v>
       </c>
       <c r="G50" t="s">
-        <v>54</v>
+        <v>337</v>
       </c>
       <c r="H50">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>2002</v>
+      </c>
+      <c r="I50">
+        <v>2007</v>
+      </c>
       <c r="J50" t="s">
-        <v>168</v>
+        <v>266</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
       <c r="L50" t="s">
-        <v>105</v>
+        <v>338</v>
       </c>
       <c r="M50" t="s">
-        <v>342</v>
+        <v>290</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="P50" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B51" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C51" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D51" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="E51" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F51" t="s">
         <v>104</v>
       </c>
       <c r="G51" t="s">
         <v>54</v>
       </c>
       <c r="H51">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
-        <v>62</v>
+        <v>168</v>
       </c>
       <c r="K51" t="s">
         <v>34</v>
       </c>
-      <c r="L51"/>
+      <c r="L51" t="s">
+        <v>105</v>
+      </c>
       <c r="M51" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="P51" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B52" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C52" t="s">
-        <v>52</v>
+        <v>349</v>
       </c>
       <c r="D52" t="s">
-        <v>353</v>
+        <v>53</v>
       </c>
       <c r="E52" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="G52" t="s">
         <v>54</v>
       </c>
       <c r="H52">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>2014</v>
+      </c>
+      <c r="I52">
+        <v>2019</v>
+      </c>
       <c r="J52" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="K52" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="L52"/>
       <c r="M52" t="s">
-        <v>120</v>
+        <v>350</v>
       </c>
       <c r="N52" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="P52" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B53" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C53" t="s">
-        <v>358</v>
+        <v>52</v>
       </c>
       <c r="D53" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="G53" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H53">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I53"/>
       <c r="J53" t="s">
-        <v>254</v>
+        <v>81</v>
       </c>
       <c r="K53" t="s">
         <v>82</v>
       </c>
-      <c r="L53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L53"/>
       <c r="M53" t="s">
-        <v>361</v>
+        <v>120</v>
       </c>
       <c r="N53" t="s">
         <v>84</v>
       </c>
       <c r="O53" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="P53" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="B54" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="C54" t="s">
-        <v>18</v>
+        <v>360</v>
       </c>
       <c r="D54" t="s">
-        <v>80</v>
+        <v>361</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="F54" t="s">
-        <v>366</v>
+        <v>43</v>
       </c>
       <c r="G54" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H54">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>2015</v>
+      </c>
+      <c r="I54">
+        <v>2016</v>
+      </c>
       <c r="J54" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="K54" t="s">
         <v>82</v>
       </c>
       <c r="L54" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="M54" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="N54" t="s">
         <v>84</v>
       </c>
       <c r="O54" t="s">
+        <v>364</v>
+      </c>
+      <c r="P54" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>366</v>
+      </c>
+      <c r="B55" t="s">
+        <v>367</v>
+      </c>
+      <c r="C55" t="s">
+        <v>18</v>
+      </c>
+      <c r="D55" t="s">
+        <v>80</v>
+      </c>
+      <c r="E55" t="s">
+        <v>42</v>
+      </c>
+      <c r="F55" t="s">
+        <v>368</v>
+      </c>
+      <c r="G55" t="s">
+        <v>54</v>
+      </c>
+      <c r="H55">
+        <v>2014</v>
+      </c>
+      <c r="I55"/>
+      <c r="J55" t="s">
+        <v>257</v>
+      </c>
+      <c r="K55" t="s">
+        <v>82</v>
+      </c>
+      <c r="L55" t="s">
         <v>369</v>
       </c>
-      <c r="P54" t="s">
+      <c r="M55" t="s">
         <v>370</v>
+      </c>
+      <c r="N55" t="s">
+        <v>84</v>
+      </c>
+      <c r="O55" t="s">
+        <v>371</v>
+      </c>
+      <c r="P55" t="s">
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">