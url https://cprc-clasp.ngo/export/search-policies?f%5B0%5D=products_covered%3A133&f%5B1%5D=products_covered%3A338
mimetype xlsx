--- v1 (2026-03-12)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -318,50 +318,70 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-4</t>
   </si>
   <si>
     <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
   </si>
   <si>
     <t>ETA 0804 - Specifications for the assignment of ANQIP water efficiency labels to toilet flush cisterns (V. 4)</t>
   </si>
   <si>
     <t>The following devices are considered within the scope of this Specification: - Simple flush toilets, gravity type; - Dual flush cisterns, gravity type; - Double-acting flush toilets (with discharge interruption), gravity type. Conditions for the attribution of water efficiency labels to cisterns are available in Table 1 page 3 of the document.</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Associação Nacional para a Qualidade nas Instalações Prediais (ANQIP)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/eta-0804-specifications-assignment-anqip-water-efficiency-labels-toilet-flush-cisterns-v-4</t>
   </si>
   <si>
     <t>https://anqip.pt/images/stories/ETA_0804_v.4_novo.1.pdf</t>
   </si>
   <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
+  </si>
+  <si>
     <t>GB 25502-2017 Minimum allowable values of water efficiency and water efficiency grades for water closets</t>
   </si>
   <si>
     <t>This standard specifies the minimum allowable values of water efficiency, evaluating values of water conservation, water efficiency grade, and test methods for water closets. This standard is applicable to evaluation for water efficiency of various water closets installed in cold water pipeline in building facilities and used when water supply pressure is less than 0.6MPa.</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-25502-2017-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-water</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81450D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
@@ -400,50 +420,59 @@
     <t>November 2025</t>
   </si>
   <si>
     <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
+  </si>
+  <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Quality Standard</t>
@@ -1134,71 +1163,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1701,1051 +1730,1147 @@
       <c r="L11"/>
       <c r="M11" t="s">
         <v>98</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
         <v>99</v>
       </c>
       <c r="P11" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>101</v>
       </c>
       <c r="B12" t="s">
         <v>102</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2010</v>
+        <v>1989</v>
       </c>
       <c r="I12">
-        <v>2017</v>
+        <v>2026</v>
       </c>
       <c r="J12" t="s">
         <v>103</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>104</v>
       </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="O12" t="s">
         <v>105</v>
       </c>
       <c r="P12" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>107</v>
       </c>
       <c r="B13" t="s">
         <v>108</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>44</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H13">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2010</v>
+      </c>
+      <c r="I13">
+        <v>2017</v>
+      </c>
       <c r="J13" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>109</v>
+        <v>30</v>
       </c>
       <c r="M13" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>44</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H14">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>103</v>
+        <v>57</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M14" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="P14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>44</v>
       </c>
       <c r="G15" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
       <c r="H15">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2014</v>
+      </c>
+      <c r="I15">
+        <v>2020</v>
+      </c>
       <c r="J15" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="M15" t="s">
-        <v>104</v>
+        <v>25</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
+        <v>121</v>
+      </c>
+      <c r="P15" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>123</v>
+      </c>
+      <c r="B16" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>44</v>
       </c>
       <c r="G16" t="s">
-        <v>8</v>
+        <v>125</v>
       </c>
       <c r="H16">
         <v>2019</v>
       </c>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="K16" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L16"/>
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>127</v>
+      </c>
       <c r="M16" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="N16" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>131</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="G17" t="s">
         <v>8</v>
       </c>
       <c r="H17">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="I17">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J17" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="K17" t="s">
         <v>47</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="N17" t="s">
         <v>38</v>
       </c>
       <c r="O17" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="P17" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="B18" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C18" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G18" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I18">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="J18" t="s">
-        <v>103</v>
+        <v>136</v>
       </c>
       <c r="K18" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="N18" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="O18" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="P18" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>138</v>
+      </c>
+      <c r="B19" t="s">
+        <v>139</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
+        <v>140</v>
+      </c>
+      <c r="E19" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" t="s">
+        <v>141</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19">
+        <v>2008</v>
+      </c>
+      <c r="I19">
+        <v>2024</v>
+      </c>
+      <c r="J19" t="s">
+        <v>142</v>
+      </c>
+      <c r="K19" t="s">
+        <v>47</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N19" t="s">
+        <v>38</v>
+      </c>
+      <c r="O19" t="s">
         <v>144</v>
       </c>
-      <c r="B19" t="s">
+      <c r="P19" t="s">
         <v>145</v>
-      </c>
-[...40 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B20" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>148</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>45</v>
       </c>
       <c r="H20">
-        <v>1994</v>
+        <v>2013</v>
       </c>
       <c r="I20">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J20" t="s">
+        <v>109</v>
+      </c>
+      <c r="K20" t="s">
+        <v>37</v>
+      </c>
+      <c r="L20" t="s">
+        <v>149</v>
+      </c>
+      <c r="M20" t="s">
+        <v>150</v>
+      </c>
+      <c r="N20" t="s">
+        <v>50</v>
+      </c>
+      <c r="O20" t="s">
         <v>151</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="P20" t="s">
         <v>152</v>
-      </c>
-[...10 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B21" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C21" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="D21" t="s">
-        <v>159</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H21">
         <v>2012</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>2013</v>
+      </c>
       <c r="J21" t="s">
-        <v>160</v>
+        <v>109</v>
       </c>
       <c r="K21" t="s">
-        <v>161</v>
+        <v>37</v>
       </c>
       <c r="L21" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="M21" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="N21" t="s">
         <v>50</v>
       </c>
       <c r="O21" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="P21" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="B22" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="C22" t="s">
-        <v>168</v>
+        <v>72</v>
       </c>
       <c r="D22" t="s">
-        <v>169</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="G22" t="s">
         <v>45</v>
       </c>
       <c r="H22">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="I22">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="J22" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="K22" t="s">
-        <v>170</v>
+        <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="M22" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="N22" t="s">
-        <v>173</v>
+        <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="P22" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="B23" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="C23" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="D23" t="s">
-        <v>131</v>
+        <v>168</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F23" t="s">
-        <v>179</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>180</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="K23" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L23" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="M23" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="N23" t="s">
         <v>50</v>
       </c>
       <c r="O23" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="P23" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="B24" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="C24" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="D24" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H24">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2017</v>
+      </c>
+      <c r="I24">
+        <v>2021</v>
+      </c>
       <c r="J24" t="s">
-        <v>190</v>
+        <v>160</v>
       </c>
       <c r="K24" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L24"/>
+        <v>179</v>
+      </c>
+      <c r="L24" t="s">
+        <v>180</v>
+      </c>
       <c r="M24" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="N24" t="s">
-        <v>50</v>
+        <v>182</v>
       </c>
       <c r="O24" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="P24" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="B25" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="C25" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="D25" t="s">
-        <v>35</v>
+        <v>140</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>83</v>
+        <v>188</v>
       </c>
       <c r="G25" t="s">
-        <v>45</v>
+        <v>189</v>
       </c>
       <c r="H25">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="K25" t="s">
         <v>47</v>
       </c>
       <c r="L25" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="M25" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="N25" t="s">
         <v>50</v>
       </c>
       <c r="O25" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="P25" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B26" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="C26" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="D26" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F26" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>65</v>
+        <v>199</v>
       </c>
       <c r="K26" t="s">
         <v>47</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="N26" t="s">
         <v>50</v>
       </c>
       <c r="O26" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="P26" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B27" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D27" t="s">
-        <v>211</v>
+        <v>35</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H27">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2007</v>
+      </c>
+      <c r="I27">
+        <v>2018</v>
+      </c>
       <c r="J27" t="s">
-        <v>65</v>
+        <v>206</v>
       </c>
       <c r="K27" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="L27"/>
+        <v>47</v>
+      </c>
+      <c r="L27" t="s">
+        <v>207</v>
+      </c>
       <c r="M27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N27" t="s">
-        <v>173</v>
+        <v>50</v>
       </c>
       <c r="O27" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="P27" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>211</v>
+      </c>
+      <c r="B28" t="s">
+        <v>212</v>
+      </c>
+      <c r="C28" t="s">
+        <v>213</v>
+      </c>
+      <c r="D28" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>44</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="K28" t="s">
         <v>47</v>
       </c>
       <c r="L28"/>
-      <c r="M28"/>
+      <c r="M28" t="s">
+        <v>215</v>
+      </c>
       <c r="N28" t="s">
         <v>50</v>
       </c>
       <c r="O28" t="s">
         <v>216</v>
       </c>
       <c r="P28" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>218</v>
       </c>
       <c r="B29" t="s">
         <v>219</v>
       </c>
       <c r="C29" t="s">
+        <v>213</v>
+      </c>
+      <c r="D29" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
+        <v>65</v>
+      </c>
+      <c r="K29" t="s">
+        <v>170</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29" t="s">
+        <v>215</v>
+      </c>
+      <c r="N29" t="s">
+        <v>182</v>
+      </c>
+      <c r="O29" t="s">
+        <v>221</v>
+      </c>
+      <c r="P29" t="s">
         <v>222</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B30" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C30" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="D30" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="E30" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="L30"/>
-      <c r="M30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="O30" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="P30" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B31" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C31" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D31" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E31" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G31" t="s">
         <v>45</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I31">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="J31" t="s">
-        <v>151</v>
+        <v>231</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="L31" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="M31" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="N31" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="O31" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="P31" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B32" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C32" t="s">
-        <v>242</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>19</v>
+        <v>238</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
       <c r="F32" t="s">
-        <v>243</v>
+        <v>56</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>151</v>
+        <v>23</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>245</v>
+        <v>60</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
       <c r="O32" t="s">
+        <v>239</v>
+      </c>
+      <c r="P32" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>241</v>
+      </c>
+      <c r="B33" t="s">
+        <v>242</v>
+      </c>
+      <c r="C33" t="s">
+        <v>243</v>
+      </c>
+      <c r="D33" t="s">
+        <v>244</v>
+      </c>
+      <c r="E33" t="s">
+        <v>55</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
+        <v>45</v>
+      </c>
+      <c r="H33">
+        <v>2015</v>
+      </c>
+      <c r="I33">
+        <v>2016</v>
+      </c>
+      <c r="J33" t="s">
+        <v>160</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>245</v>
+      </c>
+      <c r="M33" t="s">
         <v>246</v>
       </c>
-      <c r="P32" t="s">
+      <c r="N33" t="s">
+        <v>26</v>
+      </c>
+      <c r="O33" t="s">
         <v>247</v>
+      </c>
+      <c r="P33" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>249</v>
+      </c>
+      <c r="B34" t="s">
+        <v>250</v>
+      </c>
+      <c r="C34" t="s">
+        <v>251</v>
+      </c>
+      <c r="D34" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" t="s">
+        <v>55</v>
+      </c>
+      <c r="F34" t="s">
+        <v>252</v>
+      </c>
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34">
+        <v>2014</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>160</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>253</v>
+      </c>
+      <c r="M34" t="s">
+        <v>254</v>
+      </c>
+      <c r="N34" t="s">
+        <v>26</v>
+      </c>
+      <c r="O34" t="s">
+        <v>255</v>
+      </c>
+      <c r="P34" t="s">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">