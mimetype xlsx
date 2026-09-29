--- v1 (2026-03-06)
+++ v2 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -525,50 +525,74 @@
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Water Efficiency Labelling and Standards (WELS) Determination 2013 (No. 2)</t>
   </si>
   <si>
     <t>A water‑use product or water‑saving product of any of the following kinds is a WELS product: (a) tap equipment that is for use over a fixed basin, sink or laundry tub, other than: (i) tap equipment that is for use exclusively over a bath or spa; and (ii) thermostatic taps; and (iii) bidet taps; and (iv) taps that are part of an appliance (such as a chilled or boiling water dispenser); (b) fixed showers that are for use exclusively for personal bathing, other than: (i) emergency deluge showers; and (ii) safety showers; (c) electric dishwashers that are intended for household use; (d) electric clothes washing machines that are intended for household use, including such machines that are: (i) cold wash only; or (ii) combination clothes washing machine dryers; (e) lavatory equipment that uses water, including toilets, cisterns, pans and associated flushing devices; (f) urinal equipment that uses water, including associated flushing devices; (g) flow controllers that are: (i) for use in a product that is a WELS product under any of paragraphs (a) to (d); and (ii) offered for supply separately from the product (whether or not they are also offered for supply as a component of the product).</t>
   </si>
   <si>
     <t>Dishwashers, Washer and Dryers, Washing Machines, Showers or Showerheads, Urinals, Toilets, Taps or Faucets</t>
   </si>
   <si>
     <t>AS 6400:2016</t>
   </si>
   <si>
     <t>Australian Government</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/water-efficiency-labelling-and-standards-wels-determination-2013-no-2</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2013L01574</t>
   </si>
   <si>
     <t>Water Efficient Products WEP-I</t>
   </si>
@@ -935,51 +959,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1945,186 +1969,234 @@
       </c>
       <c r="L20" t="s">
         <v>166</v>
       </c>
       <c r="M20" t="s">
         <v>167</v>
       </c>
       <c r="N20" t="s">
         <v>168</v>
       </c>
       <c r="O20" t="s">
         <v>169</v>
       </c>
       <c r="P20" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>171</v>
       </c>
       <c r="B21" t="s">
         <v>172</v>
       </c>
       <c r="C21" t="s">
-        <v>131</v>
+        <v>173</v>
       </c>
       <c r="D21" t="s">
-        <v>173</v>
+        <v>132</v>
       </c>
       <c r="E21" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H21">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="I21">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="J21" t="s">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="K21" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="N21" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="P21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C22" t="s">
-        <v>180</v>
+        <v>131</v>
       </c>
       <c r="D22" t="s">
         <v>181</v>
       </c>
       <c r="E22" t="s">
         <v>61</v>
       </c>
       <c r="F22" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I22">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J22" t="s">
-        <v>45</v>
+        <v>147</v>
       </c>
       <c r="K22" t="s">
         <v>54</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>182</v>
+      </c>
       <c r="M22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="N22" t="s">
         <v>56</v>
       </c>
       <c r="O22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="P22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C23" t="s">
-        <v>18</v>
+        <v>188</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>189</v>
       </c>
       <c r="E23" t="s">
         <v>61</v>
       </c>
       <c r="F23" t="s">
-        <v>187</v>
+        <v>62</v>
       </c>
       <c r="G23" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2011</v>
+      </c>
+      <c r="I23">
+        <v>2017</v>
+      </c>
       <c r="J23" t="s">
-        <v>147</v>
+        <v>45</v>
       </c>
       <c r="K23" t="s">
         <v>54</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="N23" t="s">
         <v>56</v>
       </c>
       <c r="O23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P23" t="s">
-        <v>191</v>
+        <v>192</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B24" t="s">
+        <v>194</v>
+      </c>
+      <c r="C24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" t="s">
+        <v>195</v>
+      </c>
+      <c r="G24" t="s">
+        <v>44</v>
+      </c>
+      <c r="H24">
+        <v>2009</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>147</v>
+      </c>
+      <c r="K24" t="s">
+        <v>54</v>
+      </c>
+      <c r="L24" t="s">
+        <v>196</v>
+      </c>
+      <c r="M24" t="s">
+        <v>197</v>
+      </c>
+      <c r="N24" t="s">
+        <v>56</v>
+      </c>
+      <c r="O24" t="s">
+        <v>198</v>
+      </c>
+      <c r="P24" t="s">
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">