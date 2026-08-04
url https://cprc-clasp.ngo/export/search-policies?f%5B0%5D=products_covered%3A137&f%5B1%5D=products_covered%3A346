--- v1 (2026-01-19)
+++ v2 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -298,93 +298,115 @@
     <t>ES 6087:2017 Requirements for plug - and - play DC solar home system kit</t>
   </si>
   <si>
     <t>This Ethiopian Standard specifies requirements for performance, safety and durability for plug – and – play type DC Solar Home Systems Kit that have the peak power rating above 10 and up to 350W.</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/es-60872017-requirements-plug-and-play-dc-solar-home-system-kit</t>
   </si>
   <si>
     <t>http://www.et.undp.org/content/dam/ethiopia/docs/Ethiopia%20Final%20-%20ES%206087-2017%20Requirements%20for%20DC%20Solar%20Home%20System%20Kit.pdf</t>
   </si>
   <si>
     <t>Ethiopian standard for pico-solar and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
 No policy link available.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ethiopian-standard-pico-solar-and-shs-kits</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
     <t>GS IEC 62257-9-8:2020, Renewable energy and hybrid systems for rural electrification - Part 9-8: Integrated systems - Requirements for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Quality standards for standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>July 2022</t>
   </si>
   <si>
     <t>Ghana Standards Authority</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gs-iec-62257-9-82020-renewable-energy-and-hybrid-systems-rural-electrification-part-9-8</t>
   </si>
   <si>
     <t>http://services.gsa.gov.gh/standards/standards.php?sno=GS%20IEC%20TS%2062257-9-8:2020</t>
   </si>
   <si>
     <t>IEC TS 62257-9-8  Quality standard for pico-solar products and SHS kits</t>
   </si>
   <si>
     <t>This quality standard will apply to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Renewable Energy Systems, Solar Energy Kits</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>L'Office Congolais de Contrôle (OCC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/iec-ts-62257-9-8-quality-standard-pico-solar-products-and-shs-kits</t>
   </si>
   <si>
     <t>IEC TS 62258-9-8:2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>China</t>
   </si>
   <si>
     <t>August 2022</t>
   </si>
   <si>
     <t>Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/iec-ts-62258-9-82020</t>
   </si>
   <si>
     <t>https://item.jd.com/10054560130198.html</t>
   </si>
   <si>
     <t>JS 50564:2012 Electrical and electronic household and office equipment - Measurement of low power consumption</t>
   </si>
   <si>
     <t>This policy specifies methods of measurement of electrical power consumption and the reporting of the results for a range of electrical and electronic household and office equipment, hereafter referred to as products.</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
@@ -601,53 +623,50 @@
     <t>Standards Association of Zimbabwe (SAZ)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or-equal-350-0</t>
   </si>
   <si>
     <t>Regional quality standards for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Applies to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regional-quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Resolution No. 3199 - Labeling for Electronics in Standby Mode</t>
   </si>
   <si>
     <t>Specifies labeling requirements for the following products in standby mode: microwave ovens, televisions, decoder (translation: decodificador), DVD player, Blu-ray player, and music equipment (mini and micro components).</t>
   </si>
@@ -1174,51 +1193,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P40"/>
+  <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="639.273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1738,1419 +1757,1465 @@
       <c r="M11" t="s">
         <v>38</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>93</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>94</v>
       </c>
       <c r="B12" t="s">
         <v>95</v>
       </c>
       <c r="C12" t="s">
         <v>96</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="H12">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N12" t="s">
-        <v>83</v>
+        <v>46</v>
       </c>
       <c r="O12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C13"/>
+        <v>103</v>
+      </c>
+      <c r="C13" t="s">
+        <v>104</v>
+      </c>
       <c r="D13" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>88</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2020</v>
+      </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="K13" t="s">
         <v>36</v>
       </c>
       <c r="L13" t="s">
         <v>37</v>
       </c>
       <c r="M13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="O13" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="P13"/>
+        <v>107</v>
+      </c>
+      <c r="P13" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="C14"/>
       <c r="D14" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="E14" t="s">
         <v>88</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="K14" t="s">
         <v>36</v>
       </c>
       <c r="L14" t="s">
         <v>37</v>
       </c>
       <c r="M14" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="C15" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="F15" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H15">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
         <v>116</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L15" t="s">
+        <v>37</v>
+      </c>
+      <c r="M15" t="s">
         <v>117</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>118</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>120</v>
+      </c>
+      <c r="B16" t="s">
         <v>121</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>122</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H16">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2012</v>
+      </c>
+      <c r="I16">
+        <v>2013</v>
+      </c>
       <c r="J16" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="K16" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L16" t="s">
         <v>124</v>
       </c>
       <c r="M16" t="s">
         <v>125</v>
       </c>
       <c r="N16" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="O16" t="s">
         <v>126</v>
       </c>
       <c r="P16" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>128</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="C17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D17" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="K17" t="s">
         <v>36</v>
       </c>
       <c r="L17" t="s">
-        <v>37</v>
+        <v>131</v>
       </c>
       <c r="M17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="C18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>111</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2022</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L18" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19" t="s">
         <v>17</v>
       </c>
       <c r="C19" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2022</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="M19" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="P19" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B20" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="C20" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H20">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I20">
         <v>2022</v>
       </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
       <c r="K20" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>37</v>
+        <v>148</v>
       </c>
       <c r="M20" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="P20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21" t="s">
-        <v>95</v>
+        <v>152</v>
       </c>
       <c r="C21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="H21">
+        <v>2019</v>
+      </c>
+      <c r="I21">
         <v>2022</v>
       </c>
-      <c r="I21"/>
       <c r="J21" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="K21" t="s">
         <v>36</v>
       </c>
       <c r="L21" t="s">
         <v>37</v>
       </c>
       <c r="M21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="N21" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="P21" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B22" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="C22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>88</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="H22">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I22">
         <v>2022</v>
       </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="K22" t="s">
         <v>36</v>
       </c>
       <c r="L22" t="s">
         <v>37</v>
       </c>
       <c r="M22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="O22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="P22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C23" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>88</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>34</v>
       </c>
       <c r="H23">
         <v>2018</v>
       </c>
       <c r="I23">
         <v>2022</v>
       </c>
       <c r="J23" t="s">
         <v>72</v>
       </c>
       <c r="K23" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="L23" t="s">
         <v>37</v>
       </c>
       <c r="M23" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="P23" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>168</v>
+      </c>
+      <c r="B24" t="s">
+        <v>169</v>
+      </c>
+      <c r="C24" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>88</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="H24">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2018</v>
+      </c>
+      <c r="I24">
+        <v>2022</v>
+      </c>
       <c r="J24" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="K24" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="L24" t="s">
         <v>37</v>
       </c>
       <c r="M24" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="P24" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="C25" t="s">
         <v>172</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>88</v>
       </c>
       <c r="F25" t="s">
-        <v>173</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="H25">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="K25" t="s">
         <v>36</v>
       </c>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>37</v>
+      </c>
       <c r="M25" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
+        <v>175</v>
+      </c>
+      <c r="P25" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26" t="s">
         <v>178</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>180</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>116</v>
+        <v>181</v>
       </c>
       <c r="K26" t="s">
         <v>36</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="P26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C27" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="K27" t="s">
         <v>36</v>
       </c>
       <c r="L27" t="s">
         <v>37</v>
       </c>
       <c r="M27" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="P27"/>
+        <v>189</v>
+      </c>
+      <c r="P27" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B28" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>192</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H28"/>
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>2021</v>
+      </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="K28" t="s">
         <v>36</v>
       </c>
       <c r="L28" t="s">
         <v>37</v>
       </c>
       <c r="M28" t="s">
-        <v>74</v>
+        <v>193</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B29" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C29" t="s">
-        <v>193</v>
+        <v>70</v>
       </c>
       <c r="D29" t="s">
-        <v>194</v>
+        <v>111</v>
       </c>
       <c r="E29" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>195</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="K29" t="s">
-        <v>196</v>
+        <v>36</v>
       </c>
       <c r="L29" t="s">
+        <v>37</v>
+      </c>
+      <c r="M29" t="s">
+        <v>74</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>197</v>
       </c>
-      <c r="M29" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B30" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C30" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>201</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
+        <v>97</v>
+      </c>
+      <c r="G30" t="s">
+        <v>34</v>
+      </c>
+      <c r="H30">
+        <v>2017</v>
+      </c>
+      <c r="I30">
+        <v>2021</v>
+      </c>
+      <c r="J30" t="s">
+        <v>64</v>
+      </c>
+      <c r="K30" t="s">
+        <v>202</v>
+      </c>
+      <c r="L30" t="s">
+        <v>203</v>
+      </c>
+      <c r="M30" t="s">
+        <v>204</v>
+      </c>
+      <c r="N30" t="s">
         <v>205</v>
       </c>
-      <c r="G30" t="s">
-[...12 lines deleted...]
-      <c r="L30" t="s">
+      <c r="O30" t="s">
         <v>206</v>
       </c>
-      <c r="M30" t="s">
+      <c r="P30" t="s">
         <v>207</v>
-      </c>
-[...7 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>208</v>
+      </c>
+      <c r="B31" t="s">
+        <v>209</v>
+      </c>
+      <c r="C31" t="s">
         <v>210</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>211</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>72</v>
+        <v>181</v>
       </c>
       <c r="K31" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>37</v>
+        <v>212</v>
       </c>
       <c r="M31" t="s">
         <v>213</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="O31" t="s">
         <v>214</v>
       </c>
       <c r="P31" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>216</v>
       </c>
       <c r="B32" t="s">
         <v>217</v>
       </c>
       <c r="C32" t="s">
         <v>218</v>
       </c>
       <c r="D32" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
+        <v>72</v>
+      </c>
+      <c r="K32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L32" t="s">
+        <v>37</v>
+      </c>
+      <c r="M32" t="s">
         <v>219</v>
       </c>
-      <c r="K32" t="s">
-[...2 lines deleted...]
-      <c r="L32" t="s">
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>220</v>
       </c>
-      <c r="M32" t="s">
+      <c r="P32" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>222</v>
+      </c>
+      <c r="B33" t="s">
+        <v>223</v>
+      </c>
+      <c r="C33" t="s">
         <v>224</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>57</v>
+      </c>
+      <c r="E33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F33" t="s">
+        <v>45</v>
+      </c>
+      <c r="G33" t="s">
+        <v>34</v>
+      </c>
+      <c r="H33">
+        <v>2012</v>
+      </c>
+      <c r="I33">
+        <v>2013</v>
+      </c>
+      <c r="J33" t="s">
         <v>225</v>
       </c>
-      <c r="C33" t="s">
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
         <v>226</v>
       </c>
-      <c r="D33" t="s">
+      <c r="M33" t="s">
         <v>227</v>
-      </c>
-[...21 lines deleted...]
-        <v>228</v>
       </c>
       <c r="N33" t="s">
         <v>46</v>
       </c>
       <c r="O33" t="s">
+        <v>228</v>
+      </c>
+      <c r="P33" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>230</v>
+      </c>
+      <c r="B34" t="s">
         <v>231</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>232</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>233</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="F34" t="s">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>235</v>
+        <v>35</v>
       </c>
       <c r="K34" t="s">
         <v>36</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
+        <v>234</v>
+      </c>
+      <c r="N34" t="s">
+        <v>46</v>
+      </c>
+      <c r="O34" t="s">
+        <v>235</v>
+      </c>
+      <c r="P34" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>237</v>
+      </c>
+      <c r="B35" t="s">
+        <v>238</v>
+      </c>
+      <c r="C35" t="s">
+        <v>239</v>
+      </c>
+      <c r="D35" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>174</v>
+        <v>241</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L35" t="s">
+        <v>36</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35" t="s">
+        <v>242</v>
+      </c>
+      <c r="N35" t="s">
         <v>243</v>
       </c>
-      <c r="M35" t="s">
+      <c r="O35" t="s">
         <v>244</v>
       </c>
-      <c r="N35" t="s">
-[...2 lines deleted...]
-      <c r="O35" t="s">
+      <c r="P35" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>246</v>
+      </c>
+      <c r="B36" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C36" t="s">
         <v>248</v>
       </c>
       <c r="D36" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>25</v>
+        <v>249</v>
       </c>
       <c r="M36" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="N36" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="O36" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="P36" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B37" t="s">
-        <v>253</v>
+        <v>17</v>
       </c>
       <c r="C37" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
         <v>25</v>
       </c>
       <c r="M37" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="P37"/>
+        <v>256</v>
+      </c>
+      <c r="P37" t="s">
+        <v>257</v>
+      </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B38" t="s">
-        <v>31</v>
+        <v>259</v>
       </c>
       <c r="C38" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D38" t="s">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K38" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="M38" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B39" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="C39" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D39" t="s">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H39">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2016</v>
+      </c>
+      <c r="I39">
+        <v>2017</v>
+      </c>
       <c r="J39" t="s">
-        <v>116</v>
+        <v>35</v>
       </c>
       <c r="K39" t="s">
         <v>36</v>
       </c>
       <c r="L39" t="s">
         <v>37</v>
       </c>
       <c r="M39" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="P39" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B40" t="s">
-        <v>266</v>
+        <v>62</v>
       </c>
       <c r="C40" t="s">
         <v>267</v>
       </c>
       <c r="D40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="K40" t="s">
         <v>36</v>
       </c>
       <c r="L40" t="s">
         <v>37</v>
       </c>
       <c r="M40" t="s">
         <v>268</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
         <v>269</v>
       </c>
-      <c r="P40"/>
+      <c r="P40" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>271</v>
+      </c>
+      <c r="B41" t="s">
+        <v>272</v>
+      </c>
+      <c r="C41" t="s">
+        <v>273</v>
+      </c>
+      <c r="D41" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" t="s">
+        <v>88</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41">
+        <v>2021</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>123</v>
+      </c>
+      <c r="K41" t="s">
+        <v>36</v>
+      </c>
+      <c r="L41" t="s">
+        <v>37</v>
+      </c>
+      <c r="M41" t="s">
+        <v>274</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>275</v>
+      </c>
+      <c r="P41"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>