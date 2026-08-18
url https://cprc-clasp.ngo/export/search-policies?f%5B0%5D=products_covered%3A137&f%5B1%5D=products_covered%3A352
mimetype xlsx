--- v1 (2025-11-27)
+++ v2 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -237,95 +237,120 @@
     <t>ES 6087:2017 Requirements for plug - and - play DC solar home system kit</t>
   </si>
   <si>
     <t>This Ethiopian Standard specifies requirements for performance, safety and durability for plug – and – play type DC Solar Home Systems Kit that have the peak power rating above 10 and up to 350W.</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/es-60872017-requirements-plug-and-play-dc-solar-home-system-kit</t>
   </si>
   <si>
     <t>http://www.et.undp.org/content/dam/ethiopia/docs/Ethiopia%20Final%20-%20ES%206087-2017%20Requirements%20for%20DC%20Solar%20Home%20System%20Kit.pdf</t>
   </si>
   <si>
     <t>Ethiopian standard for pico-solar and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
 No policy link available.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ethiopian-standard-pico-solar-and-shs-kits</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
     <t>GS IEC 62257-9-8:2020, Renewable energy and hybrid systems for rural electrification - Part 9-8: Integrated systems - Requirements for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Quality standards for standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>July 2022</t>
   </si>
   <si>
     <t>Ghana Standards Authority</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gs-iec-62257-9-82020-renewable-energy-and-hybrid-systems-rural-electrification-part-9-8</t>
   </si>
   <si>
     <t>http://services.gsa.gov.gh/standards/standards.php?sno=GS%20IEC%20TS%2062257-9-8:2020</t>
   </si>
   <si>
     <t>IEC TS 62257-9-8  Quality standard for pico-solar products and SHS kits</t>
   </si>
   <si>
     <t>This quality standard will apply to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Renewable Energy Systems, Solar Energy Kits</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>L'Office Congolais de Contrôle (OCC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/iec-ts-62257-9-8-quality-standard-pico-solar-products-and-shs-kits</t>
   </si>
   <si>
     <t>IEC TS 62258-9-8:2020</t>
   </si>
   <si>
-    <t>China</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2022</t>
   </si>
   <si>
     <t>Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/iec-ts-62258-9-82020</t>
   </si>
   <si>
     <t>https://item.jd.com/10054560130198.html</t>
   </si>
   <si>
     <t>KS IEC/TS 62257-9-8:2020 Requirements for stand-alone renewable products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>This standard applies to off-grid lighting appliances or kits that can be installed by a typical user without employing a technician. The kits are generally comprised of a light source (LED, CFL, or other), a rechargeable energy storage device (usually a battery), an energy generation device or source (PV module, dynamo, AC grid, unregulated DC input, or other), and internal electronics. Lighting appliances or kits with PV modules larger than 10 W (peak power under standard test conditions) are excluded from the scope of this standard.</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>KS IEC/TS 62257-9-5</t>
@@ -448,53 +473,50 @@
     <t>https://cprc-clasp.ngo/policies/nmg-202-2-national-quality-standards-shs-kits</t>
   </si>
   <si>
     <t>NOM-006-ENER-2015, Electromechanical Energy Efficiency in Deep-Well Pumping Systems in Operation</t>
   </si>
   <si>
     <t>This standard establishes the minimum energy efficiency values ​​that deep-well pumping systems installed in the field. It applies to vertical turbine-type pumps with external electric motors and submersible pumps, used for pumping water from deep wells, in the power range of 5.5 - 261 kW (7.5 - 350 hp).</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Agricultural Pumps, Pumps Other</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>ANSI/HI 14.6-2011</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-006-ener-2015-electromechanical-energy-efficiency-deep-well-pumping-systems-operation</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5393140&amp;fecha=21/05/2015#gsc.tab=0</t>
   </si>
   <si>
     <t>PNGS/IEC TS 62257-9-8:2022 Recommendations for renewable energy and hybrid systems for rural electrification – Part 9-5: Integrated systems –Laboratory evaluation of stand-alone renewable energy products for rural electrification</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>National Institute of Standards and Industrial Technology of Papua New Guinea (…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pngsiec-ts-62257-9-82022-recommendations-renewable-energy-and-hybrid-systems-rural</t>
   </si>
   <si>
     <t>https://www.iec.ch/dyn/www/f?p=103:36:409367440807281::::FSP_ORG_ID,FSP_LANG_ID:1131,25</t>
   </si>
@@ -552,53 +574,50 @@
     <t>Standards Association of Zimbabwe (SAZ)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or-equal-350-0</t>
   </si>
   <si>
     <t>Regional quality standards for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Applies to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regional-quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or</t>
   </si>
   <si>
     <t>Schedule 13 - Diesel Engine Driven Monoset Pumps for Agricultural purposes</t>
   </si>
   <si>
     <t>This schedule specifies the minimum fuel consumption and labeling instructions for  Diesel Engine Driven Monoset Pumps for Agricultural purposes being manufactured, imported, or sold in India. The scope covers Diesel Engine Driven Monoset Pumps for clear, cold, fresh water for agricultural purposes within the range of 2 HP to 10 HP for which the Schedule is applicable.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Agricultural Pumps</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Oil</t>
   </si>
   <si>
     <t>IS 11501:1986, IS 11170:1985 , IS 11346:2002</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-13-diesel-engine-driven-monoset-pumps-agricultural-purposes</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule%2013-Diesel%20Engine%20Driven%20MonosetPumps%20for%20Agricultural%20Purposes.pdf</t>
   </si>
   <si>
     <t>Schedule 7 - Agricultural Pump Sets</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for single phase of rating up to 2.2 kW and three phase pump sets of ratings 1. kW to 75 kW covering Electric mono set pumps, submersible pump sets and open well submersible pump sets</t>
   </si>
@@ -1071,51 +1090,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P35"/>
+  <dimension ref="A1:P36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="639.273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1497,1321 +1516,1367 @@
       <c r="M8" t="s">
         <v>38</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>73</v>
       </c>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>74</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
       <c r="C9" t="s">
         <v>76</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H9">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K9" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N9" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="O9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="C10"/>
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
+        <v>85</v>
+      </c>
       <c r="D10" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>68</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2020</v>
+      </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>86</v>
       </c>
       <c r="K10" t="s">
         <v>36</v>
       </c>
       <c r="L10" t="s">
         <v>37</v>
       </c>
       <c r="M10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="O10" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="P10"/>
+        <v>88</v>
+      </c>
+      <c r="P10" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="C11"/>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="E11" t="s">
         <v>68</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="K11" t="s">
         <v>36</v>
       </c>
       <c r="L11" t="s">
         <v>37</v>
       </c>
       <c r="M11" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B12" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K12" t="s">
         <v>36</v>
       </c>
       <c r="L12" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="M12" t="s">
         <v>98</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>99</v>
       </c>
       <c r="P12" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>101</v>
       </c>
       <c r="B13" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="C13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K13" t="s">
         <v>36</v>
       </c>
       <c r="L13" t="s">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="M13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="C14" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2022</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L14" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="P14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2022</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>114</v>
+        <v>25</v>
       </c>
       <c r="M15" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="P15" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B16" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
       <c r="C16" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D16" t="s">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I16">
         <v>2022</v>
       </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>52</v>
+        <v>117</v>
       </c>
       <c r="K16" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>37</v>
+        <v>122</v>
       </c>
       <c r="M16" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="P16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="C17" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D17" t="s">
         <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="H17">
+        <v>2019</v>
+      </c>
+      <c r="I17">
         <v>2022</v>
       </c>
-      <c r="I17"/>
       <c r="J17" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="K17" t="s">
         <v>36</v>
       </c>
       <c r="L17" t="s">
         <v>37</v>
       </c>
       <c r="M17" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="N17" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="P17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B18" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="C18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>68</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="H18">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I18">
         <v>2022</v>
       </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="K18" t="s">
         <v>36</v>
       </c>
       <c r="L18" t="s">
         <v>37</v>
       </c>
       <c r="M18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="O18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="P18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C19" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>68</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>34</v>
       </c>
       <c r="H19">
         <v>2018</v>
       </c>
       <c r="I19">
         <v>2022</v>
       </c>
       <c r="J19" t="s">
         <v>52</v>
       </c>
       <c r="K19" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="L19" t="s">
         <v>37</v>
       </c>
       <c r="M19" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="P19" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B20" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" t="s">
         <v>138</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="F20" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>34</v>
       </c>
       <c r="H20">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="I20">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="J20" t="s">
-        <v>142</v>
+        <v>52</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="L20" t="s">
-        <v>143</v>
+        <v>37</v>
       </c>
       <c r="M20" t="s">
+        <v>139</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
         <v>144</v>
       </c>
-      <c r="N20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>145</v>
+      </c>
+      <c r="B21" t="s">
+        <v>146</v>
+      </c>
+      <c r="C21" t="s">
+        <v>147</v>
+      </c>
+      <c r="D21" t="s">
         <v>148</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="E21" t="s">
+        <v>33</v>
+      </c>
+      <c r="F21" t="s">
         <v>149</v>
       </c>
-      <c r="D21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="H21">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>2004</v>
+      </c>
+      <c r="I21">
+        <v>2015</v>
+      </c>
       <c r="J21" t="s">
         <v>150</v>
       </c>
       <c r="K21" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>37</v>
+        <v>151</v>
       </c>
       <c r="M21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="O21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B22" t="s">
-        <v>155</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
         <v>156</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>68</v>
       </c>
       <c r="F22" t="s">
-        <v>157</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H22">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="K22" t="s">
         <v>36</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>37</v>
+      </c>
       <c r="M22" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
+        <v>159</v>
+      </c>
+      <c r="P22" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>161</v>
+      </c>
+      <c r="B23" t="s">
         <v>162</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>96</v>
+        <v>165</v>
       </c>
       <c r="K23" t="s">
         <v>36</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="P23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C24" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="K24" t="s">
         <v>36</v>
       </c>
       <c r="L24" t="s">
         <v>37</v>
       </c>
       <c r="M24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="P24"/>
+        <v>173</v>
+      </c>
+      <c r="P24" t="s">
+        <v>174</v>
+      </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B25" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C25" t="s">
-        <v>50</v>
+        <v>176</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="H25"/>
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2021</v>
+      </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="K25" t="s">
         <v>36</v>
       </c>
       <c r="L25" t="s">
         <v>37</v>
       </c>
       <c r="M25" t="s">
-        <v>54</v>
+        <v>177</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B26" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C26" t="s">
-        <v>177</v>
+        <v>50</v>
       </c>
       <c r="D26" t="s">
-        <v>178</v>
+        <v>92</v>
       </c>
       <c r="E26" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>179</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>180</v>
+        <v>52</v>
       </c>
       <c r="K26" t="s">
+        <v>36</v>
+      </c>
+      <c r="L26" t="s">
+        <v>37</v>
+      </c>
+      <c r="M26" t="s">
+        <v>54</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>181</v>
       </c>
-      <c r="L26" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B27" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C27" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="D27" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="E27" t="s">
         <v>68</v>
       </c>
       <c r="F27" t="s">
-        <v>179</v>
+        <v>77</v>
       </c>
       <c r="G27" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H27">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
+        <v>187</v>
       </c>
       <c r="L27" t="s">
         <v>188</v>
       </c>
       <c r="M27" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="N27" t="s">
-        <v>145</v>
+        <v>80</v>
       </c>
       <c r="O27" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C28" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="D28" t="s">
-        <v>19</v>
+        <v>185</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H28">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2008</v>
+      </c>
+      <c r="I28">
+        <v>2019</v>
+      </c>
       <c r="J28" t="s">
-        <v>52</v>
+        <v>186</v>
       </c>
       <c r="K28" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>37</v>
+        <v>194</v>
       </c>
       <c r="M28" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="N28" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="O28" t="s">
         <v>195</v>
       </c>
       <c r="P28" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>197</v>
       </c>
       <c r="B29" t="s">
         <v>198</v>
       </c>
       <c r="C29" t="s">
         <v>199</v>
       </c>
       <c r="D29" t="s">
-        <v>200</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="F29" t="s">
-        <v>157</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="K29" t="s">
         <v>36</v>
       </c>
-      <c r="L29"/>
+      <c r="L29" t="s">
+        <v>37</v>
+      </c>
       <c r="M29" t="s">
+        <v>200</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>201</v>
       </c>
-      <c r="N29" t="s">
-[...2 lines deleted...]
-      <c r="O29" t="s">
+      <c r="P29" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>203</v>
+      </c>
+      <c r="B30" t="s">
         <v>204</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>205</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>206</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="F30" t="s">
-        <v>141</v>
+        <v>164</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>208</v>
+        <v>35</v>
       </c>
       <c r="K30" t="s">
         <v>36</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
+        <v>207</v>
+      </c>
+      <c r="N30" t="s">
+        <v>80</v>
+      </c>
+      <c r="O30" t="s">
+        <v>208</v>
+      </c>
+      <c r="P30" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>210</v>
+      </c>
+      <c r="B31" t="s">
+        <v>211</v>
+      </c>
+      <c r="C31" t="s">
+        <v>212</v>
+      </c>
+      <c r="D31" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>23</v>
+        <v>214</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
         <v>215</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>216</v>
       </c>
       <c r="O31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="P31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32" t="s">
-        <v>219</v>
+        <v>17</v>
       </c>
       <c r="C32" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="D32" t="s">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>23</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
         <v>25</v>
       </c>
       <c r="M32" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="P32"/>
+        <v>222</v>
+      </c>
+      <c r="P32" t="s">
+        <v>223</v>
+      </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B33" t="s">
-        <v>31</v>
+        <v>225</v>
       </c>
       <c r="C33" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D33" t="s">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K33" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="M33" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="P33"/>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B34" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="C34" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D34" t="s">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H34">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2016</v>
+      </c>
+      <c r="I34">
+        <v>2017</v>
+      </c>
       <c r="J34" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="K34" t="s">
         <v>36</v>
       </c>
       <c r="L34" t="s">
         <v>37</v>
       </c>
       <c r="M34" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="P34" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B35" t="s">
-        <v>232</v>
+        <v>42</v>
       </c>
       <c r="C35" t="s">
         <v>233</v>
       </c>
       <c r="D35" t="s">
         <v>19</v>
       </c>
       <c r="E35" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2021</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="K35" t="s">
         <v>36</v>
       </c>
       <c r="L35" t="s">
         <v>37</v>
       </c>
       <c r="M35" t="s">
         <v>234</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
         <v>235</v>
       </c>
-      <c r="P35"/>
+      <c r="P35" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>237</v>
+      </c>
+      <c r="B36" t="s">
+        <v>238</v>
+      </c>
+      <c r="C36" t="s">
+        <v>239</v>
+      </c>
+      <c r="D36" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" t="s">
+        <v>68</v>
+      </c>
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2021</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>104</v>
+      </c>
+      <c r="K36" t="s">
+        <v>36</v>
+      </c>
+      <c r="L36" t="s">
+        <v>37</v>
+      </c>
+      <c r="M36" t="s">
+        <v>240</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>241</v>
+      </c>
+      <c r="P36"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>