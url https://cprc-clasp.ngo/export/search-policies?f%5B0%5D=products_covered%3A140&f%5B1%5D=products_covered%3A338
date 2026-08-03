--- v0 (2026-01-28)
+++ v1 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -247,72 +247,92 @@
     <t>Products that meet the definition of a residential Window, Door, or Skylight as specified in the policy document are eligible for ENERGY STAR qualification, with the exception of products that are assembled onsite, including but not limited to sash packs or sash kits; Windows, Doors, or Skylights that are intended for installation in non-Residential Buildings; Window, Door, or Skylight attachments that are not included in a product’s NFRC-certified rating.</t>
   </si>
   <si>
     <t>United States of America*</t>
   </si>
   <si>
     <t>Doors, Windows, Envelopes</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>NFRC 100; SHGC NFRC 200; ASTM E283 in accordance with NFRC 400 or AAMA/WDMA/CSA 101/I.S.2/A440-11</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-residential-windows-doors-and-skylights-version-60</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/building_products/residential_windows_doors_and_skylights/partners</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
-  </si>
-[...1 lines deleted...]
-    <t>China</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>SAMR, SAC</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt-23118-2024-household-and-similar-tumble-dryer-and-washer-dryer</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=234D7936AA97E194E06397BE0A0AA0A9</t>
   </si>
   <si>
     <t>High Energy Performance Label for Aerated Concrete</t>
   </si>
   <si>
     <t>This scheme covers aerated concrete components. Must be lightweight concrete than general concrete of the same size and suitable for building walls with a thickness of 75 or 100 millimeters.</t>
   </si>
@@ -984,51 +1004,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="176.814" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1363,761 +1383,809 @@
       </c>
       <c r="M7" t="s">
         <v>75</v>
       </c>
       <c r="N7" t="s">
         <v>37</v>
       </c>
       <c r="O7" t="s">
         <v>76</v>
       </c>
       <c r="P7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>78</v>
       </c>
       <c r="B8" t="s">
         <v>79</v>
       </c>
       <c r="C8" t="s">
         <v>80</v>
       </c>
       <c r="D8" t="s">
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="I8">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J8" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="K8" t="s">
         <v>34</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
+        <v>82</v>
+      </c>
+      <c r="N8" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" t="s">
+        <v>83</v>
+      </c>
+      <c r="P8" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" t="s">
+        <v>86</v>
+      </c>
+      <c r="C9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D9" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E9" t="s">
         <v>61</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2008</v>
+      </c>
+      <c r="I9">
+        <v>2024</v>
+      </c>
       <c r="J9" t="s">
+        <v>89</v>
+      </c>
+      <c r="K9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>90</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>91</v>
       </c>
-      <c r="K9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="P9" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>93</v>
+      </c>
+      <c r="B10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" t="s">
+        <v>95</v>
+      </c>
+      <c r="D10" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="K10" t="s">
         <v>73</v>
       </c>
       <c r="L10" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="M10" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="N10" t="s">
         <v>37</v>
       </c>
       <c r="O10" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="P10" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>102</v>
+      </c>
+      <c r="B11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C11" t="s">
+        <v>104</v>
+      </c>
+      <c r="D11" t="s">
         <v>105</v>
       </c>
-      <c r="B11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>32</v>
       </c>
       <c r="H11">
-        <v>2013</v>
+        <v>2002</v>
       </c>
       <c r="I11">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="J11" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="L11" t="s">
+        <v>107</v>
+      </c>
+      <c r="M11" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="N11" t="s">
         <v>37</v>
       </c>
       <c r="O11" t="s">
+        <v>109</v>
+      </c>
+      <c r="P11" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>111</v>
+      </c>
+      <c r="B12" t="s">
         <v>112</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I12">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J12" t="s">
         <v>72</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
         <v>114</v>
       </c>
       <c r="M12" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="N12" t="s">
         <v>37</v>
       </c>
       <c r="O12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="P12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C13" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D13" t="s">
-        <v>120</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H13">
         <v>2012</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>2013</v>
+      </c>
       <c r="J13" t="s">
-        <v>121</v>
+        <v>72</v>
       </c>
       <c r="K13" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="M13" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="N13" t="s">
         <v>37</v>
       </c>
       <c r="O13" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="P13" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>123</v>
+      </c>
+      <c r="B14" t="s">
+        <v>124</v>
+      </c>
+      <c r="C14" t="s">
+        <v>125</v>
+      </c>
+      <c r="D14" t="s">
+        <v>126</v>
+      </c>
+      <c r="E14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14">
+        <v>2012</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
         <v>127</v>
       </c>
-      <c r="B14" t="s">
+      <c r="K14" t="s">
         <v>128</v>
       </c>
-      <c r="C14" t="s">
+      <c r="L14" t="s">
         <v>129</v>
       </c>
-      <c r="D14" t="s">
+      <c r="M14" t="s">
         <v>130</v>
       </c>
-      <c r="E14" t="s">
-[...14 lines deleted...]
-      <c r="J14" t="s">
+      <c r="N14" t="s">
+        <v>37</v>
+      </c>
+      <c r="O14" t="s">
         <v>131</v>
       </c>
-      <c r="K14" t="s">
+      <c r="P14" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B15" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C15" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D15" t="s">
-        <v>81</v>
+        <v>136</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
+        <v>53</v>
+      </c>
+      <c r="G15" t="s">
+        <v>32</v>
+      </c>
+      <c r="H15">
+        <v>2017</v>
+      </c>
+      <c r="I15">
+        <v>2021</v>
+      </c>
+      <c r="J15" t="s">
+        <v>137</v>
+      </c>
+      <c r="K15" t="s">
+        <v>138</v>
+      </c>
+      <c r="L15" t="s">
+        <v>139</v>
+      </c>
+      <c r="M15" t="s">
+        <v>140</v>
+      </c>
+      <c r="N15" t="s">
         <v>141</v>
       </c>
-      <c r="G15" t="s">
+      <c r="O15" t="s">
         <v>142</v>
       </c>
-      <c r="H15">
-[...3 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>143</v>
-      </c>
-[...16 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16" t="s">
+        <v>145</v>
+      </c>
+      <c r="C16" t="s">
+        <v>146</v>
+      </c>
+      <c r="D16" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>147</v>
+      </c>
+      <c r="G16" t="s">
         <v>148</v>
       </c>
-      <c r="B16" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H16">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>150</v>
+      </c>
       <c r="M16" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="N16" t="s">
         <v>37</v>
       </c>
       <c r="O16" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="P16" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>154</v>
+      </c>
+      <c r="B17" t="s">
+        <v>155</v>
+      </c>
+      <c r="C17" t="s">
         <v>156</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>157</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
+        <v>61</v>
+      </c>
+      <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2014</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
         <v>158</v>
-      </c>
-[...19 lines deleted...]
-        <v>159</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="N17" t="s">
         <v>37</v>
       </c>
       <c r="O17" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="P17" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18" t="s">
+        <v>163</v>
+      </c>
+      <c r="C18" t="s">
         <v>164</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>167</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H18">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2007</v>
+      </c>
+      <c r="I18">
+        <v>2018</v>
+      </c>
       <c r="J18" t="s">
-        <v>54</v>
+        <v>165</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>166</v>
+      </c>
       <c r="M18" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="N18" t="s">
         <v>37</v>
       </c>
       <c r="O18" t="s">
+        <v>168</v>
+      </c>
+      <c r="P18" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" t="s">
         <v>171</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="D19" t="s">
         <v>173</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>54</v>
       </c>
       <c r="K19" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="N19" t="s">
-        <v>135</v>
+        <v>37</v>
       </c>
       <c r="O19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>172</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>179</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="K20" t="s">
-        <v>34</v>
+        <v>128</v>
       </c>
       <c r="L20"/>
-      <c r="M20"/>
+      <c r="M20" t="s">
+        <v>174</v>
+      </c>
       <c r="N20" t="s">
-        <v>37</v>
+        <v>141</v>
       </c>
       <c r="O20" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="P20" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B21" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C21" t="s">
-        <v>182</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>183</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>34</v>
       </c>
-      <c r="L21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L21"/>
+      <c r="M21"/>
       <c r="N21" t="s">
         <v>37</v>
       </c>
       <c r="O21" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="P21" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22" t="s">
+        <v>187</v>
+      </c>
+      <c r="C22" t="s">
         <v>188</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
         <v>189</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="G22" t="s">
         <v>32</v>
       </c>
       <c r="H22">
+        <v>2012</v>
+      </c>
+      <c r="I22">
+        <v>2014</v>
+      </c>
+      <c r="J22" t="s">
+        <v>106</v>
+      </c>
+      <c r="K22" t="s">
+        <v>34</v>
+      </c>
+      <c r="L22" t="s">
+        <v>190</v>
+      </c>
+      <c r="M22" t="s">
+        <v>191</v>
+      </c>
+      <c r="N22" t="s">
+        <v>37</v>
+      </c>
+      <c r="O22" t="s">
+        <v>192</v>
+      </c>
+      <c r="P22" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>194</v>
+      </c>
+      <c r="B23" t="s">
+        <v>195</v>
+      </c>
+      <c r="C23" t="s">
+        <v>196</v>
+      </c>
+      <c r="D23" t="s">
+        <v>197</v>
+      </c>
+      <c r="E23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
+        <v>32</v>
+      </c>
+      <c r="H23">
         <v>2015</v>
       </c>
-      <c r="I22">
+      <c r="I23">
         <v>2016</v>
       </c>
-      <c r="J22" t="s">
-[...18 lines deleted...]
-        <v>197</v>
+      <c r="J23" t="s">
+        <v>137</v>
+      </c>
+      <c r="K23" t="s">
+        <v>198</v>
+      </c>
+      <c r="L23" t="s">
+        <v>199</v>
+      </c>
+      <c r="M23" t="s">
+        <v>200</v>
+      </c>
+      <c r="N23" t="s">
+        <v>201</v>
+      </c>
+      <c r="O23" t="s">
+        <v>202</v>
+      </c>
+      <c r="P23" t="s">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">