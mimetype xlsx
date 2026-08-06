--- v0 (2026-03-05)
+++ v1 (2026-08-06)
@@ -12,160 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>CQC31-432212-2009. CQC Mark Certification - Centrifugal Corrosion Resisting Pumps</t>
   </si>
   <si>
     <t>Applies only to single stage single suction centrifugal pump for fresh water; single stage double suction centrifugal pump for fresh water; and multiple stage centrifugal pump for fresh water</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...4 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>GB 19762-2007 GB/T 3216 GB/T 5657 GB/T 7021 GB/T 13006</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-432212-2009-cqc-mark-certification-centrifugal-corrosion-resisting-pumps</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-11-20/492766.shtml</t>
   </si>
   <si>
     <t>CQC31-432216-2011. Energy Conservation Certification Rules for Centrifual Corrosion Resisting Pump</t>
   </si>
   <si>
     <t>Apply to centrifual corrosion resisting pump</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>CQC 3122-2011</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-432216-2011-energy-conservation-certification-rules-centrifual-corrosion-resisting</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492994.shtml</t>
   </si>
   <si>
     <t>CQC31-432217-2017 Energy Conservation Certification Rules for Submersible motor-pumps</t>
   </si>
   <si>
     <t>Applies to  small size submersible motor-pumps; sewage submersible motor-pumps; well-use submersible motor-pumps</t>
   </si>
   <si>
     <t>GB32029-2015, GB32031-2015, GB32030-2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-432217-2017-energy-conservation-certification-rules-submersible-motor-pumps</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2017-06-15/546484.shtml</t>
   </si>
   <si>
     <t>CQC31-432218-2017 Energy Conservation Certification Rules for Centrifugal pump for fresh water</t>
   </si>
   <si>
     <t>Applies to centrifugal pump for fresh water powered by 50Hz three-phase DC power under 690V or lower; which are three-phase DC motor drive typical load units; Applies to single stage single punction|single stage double punction|multi-stage centrifugal pump for fresh water with a rated power of 0.75kW-375kW</t>
@@ -234,53 +258,50 @@
     <t>This program covers automatic electric water pumps - sprocket and normal blades types.</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>TIS 2618-2557</t>
   </si>
   <si>
     <t>Electricity Generating Authority Thailand (EGAT)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-water-pump</t>
   </si>
   <si>
     <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/pump.pdf</t>
   </si>
   <si>
     <t>GB 32029-2015 Minimum allowable values of energy efficiency and energy efficiency grades for small-size submersible motor-pumps</t>
   </si>
   <si>
     <t>This policy applies to small-size submersible motor-pumps with rated power no larger than 22kW that are single- or three- phase and single- or multi- stage.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB/T 12785-2014; GB/T 25409</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-32029-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80934D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 32030-2015 Minimum allowable values of energy efficiency and energy efficiency grades for submersible pumps for deep well</t>
   </si>
   <si>
     <t>This policy applies to submersible pumps for deep well - an integrated system of pump and submersible motors used in well, which is used to extract clean water.</t>
   </si>
   <si>
     <t>GB/T 2816; GB/T 2818; GB/T 2828.1; GB/T 2829; GB/T 12785-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-32030-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
@@ -776,51 +797,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="157.961" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="462.316" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="122.542" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -856,870 +877,918 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2021</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
+        <v>2004</v>
+      </c>
+      <c r="I3">
         <v>2011</v>
       </c>
-      <c r="I3"/>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3" t="s">
         <v>34</v>
       </c>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>19</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G4" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4">
+        <v>2011</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
         <v>22</v>
       </c>
-      <c r="H4">
-[...10 lines deleted...]
-      </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M4" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H5">
         <v>2004</v>
       </c>
       <c r="I5">
         <v>2017</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H6">
         <v>2004</v>
       </c>
       <c r="I6">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M6" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="N6" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="G7" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="I7"/>
+        <v>32</v>
+      </c>
+      <c r="H7">
+        <v>2004</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
       <c r="J7" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
         <v>60</v>
       </c>
-      <c r="K7" t="s">
-[...2 lines deleted...]
-      <c r="L7"/>
       <c r="M7" t="s">
+        <v>35</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
         <v>61</v>
       </c>
-      <c r="N7" t="s">
-[...2 lines deleted...]
-      <c r="O7" t="s">
+      <c r="P7" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" t="s">
         <v>64</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>65</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>66</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G8" t="s">
+        <v>67</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>68</v>
+      </c>
+      <c r="K8" t="s">
         <v>22</v>
       </c>
-      <c r="H8">
-[...13 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>69</v>
       </c>
       <c r="N8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
         <v>70</v>
       </c>
       <c r="P8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>72</v>
       </c>
       <c r="B9" t="s">
         <v>73</v>
       </c>
       <c r="C9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" t="s">
         <v>18</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="G9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9">
+        <v>2016</v>
+      </c>
+      <c r="I9">
+        <v>2019</v>
+      </c>
+      <c r="J9" t="s">
+        <v>75</v>
+      </c>
+      <c r="K9" t="s">
         <v>22</v>
       </c>
-      <c r="H9">
-[...10 lines deleted...]
-      </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N9" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
         <v>18</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>19</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>20</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H10">
         <v>2005</v>
       </c>
       <c r="I10">
         <v>2016</v>
       </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N10" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P10" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
         <v>19</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>20</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11">
+        <v>2005</v>
+      </c>
+      <c r="I11">
+        <v>2016</v>
+      </c>
+      <c r="J11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" t="s">
         <v>22</v>
       </c>
-      <c r="H11">
-[...8 lines deleted...]
-      <c r="K11" t="s">
+      <c r="L11" t="s">
         <v>88</v>
       </c>
-      <c r="L11"/>
       <c r="M11" t="s">
+        <v>83</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>89</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" t="s">
         <v>92</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>93</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
         <v>19</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>1996</v>
+      </c>
+      <c r="I12">
+        <v>2010</v>
+      </c>
       <c r="J12" t="s">
+        <v>94</v>
+      </c>
+      <c r="K12" t="s">
         <v>95</v>
       </c>
-      <c r="K12" t="s">
-[...2 lines deleted...]
-      <c r="L12" t="s">
+      <c r="L12"/>
+      <c r="M12" t="s">
         <v>96</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>97</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" t="s">
         <v>100</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>101</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
         <v>66</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H13">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>103</v>
+      </c>
+      <c r="M13" t="s">
         <v>104</v>
       </c>
-      <c r="K13" t="s">
-[...3 lines deleted...]
-      <c r="M13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>105</v>
       </c>
-      <c r="N13" t="s">
-[...2 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" t="s">
         <v>108</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>74</v>
+      </c>
+      <c r="D14" t="s">
         <v>109</v>
       </c>
-      <c r="C14" t="s">
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
         <v>110</v>
       </c>
-      <c r="D14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H14">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
         <v>112</v>
       </c>
       <c r="N14" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O14" t="s">
         <v>113</v>
       </c>
       <c r="P14" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>115</v>
       </c>
       <c r="B15" t="s">
         <v>116</v>
       </c>
       <c r="C15" t="s">
         <v>117</v>
       </c>
       <c r="D15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" t="s">
         <v>19</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15">
+        <v>2011</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>102</v>
+      </c>
+      <c r="K15" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L15" t="s">
         <v>118</v>
       </c>
       <c r="M15" t="s">
         <v>119</v>
       </c>
       <c r="N15" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O15" t="s">
         <v>120</v>
       </c>
       <c r="P15" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>122</v>
       </c>
       <c r="B16" t="s">
         <v>123</v>
       </c>
       <c r="C16" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
         <v>19</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H16">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="I16">
         <v>2012</v>
       </c>
       <c r="J16" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M16" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="N16" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="P16" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
         <v>19</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G17" t="s">
         <v>32</v>
       </c>
       <c r="H17">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2004</v>
+      </c>
+      <c r="I17">
+        <v>2012</v>
+      </c>
       <c r="J17" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M17" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="N17" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
         <v>132</v>
       </c>
       <c r="P17" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>134</v>
       </c>
       <c r="B18" t="s">
         <v>135</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G18" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H18">
         <v>2014</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>104</v>
+        <v>136</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>137</v>
+      </c>
       <c r="M18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="N18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>138</v>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" t="s">
+        <v>109</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19">
+        <v>2014</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>111</v>
+      </c>
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
+        <v>144</v>
+      </c>
+      <c r="P19" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">