--- v1 (2025-12-14)
+++ v2 (2026-04-21)
@@ -345,69 +345,69 @@
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for distribution transformers in insulating liquid.</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Distribution Transformers</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>ABNT NBR ISO/IEC 17025</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-382-17-september-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/web/dou/-/portaria-n-382-de-17-de-setembro-de-2021-346341931</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Distribution Transformers (MEPS)</t>
   </si>
   <si>
     <t>This regulation applies to all distribution power transformers that are manufactured in, or imported into the country/region, and are either sold, installed, or put into service as standalone equipment or as a component of a system, and which meet the following criteria:</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
@@ -1437,51 +1437,51 @@
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>110</v>
       </c>
       <c r="B13" t="s">
         <v>111</v>
       </c>
       <c r="C13" t="s">
         <v>112</v>
       </c>
       <c r="D13" t="s">
         <v>113</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
       <c r="G13" t="s">
         <v>44</v>
       </c>
       <c r="H13">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>114</v>
       </c>
       <c r="K13" t="s">
         <v>34</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
         <v>115</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>116</v>
       </c>
       <c r="P13" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>118</v>