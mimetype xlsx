--- v1 (2026-03-01)
+++ v2 (2026-08-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="339">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -225,85 +225,94 @@
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>October 2023</t>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>CQC31-439132-2009. CQC Mark Certification - Refrigerant compressors used in air-conditioning applications</t>
   </si>
   <si>
     <t>This policy applies to wholly-closed electric motor-compressor wholly-closed turbine type cooling compressor piston type single stage cooling compressor and screw type cooling compressor.</t>
   </si>
   <si>
     <t>Refrigerant Compressors</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>CQC 2209-2009</t>
   </si>
@@ -531,50 +540,79 @@
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
   </si>
   <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
+  </si>
+  <si>
     <t>Greenhouse and Energy Minimum Standards (Rotary Clothes Dryers) Determination 2015</t>
   </si>
   <si>
     <t>Electric rotary clothes dryers intended for household and similar use. It does not specify safety requirements. Examples of appliances covered by this Standard include vented dryers, condenser dryers and the drying function of combination washer/dryer units.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 2442.1:1996 AS/NZS 2442:2: 2000</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-rotary-clothes-dryers-determination-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2015L01828</t>
   </si>
   <si>
     <t>Greenmark N70 - Electric Clothes Dryers</t>
@@ -982,50 +1020,75 @@
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, Boilers and Furnaces, Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines (MINEM)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/supreme-decree-no-004-2016-em-measures-efficient-use-energy</t>
   </si>
   <si>
     <t>http://busquedas.elperuano.com.pe/normaslegales/decreto-supremo-que-aprueba-medidas-para-el-uso-eficiente-de-decreto-supremo-n-004-2016-em-1344833-2/</t>
   </si>
   <si>
     <t>Supreme Decree No. 009-2017-EM Technical Regulation on the Labeling of Energy Efficiency to Energy Products.</t>
   </si>
   <si>
     <t>This decree specifies labeling requirements for lamps for domestic use, ballasts for fluorescent lamps, refrigeration appliances, boilers, electric motors, clothes washers, drum dryers, air conditioning equipment, calculation method for air conditioners, gas and electric storage water heaters, and gas and electric instantaneous water heaters.</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
   <si>
     <t>http://www.minem.gob.pe/_legislacionM.php?idSector=12&amp;idLegislacion=11301Panama</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28648 | transposition of EC 392-2012</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>EC 392-2012</t>
   </si>
   <si>
     <t>Ministry of Energy and Natural Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-28648-transposition-ec-392-2012</t>
   </si>
   <si>
     <t>http://www.yegm.gov.tr/duyurular_haberler/document/EV%20T%C4%B0P%C4%B0%20FIRINLARIN%20VE%20ASP%C4%B0RAT%C3%96RLER%C4%B0N%20ENERJ%C4%B0%20ET%C4%B0KETLEMES%C4%B0NE%20DA%C4%B0R%20TEBL%C4%B0%C4%9E.pdf</t>
   </si>
@@ -1428,65 +1491,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P45"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="245.226" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1770,1906 +1833,2002 @@
       </c>
       <c r="P6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>67</v>
       </c>
       <c r="B7" t="s">
         <v>68</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>61</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H7">
         <v>1995</v>
       </c>
       <c r="I7">
         <v>2012</v>
       </c>
       <c r="J7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>63</v>
       </c>
       <c r="M7"/>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
         <v>60</v>
       </c>
       <c r="D8" t="s">
         <v>61</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8">
         <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D9" t="s">
         <v>61</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="P9" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F10" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10">
         <v>2009</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="K10" t="s">
         <v>34</v>
       </c>
       <c r="L10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M10" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="P10" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C11" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D11" t="s">
         <v>61</v>
       </c>
       <c r="E11" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="P11" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B12" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C12" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D12" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="K12" t="s">
         <v>34</v>
       </c>
       <c r="L12" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M12" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="P12" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2001</v>
       </c>
       <c r="I13">
         <v>2002</v>
       </c>
       <c r="J13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="K13" t="s">
         <v>34</v>
       </c>
       <c r="L13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="P13" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B14" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C14" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2016</v>
       </c>
       <c r="I14">
         <v>2019</v>
       </c>
       <c r="J14" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="K14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="P14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D15" t="s">
         <v>61</v>
       </c>
       <c r="E15" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2014</v>
       </c>
       <c r="I15">
         <v>2017</v>
       </c>
       <c r="J15" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M15" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="P15" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B16" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2009</v>
       </c>
       <c r="I16">
         <v>2020</v>
       </c>
       <c r="J16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
       <c r="L16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="M16" t="s">
         <v>55</v>
       </c>
       <c r="N16" t="s">
         <v>36</v>
       </c>
       <c r="O16" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="P16" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>44</v>
       </c>
       <c r="H17">
         <v>2019</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
       <c r="L17" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M17" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="P17" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B18" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E18" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F18" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G18" t="s">
         <v>8</v>
       </c>
       <c r="H18">
         <v>2008</v>
       </c>
       <c r="I18">
         <v>2024</v>
       </c>
       <c r="J18" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="N18" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="O18" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="P18" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B19" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H19">
         <v>2025</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="K19" t="s">
         <v>34</v>
       </c>
       <c r="L19" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="M19" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="P19" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B20" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C20" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>168</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>1989</v>
+        <v>2012</v>
       </c>
       <c r="I20">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="J20" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="K20" t="s">
         <v>34</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O20" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="P20" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B21" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C21" t="s">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
       <c r="E21" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="I21">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J21" t="s">
-        <v>114</v>
+        <v>176</v>
       </c>
       <c r="K21" t="s">
         <v>34</v>
       </c>
-      <c r="L21"/>
+      <c r="L21" t="s">
+        <v>177</v>
+      </c>
       <c r="M21" t="s">
-        <v>116</v>
+        <v>178</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="P21" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B22" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C22" t="s">
-        <v>177</v>
+        <v>116</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F22" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="G22" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H22">
+        <v>2001</v>
+      </c>
+      <c r="I22">
         <v>2013</v>
       </c>
-      <c r="I22"/>
       <c r="J22" t="s">
-        <v>178</v>
+        <v>117</v>
       </c>
       <c r="K22" t="s">
         <v>34</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>180</v>
+        <v>119</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="P22" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B23" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C23" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H23">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I23">
         <v>2013</v>
       </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>88</v>
+        <v>188</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
       <c r="L23" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="M23" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="P23" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B24" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C24" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D24" t="s">
         <v>61</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H24">
-        <v>1990</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2012</v>
+      </c>
+      <c r="I24">
+        <v>2013</v>
+      </c>
       <c r="J24" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
       <c r="L24" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="M24" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="P24" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B25" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C25" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D25" t="s">
-        <v>199</v>
+        <v>61</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>105</v>
+        <v>43</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H25">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>45</v>
+        <v>117</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
       <c r="L25" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M25" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="N25" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="P25" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B26" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>208</v>
       </c>
       <c r="D26" t="s">
-        <v>61</v>
+        <v>209</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="G26" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I26">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J26" t="s">
-        <v>166</v>
+        <v>45</v>
       </c>
       <c r="K26" t="s">
         <v>34</v>
       </c>
       <c r="L26" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="M26" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O26" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="P26" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B27" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C27" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D27" t="s">
         <v>61</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G27" t="s">
         <v>8</v>
       </c>
       <c r="H27">
+        <v>2009</v>
+      </c>
+      <c r="I27">
         <v>2014</v>
       </c>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
       <c r="J27" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="K27" t="s">
         <v>34</v>
       </c>
       <c r="L27" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="M27" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="P27" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>220</v>
+      </c>
+      <c r="B28" t="s">
+        <v>221</v>
+      </c>
       <c r="C28" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D28" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="H28">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2014</v>
+      </c>
+      <c r="I28">
+        <v>2022</v>
+      </c>
       <c r="J28" t="s">
-        <v>106</v>
+        <v>176</v>
       </c>
       <c r="K28" t="s">
         <v>34</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>222</v>
+      </c>
       <c r="M28" t="s">
-        <v>116</v>
+        <v>217</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="P28" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>218</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="B29"/>
       <c r="C29" t="s">
-        <v>220</v>
+        <v>116</v>
       </c>
       <c r="D29" t="s">
-        <v>221</v>
+        <v>52</v>
       </c>
       <c r="E29" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>44</v>
       </c>
       <c r="H29">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
-        <v>223</v>
+        <v>119</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="P29" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B30" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C30" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D30" t="s">
-        <v>61</v>
+        <v>231</v>
       </c>
       <c r="E30" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G30" t="s">
         <v>44</v>
       </c>
       <c r="H30">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>45</v>
+        <v>117</v>
       </c>
       <c r="K30" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="M30" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="P30" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B31" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C31" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F31" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>44</v>
       </c>
       <c r="H31">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>236</v>
+        <v>45</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
       <c r="L31" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="M31" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="P31" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B32" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C32" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D32" t="s">
-        <v>244</v>
+        <v>88</v>
       </c>
       <c r="E32" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="G32" t="s">
         <v>44</v>
       </c>
       <c r="H32">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>97</v>
+        <v>246</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L32"/>
+        <v>34</v>
+      </c>
+      <c r="L32" t="s">
+        <v>247</v>
+      </c>
       <c r="M32" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="P32" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B33" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C33" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D33" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F33" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H33">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>252</v>
+        <v>100</v>
       </c>
       <c r="K33" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
         <v>255</v>
       </c>
       <c r="N33" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O33" t="s">
         <v>256</v>
       </c>
       <c r="P33" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>258</v>
       </c>
       <c r="B34" t="s">
         <v>259</v>
       </c>
       <c r="C34" t="s">
         <v>260</v>
       </c>
       <c r="D34" t="s">
-        <v>148</v>
+        <v>261</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>261</v>
+        <v>108</v>
       </c>
       <c r="G34" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="H34">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2017</v>
+      </c>
+      <c r="I34">
+        <v>2021</v>
+      </c>
       <c r="J34" t="s">
         <v>262</v>
       </c>
       <c r="K34" t="s">
-        <v>34</v>
+        <v>263</v>
       </c>
       <c r="L34" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M34" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="N34" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O34" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="P34" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B35" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C35" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D35" t="s">
-        <v>61</v>
+        <v>151</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>43</v>
+        <v>271</v>
       </c>
       <c r="G35" t="s">
-        <v>44</v>
+        <v>160</v>
       </c>
       <c r="H35">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
       <c r="L35" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M35" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="P35" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B36" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C36" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D36" t="s">
         <v>61</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>105</v>
+        <v>43</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H36">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>281</v>
+      </c>
       <c r="M36" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="P36" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B37" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C37" t="s">
-        <v>235</v>
+        <v>287</v>
       </c>
       <c r="D37" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E37" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="I37">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J37" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
-      <c r="L37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L37"/>
       <c r="M37" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="N37" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="P37" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B38" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C38" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="D38" t="s">
-        <v>290</v>
+        <v>52</v>
       </c>
       <c r="E38" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F38" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G38" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2008</v>
+      </c>
+      <c r="I38">
+        <v>2012</v>
+      </c>
       <c r="J38" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
       <c r="L38" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="M38" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="N38" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O38" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="P38" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B39" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C39" t="s">
-        <v>296</v>
+        <v>245</v>
       </c>
       <c r="D39" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G39" t="s">
         <v>44</v>
       </c>
       <c r="H39">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>106</v>
+        <v>280</v>
       </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
-      <c r="L39"/>
+      <c r="L39" t="s">
+        <v>301</v>
+      </c>
       <c r="M39" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="P39" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B40" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C40" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="D40" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>44</v>
       </c>
       <c r="H40">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="N40" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="P40" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>311</v>
+      </c>
+      <c r="B41" t="s">
+        <v>312</v>
+      </c>
+      <c r="C41" t="s">
         <v>306</v>
       </c>
-      <c r="B41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>61</v>
+        <v>313</v>
       </c>
       <c r="E41" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>43</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H41">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>309</v>
+        <v>109</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="N41" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O41" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="P41" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B42" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C42" t="s">
-        <v>308</v>
+        <v>69</v>
       </c>
       <c r="D42" t="s">
         <v>61</v>
       </c>
       <c r="E42" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H42">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>309</v>
+        <v>71</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="M42" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="P42" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B43" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="C43" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D43" t="s">
-        <v>244</v>
+        <v>61</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F43" t="s">
-        <v>105</v>
+        <v>43</v>
       </c>
       <c r="G43" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H43">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>2002</v>
+      </c>
+      <c r="I43">
+        <v>2015</v>
+      </c>
       <c r="J43" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="K43" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="M43" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="P43" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B44" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C44" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D44" t="s">
-        <v>329</v>
+        <v>61</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F44" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I44">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J44" t="s">
-        <v>270</v>
+        <v>325</v>
       </c>
       <c r="K44" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M44" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="P44" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>334</v>
       </c>
       <c r="B45" t="s">
         <v>335</v>
       </c>
       <c r="C45" t="s">
-        <v>228</v>
+        <v>336</v>
       </c>
       <c r="D45" t="s">
-        <v>336</v>
+        <v>254</v>
       </c>
       <c r="E45" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H45">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>88</v>
+        <v>337</v>
       </c>
       <c r="K45" t="s">
         <v>34</v>
       </c>
-      <c r="L45"/>
+      <c r="L45" t="s">
+        <v>338</v>
+      </c>
       <c r="M45" t="s">
-        <v>230</v>
+        <v>339</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="P45" t="s">
-        <v>338</v>
+        <v>341</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>342</v>
+      </c>
+      <c r="B46" t="s">
+        <v>343</v>
+      </c>
+      <c r="C46" t="s">
+        <v>344</v>
+      </c>
+      <c r="D46" t="s">
+        <v>345</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>108</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
+        <v>2012</v>
+      </c>
+      <c r="I46">
+        <v>2014</v>
+      </c>
+      <c r="J46" t="s">
+        <v>280</v>
+      </c>
+      <c r="K46" t="s">
+        <v>34</v>
+      </c>
+      <c r="L46" t="s">
+        <v>346</v>
+      </c>
+      <c r="M46" t="s">
+        <v>347</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>348</v>
+      </c>
+      <c r="P46" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>350</v>
+      </c>
+      <c r="B47" t="s">
+        <v>351</v>
+      </c>
+      <c r="C47" t="s">
+        <v>238</v>
+      </c>
+      <c r="D47" t="s">
+        <v>352</v>
+      </c>
+      <c r="E47" t="s">
+        <v>89</v>
+      </c>
+      <c r="F47" t="s">
+        <v>43</v>
+      </c>
+      <c r="G47" t="s">
+        <v>22</v>
+      </c>
+      <c r="H47">
+        <v>2014</v>
+      </c>
+      <c r="I47">
+        <v>2017</v>
+      </c>
+      <c r="J47" t="s">
+        <v>91</v>
+      </c>
+      <c r="K47" t="s">
+        <v>34</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47" t="s">
+        <v>240</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>353</v>
+      </c>
+      <c r="P47" t="s">
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">