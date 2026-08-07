--- v0 (2025-12-16)
+++ v1 (2026-08-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -298,50 +298,67 @@
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
   <si>
     <t>Energy Saving Trust Endorsed Products</t>
   </si>
   <si>
     <t>clothes washer and dryer</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>Energy Saving Trust</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-4</t>
   </si>
   <si>
     <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GB 19153-2019 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Displacement Air Compressors</t>
   </si>
   <si>
     <t>The following types of air compressors are covered: Direct drive portable reciprocating piston air compressors; Reciprocating piston micro air compressors; Oil-free reciprocating piston air compressors; Stationary reciprocating piston air compressors for general use; Oil injected screw air compressors for general use; Oil injected single screw air compressors for general use, and Oil flooded sliding vane air compressor for general use.</t>
   </si>
   <si>
     <t>GB/T 3853; GB/T 4975; GB/T 13279; GB/T 13928; GB/T26967; JB/T 4253; JB/T 6430; JB/T 7662; JB/T 8933; JB/T 8934; JB/T 9107; JB/T 10972; JB/T 11423; JB/T 13345</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-19153-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94001A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 35971-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for hermetic motor-compressor in room air conditioners</t>
   </si>
   <si>
     <t>This policy covers hermetic motor-compressors in room air conditioners.</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
@@ -396,50 +413,79 @@
   </si>
   <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
+  </si>
+  <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
   </si>
   <si>
     <t>ISIRI 10639: 2007,1st edition -Technical specifications and test method for energy consumption and energy labeling instruction</t>
   </si>
   <si>
     <t>Residential hermetic compressor -one level, positive displacement compressor. Does not include high pressure hermetic compressor</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>ISIRI NS 4335</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/isiri-10639-20071st-edition-technical-specifications-and-test-method-energy-consumption</t>
   </si>
   <si>
     <t>http://isiri.gov.ir/portal/home/?135546/%D8%A7%D8%B7%D9%84%D8%A7%D8%B9%D8%A7%D8%AA-%D9%85%D8%B1%D8%A8%D9%88%D8%B7-%D8%A8%D9%87-%D8%A7%D8%B3%D8%AA%D8%A7%D9%86%D8%AF%D8%A7%D8%B1%D8%AF%D9%87%D8%A7%DB%8C-%D8%A8%D8%B1%DA%86%D8%B3%D8%A8-%D8%A7%D9%86%D8%B1%DA%98%</t>
   </si>
   <si>
     <t>JS 2097:2013 Energy labeling of household combined washer-driers</t>
   </si>
@@ -1134,51 +1180,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1611,1047 +1657,1143 @@
       </c>
       <c r="M9" t="s">
         <v>92</v>
       </c>
       <c r="N9" t="s">
         <v>38</v>
       </c>
       <c r="O9" t="s">
         <v>93</v>
       </c>
       <c r="P9" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>95</v>
       </c>
       <c r="B10" t="s">
         <v>96</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
+        <v>1989</v>
       </c>
       <c r="I10">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="J10" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>37</v>
       </c>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O10" t="s">
         <v>98</v>
       </c>
       <c r="P10" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>100</v>
       </c>
       <c r="B11" t="s">
         <v>101</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2009</v>
+      </c>
+      <c r="I11">
+        <v>2020</v>
+      </c>
       <c r="J11" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
+        <v>102</v>
+      </c>
+      <c r="M11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>103</v>
       </c>
-      <c r="M11" t="s">
+      <c r="P11" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B12" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>108</v>
+      </c>
       <c r="M12" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="N12" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="O12" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="P12" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B13" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="G13" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2008</v>
+      </c>
+      <c r="I13">
+        <v>2024</v>
+      </c>
       <c r="J13" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
+      <c r="L13"/>
+      <c r="M13" t="s">
+        <v>117</v>
+      </c>
+      <c r="N13" t="s">
+        <v>48</v>
+      </c>
+      <c r="O13" t="s">
+        <v>118</v>
+      </c>
+      <c r="P13" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B14" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C14" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>122</v>
       </c>
       <c r="H14">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="M14" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="N14" t="s">
         <v>38</v>
       </c>
       <c r="O14" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="P14" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>128</v>
+      </c>
+      <c r="B15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H15">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I15">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="J15" t="s">
-        <v>64</v>
+        <v>131</v>
       </c>
       <c r="K15" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>132</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>133</v>
       </c>
-      <c r="M15" t="s">
+      <c r="P15" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>135</v>
+      </c>
+      <c r="B16" t="s">
+        <v>136</v>
+      </c>
+      <c r="C16" t="s">
         <v>137</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H16">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I16">
         <v>2013</v>
       </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="K16" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="L16" t="s">
+        <v>138</v>
+      </c>
+      <c r="M16" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="N16" t="s">
         <v>38</v>
       </c>
       <c r="O16" t="s">
         <v>140</v>
       </c>
       <c r="P16" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>142</v>
       </c>
-      <c r="B17"/>
+      <c r="B17" t="s">
+        <v>143</v>
+      </c>
       <c r="C17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G17" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H17">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2013</v>
+      </c>
+      <c r="I17">
+        <v>2014</v>
+      </c>
       <c r="J17" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>47</v>
+      </c>
+      <c r="L17" t="s">
+        <v>145</v>
+      </c>
       <c r="M17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="N17" t="s">
         <v>38</v>
       </c>
       <c r="O17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="P17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C18" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D18" t="s">
-        <v>150</v>
+        <v>72</v>
       </c>
       <c r="E18" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H18">
         <v>2012</v>
       </c>
-      <c r="I18"/>
+      <c r="I18">
+        <v>2013</v>
+      </c>
       <c r="J18" t="s">
+        <v>64</v>
+      </c>
+      <c r="K18" t="s">
+        <v>47</v>
+      </c>
+      <c r="L18" t="s">
         <v>151</v>
       </c>
-      <c r="K18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M18" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="N18" t="s">
         <v>38</v>
       </c>
       <c r="O18" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="P18" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="B19"/>
       <c r="C19" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>45</v>
       </c>
       <c r="H19">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>160</v>
+        <v>83</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="N19" t="s">
         <v>38</v>
       </c>
       <c r="O19" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="P19" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>159</v>
+      </c>
+      <c r="B20" t="s">
+        <v>160</v>
+      </c>
+      <c r="C20" t="s">
+        <v>161</v>
+      </c>
+      <c r="D20" t="s">
+        <v>162</v>
+      </c>
+      <c r="E20" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" t="s">
+        <v>45</v>
+      </c>
+      <c r="H20">
+        <v>2012</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>163</v>
+      </c>
+      <c r="K20" t="s">
+        <v>164</v>
+      </c>
+      <c r="L20" t="s">
         <v>165</v>
       </c>
-      <c r="B20" t="s">
+      <c r="M20" t="s">
         <v>166</v>
       </c>
-      <c r="C20" t="s">
+      <c r="N20" t="s">
+        <v>38</v>
+      </c>
+      <c r="O20" t="s">
         <v>167</v>
       </c>
-      <c r="D20" t="s">
+      <c r="P20" t="s">
         <v>168</v>
-      </c>
-[...34 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="B21" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="C21" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="D21" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>178</v>
+        <v>82</v>
       </c>
       <c r="G21" t="s">
-        <v>117</v>
+        <v>45</v>
       </c>
       <c r="H21">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="M21" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="N21" t="s">
         <v>38</v>
       </c>
       <c r="O21" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="P21" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22" t="s">
+        <v>178</v>
+      </c>
+      <c r="C22" t="s">
+        <v>179</v>
+      </c>
+      <c r="D22" t="s">
+        <v>180</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>82</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2017</v>
+      </c>
+      <c r="I22">
+        <v>2021</v>
+      </c>
+      <c r="J22" t="s">
+        <v>181</v>
+      </c>
+      <c r="K22" t="s">
+        <v>182</v>
+      </c>
+      <c r="L22" t="s">
+        <v>183</v>
+      </c>
+      <c r="M22" t="s">
         <v>184</v>
       </c>
-      <c r="B22" t="s">
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>185</v>
       </c>
-      <c r="C22" t="s">
+      <c r="P22" t="s">
         <v>186</v>
-      </c>
-[...33 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B23" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C23" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>114</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>82</v>
+        <v>190</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="H23">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="M23" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="N23" t="s">
         <v>38</v>
       </c>
       <c r="O23" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="P23" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B24" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C24" t="s">
-        <v>159</v>
+        <v>198</v>
       </c>
       <c r="D24" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
       <c r="E24" t="s">
         <v>62</v>
       </c>
       <c r="F24" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H24">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24" t="s">
+      <c r="L24"/>
+      <c r="M24" t="s">
+        <v>201</v>
+      </c>
+      <c r="N24" t="s">
+        <v>38</v>
+      </c>
+      <c r="O24" t="s">
+        <v>202</v>
+      </c>
+      <c r="P24" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>204</v>
+      </c>
+      <c r="B25" t="s">
+        <v>205</v>
+      </c>
+      <c r="C25" t="s">
+        <v>206</v>
+      </c>
+      <c r="D25" t="s">
+        <v>44</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>82</v>
+      </c>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2007</v>
+      </c>
+      <c r="I25">
+        <v>2018</v>
+      </c>
+      <c r="J25" t="s">
         <v>207</v>
-      </c>
-[...23 lines deleted...]
-        <v>202</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="M25" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="N25" t="s">
         <v>38</v>
       </c>
       <c r="O25" t="s">
+        <v>210</v>
+      </c>
+      <c r="P25" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26" t="s">
         <v>213</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>171</v>
+      </c>
+      <c r="D26" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" t="s">
+        <v>62</v>
+      </c>
+      <c r="F26" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26">
+        <v>2008</v>
+      </c>
+      <c r="I26">
+        <v>2012</v>
+      </c>
+      <c r="J26" t="s">
         <v>214</v>
-      </c>
-[...20 lines deleted...]
-        <v>83</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>215</v>
+      </c>
       <c r="M26" t="s">
+        <v>216</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>217</v>
       </c>
-      <c r="N26" t="s">
-[...2 lines deleted...]
-      <c r="O26" t="s">
+      <c r="P26" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>219</v>
+      </c>
+      <c r="B27" t="s">
         <v>220</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>171</v>
+      </c>
+      <c r="D27" t="s">
         <v>221</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="G27" t="s">
         <v>45</v>
       </c>
       <c r="H27">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="K27" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="L27"/>
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>222</v>
+      </c>
       <c r="M27" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="N27" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O27" t="s">
         <v>223</v>
       </c>
       <c r="P27" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>225</v>
       </c>
       <c r="B28" t="s">
         <v>226</v>
       </c>
       <c r="C28" t="s">
-        <v>43</v>
+        <v>227</v>
       </c>
       <c r="D28" t="s">
-        <v>44</v>
+        <v>228</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>45</v>
       </c>
       <c r="H28">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
-      <c r="M28"/>
+      <c r="M28" t="s">
+        <v>229</v>
+      </c>
       <c r="N28" t="s">
         <v>38</v>
       </c>
       <c r="O28" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="P28" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B29" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C29" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="D29" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H29">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>202</v>
+        <v>83</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="N29" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O29" t="s">
         <v>235</v>
       </c>
       <c r="P29" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>237</v>
       </c>
       <c r="B30" t="s">
         <v>238</v>
       </c>
       <c r="C30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" t="s">
+        <v>44</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>45</v>
+      </c>
+      <c r="H30">
+        <v>2021</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>46</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30" t="s">
+        <v>38</v>
+      </c>
+      <c r="O30" t="s">
         <v>239</v>
       </c>
-      <c r="D30" t="s">
+      <c r="P30" t="s">
         <v>240</v>
       </c>
-      <c r="E30" t="s">
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>241</v>
+      </c>
+      <c r="B31" t="s">
+        <v>242</v>
+      </c>
+      <c r="C31" t="s">
+        <v>243</v>
+      </c>
+      <c r="D31" t="s">
+        <v>244</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
+        <v>82</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>2012</v>
+      </c>
+      <c r="I31">
+        <v>2014</v>
+      </c>
+      <c r="J31" t="s">
+        <v>214</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>245</v>
+      </c>
+      <c r="M31" t="s">
+        <v>246</v>
+      </c>
+      <c r="N31" t="s">
+        <v>38</v>
+      </c>
+      <c r="O31" t="s">
+        <v>247</v>
+      </c>
+      <c r="P31" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>249</v>
+      </c>
+      <c r="B32" t="s">
+        <v>250</v>
+      </c>
+      <c r="C32" t="s">
+        <v>251</v>
+      </c>
+      <c r="D32" t="s">
+        <v>252</v>
+      </c>
+      <c r="E32" t="s">
         <v>62</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F32" t="s">
         <v>34</v>
       </c>
-      <c r="G30" t="s">
+      <c r="G32" t="s">
         <v>22</v>
       </c>
-      <c r="H30">
+      <c r="H32">
         <v>2015</v>
       </c>
-      <c r="I30">
+      <c r="I32">
         <v>2016</v>
       </c>
-      <c r="J30" t="s">
-[...18 lines deleted...]
-        <v>246</v>
+      <c r="J32" t="s">
+        <v>181</v>
+      </c>
+      <c r="K32" t="s">
+        <v>253</v>
+      </c>
+      <c r="L32" t="s">
+        <v>254</v>
+      </c>
+      <c r="M32" t="s">
+        <v>255</v>
+      </c>
+      <c r="N32" t="s">
+        <v>256</v>
+      </c>
+      <c r="O32" t="s">
+        <v>257</v>
+      </c>
+      <c r="P32" t="s">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">