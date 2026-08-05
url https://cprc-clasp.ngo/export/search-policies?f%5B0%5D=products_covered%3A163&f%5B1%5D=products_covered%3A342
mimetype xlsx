--- v1 (2026-06-16)
+++ v2 (2026-08-05)
@@ -706,62 +706,62 @@
     <t>GB 29144-2012 Minimum allowable values of energy efficiency and the energy efficiency grades for self-ballasted electrodeless fluorescent lamps with general lighting service</t>
   </si>
   <si>
     <t>This policy applies to fluorescent Lamps for General Lighting Service - Self-ballasted and Electrode-Less</t>
   </si>
   <si>
     <t>GB/T 21091; GB 21554</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29144-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-self</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E50CD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Self-ballasted Compact Fluorescent Lamps for General Lighting Services) Determination 2017</t>
   </si>
   <si>
     <t>This Determination covers self-ballasted compact fluorescent lamps of any voltage or wattage and with any type of lamp cap, whether supplied as an individual lamp or as part of a luminaire, that are ordinarily supplied and used for general lighting services.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Indoor Luminaires, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 4847.1:2010AS/NZS 4847.2:2010</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-self-ballasted-compact-fluorescent-lamps-general</t>
   </si>
@@ -3164,112 +3164,112 @@
       </c>
       <c r="D28" t="s">
         <v>163</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>8</v>
       </c>
       <c r="H28">
         <v>2013</v>
       </c>
       <c r="I28">
         <v>2026</v>
       </c>
       <c r="J28" t="s">
         <v>220</v>
       </c>
       <c r="K28" t="s">
         <v>36</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>221</v>
+      </c>
       <c r="M28" t="s">
         <v>83</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="P28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>218</v>
       </c>
       <c r="B29" t="s">
         <v>219</v>
       </c>
       <c r="C29" t="s">
         <v>80</v>
       </c>
       <c r="D29" t="s">
         <v>163</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>8</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
       <c r="I29">
         <v>2026</v>
       </c>
       <c r="J29" t="s">
         <v>220</v>
       </c>
       <c r="K29" t="s">
         <v>36</v>
       </c>
-      <c r="L29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
         <v>83</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
         <v>224</v>
       </c>
       <c r="P29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>225</v>
       </c>
       <c r="B30" t="s">
         <v>226</v>
       </c>
       <c r="C30" t="s">
         <v>227</v>
       </c>
       <c r="D30" t="s">
         <v>228</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">