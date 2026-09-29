--- v2 (2026-04-21)
+++ v3 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -538,113 +538,137 @@
     <t>This policy applies to fluorescent Lamps for General Lighting Service - Self-ballasted and Electrode-Less</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 21091; GB 21554</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-29144-2012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-self</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E50CD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
-[...4 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
+  </si>
+  <si>
     <t>Greenhouse and Energy Minimum Standards (Self-ballasted Compact Fluorescent Lamps for General Lighting Services) Determination 2017</t>
   </si>
   <si>
     <t>This Determination covers self-ballasted compact fluorescent lamps of any voltage or wattage and with any type of lamp cap, whether supplied as an individual lamp or as part of a luminaire, that are ordinarily supplied and used for general lighting services.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Indoor Luminaires, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 4847.1:2010AS/NZS 4847.2:2010</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-self-ballasted-compact-fluorescent-lamps-general</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2012L02133</t>
   </si>
   <si>
     <t>Guideline for Obtaining the Certificate of Approval (COA) for Led Lamps under Minimum Energy Performance Standards (MEPS)</t>
   </si>
   <si>
     <t>This policy applies to tubular fluorescent lamps, compact fluorescent lamps (CFL), light emitting diode (LED) lamps, and incandescent lamps. This guideline applies only for self-ballasted LED lamps for general lighting services.</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>MS 62612 (P), MS IEC 60061-1, MS IEC 60064, MS IEC 60081, MS IEC 60901, MS IEC 60969</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guideline-obtaining-certificate-approval-coa-led-lamps-under-minimum-energy-performance</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/article/consumer/2014/GUIDELINES_FOR_Certificate_of_Approval_Lamp_latest.pdf</t>
+  </si>
+  <si>
+    <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>September 2022</t>
+  </si>
+  <si>
+    <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
@@ -1392,51 +1416,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P46"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="609.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2366,112 +2390,112 @@
       </c>
       <c r="D20" t="s">
         <v>133</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>8</v>
       </c>
       <c r="H20">
         <v>2013</v>
       </c>
       <c r="I20">
         <v>2026</v>
       </c>
       <c r="J20" t="s">
         <v>164</v>
       </c>
       <c r="K20" t="s">
         <v>36</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>165</v>
+      </c>
       <c r="M20" t="s">
         <v>74</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>162</v>
       </c>
       <c r="B21" t="s">
         <v>163</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>8</v>
       </c>
       <c r="H21">
         <v>2013</v>
       </c>
       <c r="I21">
         <v>2026</v>
       </c>
       <c r="J21" t="s">
         <v>164</v>
       </c>
       <c r="K21" t="s">
         <v>36</v>
       </c>
-      <c r="L21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
         <v>74</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
         <v>168</v>
       </c>
       <c r="P21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>169</v>
       </c>
       <c r="B22" t="s">
         <v>170</v>
       </c>
       <c r="C22" t="s">
         <v>171</v>
       </c>
       <c r="D22" t="s">
         <v>172</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
@@ -2539,1133 +2563,1183 @@
       </c>
       <c r="M23" t="s">
         <v>183</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>184</v>
       </c>
       <c r="P23" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>186</v>
       </c>
       <c r="B24" t="s">
         <v>187</v>
       </c>
       <c r="C24" t="s">
         <v>188</v>
       </c>
       <c r="D24" t="s">
-        <v>189</v>
+        <v>53</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="I24">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="J24" t="s">
-        <v>64</v>
+        <v>189</v>
       </c>
       <c r="K24" t="s">
         <v>36</v>
       </c>
       <c r="L24" t="s">
         <v>190</v>
       </c>
       <c r="M24" t="s">
         <v>191</v>
       </c>
       <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
         <v>192</v>
       </c>
-      <c r="O24" t="s">
+      <c r="P24" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25" t="s">
         <v>195</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>196</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2008</v>
+      </c>
+      <c r="I25">
+        <v>2020</v>
+      </c>
+      <c r="J25" t="s">
+        <v>64</v>
+      </c>
+      <c r="K25" t="s">
+        <v>36</v>
+      </c>
+      <c r="L25" t="s">
         <v>198</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-      <c r="J25" t="s">
+      <c r="M25" t="s">
         <v>199</v>
       </c>
-      <c r="K25" t="s">
-[...3 lines deleted...]
-      <c r="M25" t="s">
+      <c r="N25" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O25" t="s">
         <v>201</v>
       </c>
       <c r="P25" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>203</v>
       </c>
       <c r="B26" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="C26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D26" t="s">
         <v>71</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>205</v>
+        <v>34</v>
       </c>
       <c r="G26" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="K26" t="s">
         <v>36</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="P26" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B27" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>212</v>
       </c>
       <c r="D27" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>213</v>
       </c>
       <c r="G27" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>55</v>
+        <v>207</v>
       </c>
       <c r="K27" t="s">
         <v>36</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>57</v>
+        <v>214</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="P27" t="s">
-        <v>59</v>
+        <v>216</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B28" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="D28" t="s">
         <v>53</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
       <c r="K28" t="s">
         <v>36</v>
       </c>
       <c r="L28" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="M28" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="P28" t="s">
-        <v>217</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B29" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C29" t="s">
-        <v>220</v>
+        <v>32</v>
       </c>
       <c r="D29" t="s">
         <v>53</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I29">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J29" t="s">
-        <v>55</v>
+        <v>125</v>
       </c>
       <c r="K29" t="s">
         <v>36</v>
       </c>
       <c r="L29" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="M29" t="s">
-        <v>221</v>
+        <v>38</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P29" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B30" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C30" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D30" t="s">
-        <v>133</v>
+        <v>53</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="I30">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="J30" t="s">
-        <v>227</v>
+        <v>55</v>
       </c>
       <c r="K30" t="s">
         <v>36</v>
       </c>
       <c r="L30" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="M30" t="s">
         <v>229</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>230</v>
       </c>
       <c r="P30" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>232</v>
       </c>
       <c r="B31" t="s">
         <v>233</v>
       </c>
       <c r="C31" t="s">
         <v>234</v>
       </c>
       <c r="D31" t="s">
-        <v>53</v>
+        <v>133</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="I31">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J31" t="s">
-        <v>102</v>
+        <v>235</v>
       </c>
       <c r="K31" t="s">
         <v>36</v>
       </c>
       <c r="L31" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M31" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P31" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B32" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C32" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>53</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2018</v>
+        <v>2007</v>
       </c>
       <c r="I32">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J32" t="s">
-        <v>199</v>
+        <v>102</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>243</v>
+      </c>
       <c r="M32" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="P32" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B33" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C33" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D33" t="s">
-        <v>248</v>
+        <v>133</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I33">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="J33" t="s">
-        <v>181</v>
+        <v>207</v>
       </c>
       <c r="K33" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="L33" t="s">
+        <v>36</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33" t="s">
         <v>250</v>
       </c>
-      <c r="M33" t="s">
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
         <v>251</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33" t="s">
+      <c r="P33" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>253</v>
+      </c>
+      <c r="B34" t="s">
         <v>254</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>255</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>256</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I34">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="J34" t="s">
+        <v>181</v>
+      </c>
+      <c r="K34" t="s">
+        <v>257</v>
+      </c>
+      <c r="L34" t="s">
         <v>258</v>
       </c>
-      <c r="K34" t="s">
-[...2 lines deleted...]
-      <c r="L34"/>
       <c r="M34" t="s">
         <v>259</v>
       </c>
       <c r="N34" t="s">
-        <v>27</v>
+        <v>200</v>
       </c>
       <c r="O34" t="s">
         <v>260</v>
       </c>
       <c r="P34" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>262</v>
       </c>
       <c r="B35" t="s">
         <v>263</v>
       </c>
       <c r="C35" t="s">
         <v>264</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>265</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
+        <v>2009</v>
+      </c>
+      <c r="I35">
         <v>2016</v>
       </c>
-      <c r="I35">
-[...1 lines deleted...]
-      </c>
       <c r="J35" t="s">
-        <v>55</v>
+        <v>266</v>
       </c>
       <c r="K35" t="s">
         <v>36</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="P35" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B36" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C36" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="D36" t="s">
         <v>133</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2016</v>
       </c>
       <c r="I36">
         <v>2019</v>
       </c>
       <c r="J36" t="s">
         <v>55</v>
       </c>
       <c r="K36" t="s">
         <v>36</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="P36" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B37" t="s">
+        <v>277</v>
+      </c>
+      <c r="C37" t="s">
         <v>272</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>53</v>
+        <v>133</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="I37">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J37" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
       <c r="K37" t="s">
         <v>36</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
+        <v>278</v>
+      </c>
+      <c r="P37" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B38" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C38" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D38" t="s">
         <v>53</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>34</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="I38">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="J38" t="s">
-        <v>181</v>
+        <v>125</v>
       </c>
       <c r="K38" t="s">
         <v>36</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="P38" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B39" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C39" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D39" t="s">
-        <v>287</v>
+        <v>53</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="G39" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2002</v>
+      </c>
+      <c r="I39">
+        <v>2016</v>
+      </c>
       <c r="J39" t="s">
-        <v>125</v>
+        <v>181</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L39"/>
+        <v>36</v>
+      </c>
+      <c r="L39" t="s">
+        <v>288</v>
+      </c>
       <c r="M39" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="N39" t="s">
-        <v>192</v>
+        <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="P39" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B40" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C40" t="s">
-        <v>100</v>
+        <v>294</v>
       </c>
       <c r="D40" t="s">
-        <v>71</v>
+        <v>295</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G40" t="s">
         <v>54</v>
       </c>
       <c r="H40">
         <v>2017</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="K40" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>104</v>
+        <v>296</v>
       </c>
       <c r="N40" t="s">
-        <v>27</v>
+        <v>200</v>
       </c>
       <c r="O40" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="P40" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B41" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C41" t="s">
-        <v>256</v>
+        <v>100</v>
       </c>
       <c r="D41" t="s">
-        <v>297</v>
+        <v>71</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H41">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>258</v>
+        <v>102</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>259</v>
+        <v>104</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="P41" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B42" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C42" t="s">
-        <v>302</v>
+        <v>264</v>
       </c>
       <c r="D42" t="s">
-        <v>80</v>
+        <v>305</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>44</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H42">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I42"/>
+        <v>2009</v>
+      </c>
+      <c r="I42">
+        <v>2016</v>
+      </c>
       <c r="J42" t="s">
-        <v>303</v>
+        <v>266</v>
       </c>
       <c r="K42" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L42"/>
-      <c r="M42"/>
+      <c r="M42" t="s">
+        <v>267</v>
+      </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="P42" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="B43" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C43" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D43" t="s">
         <v>80</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G43" t="s">
         <v>54</v>
       </c>
       <c r="H43">
         <v>2021</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="K43" t="s">
         <v>36</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="P43" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B44" t="s">
+        <v>314</v>
+      </c>
+      <c r="C44" t="s">
         <v>310</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>312</v>
+        <v>80</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>54</v>
       </c>
       <c r="H44">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="K44" t="s">
         <v>36</v>
       </c>
       <c r="L44"/>
-      <c r="M44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44" t="s">
-        <v>192</v>
+        <v>27</v>
       </c>
       <c r="O44" t="s">
         <v>315</v>
       </c>
       <c r="P44" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>317</v>
       </c>
       <c r="B45" t="s">
         <v>318</v>
       </c>
       <c r="C45" t="s">
         <v>319</v>
       </c>
       <c r="D45" t="s">
-        <v>71</v>
+        <v>320</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45" t="s">
         <v>54</v>
       </c>
       <c r="H45">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>199</v>
+        <v>321</v>
       </c>
       <c r="K45" t="s">
         <v>36</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="N45" t="s">
-        <v>27</v>
+        <v>200</v>
       </c>
       <c r="O45" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="P45" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B46" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C46" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="D46" t="s">
         <v>71</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
+        <v>34</v>
+      </c>
+      <c r="G46" t="s">
+        <v>54</v>
+      </c>
+      <c r="H46">
+        <v>2007</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>207</v>
+      </c>
+      <c r="K46" t="s">
+        <v>36</v>
+      </c>
+      <c r="L46" t="s">
+        <v>328</v>
+      </c>
+      <c r="M46" t="s">
+        <v>329</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>330</v>
+      </c>
+      <c r="P46" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>332</v>
+      </c>
+      <c r="B47" t="s">
+        <v>333</v>
+      </c>
+      <c r="C47" t="s">
+        <v>327</v>
+      </c>
+      <c r="D47" t="s">
+        <v>71</v>
+      </c>
+      <c r="E47" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" t="s">
         <v>21</v>
       </c>
-      <c r="G46" t="s">
+      <c r="G47" t="s">
         <v>22</v>
       </c>
-      <c r="H46">
+      <c r="H47">
         <v>2014</v>
       </c>
-      <c r="I46">
+      <c r="I47">
         <v>2018</v>
       </c>
-      <c r="J46" t="s">
-[...18 lines deleted...]
-        <v>328</v>
+      <c r="J47" t="s">
+        <v>207</v>
+      </c>
+      <c r="K47" t="s">
+        <v>36</v>
+      </c>
+      <c r="L47" t="s">
+        <v>334</v>
+      </c>
+      <c r="M47" t="s">
+        <v>329</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>335</v>
+      </c>
+      <c r="P47" t="s">
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">