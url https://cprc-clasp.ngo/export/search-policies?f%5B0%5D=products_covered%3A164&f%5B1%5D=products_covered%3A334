--- v4 (2026-08-02)
+++ v5 (2026-09-29)
@@ -731,65 +731,65 @@
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-clothes-dryers-version-11</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/clothes_dryers/partners</t>
   </si>
   <si>
     <t>Fluorescent tubes</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Quality Standard</t>
@@ -3921,112 +3921,112 @@
       </c>
       <c r="D29" t="s">
         <v>191</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>8</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
       <c r="I29">
         <v>2026</v>
       </c>
       <c r="J29" t="s">
         <v>231</v>
       </c>
       <c r="K29" t="s">
         <v>36</v>
       </c>
-      <c r="L29"/>
+      <c r="L29" t="s">
+        <v>232</v>
+      </c>
       <c r="M29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P29" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>229</v>
       </c>
       <c r="B30" t="s">
         <v>230</v>
       </c>
       <c r="C30" t="s">
         <v>116</v>
       </c>
       <c r="D30" t="s">
         <v>191</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>8</v>
       </c>
       <c r="H30">
         <v>2013</v>
       </c>
       <c r="I30">
         <v>2026</v>
       </c>
       <c r="J30" t="s">
         <v>231</v>
       </c>
       <c r="K30" t="s">
         <v>36</v>
       </c>
-      <c r="L30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>236</v>
       </c>
       <c r="P30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>237</v>
       </c>
       <c r="B31" t="s">
         <v>238</v>
       </c>
       <c r="C31" t="s">
         <v>116</v>
       </c>
       <c r="D31" t="s">
         <v>239</v>
       </c>
       <c r="E31" t="s">
         <v>108</v>
       </c>
       <c r="F31" t="s">
         <v>240</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31">
@@ -4071,51 +4071,51 @@
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2003</v>
       </c>
       <c r="I32">
         <v>2013</v>
       </c>
       <c r="J32" t="s">
         <v>110</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
       <c r="L32" t="s">
         <v>125</v>
       </c>
       <c r="M32" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>248</v>
       </c>
       <c r="P32" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>250</v>
       </c>
       <c r="B33" t="s">
         <v>251</v>
       </c>
       <c r="C33" t="s">
         <v>252</v>
       </c>
       <c r="D33" t="s">
         <v>253</v>
       </c>
       <c r="E33" t="s">