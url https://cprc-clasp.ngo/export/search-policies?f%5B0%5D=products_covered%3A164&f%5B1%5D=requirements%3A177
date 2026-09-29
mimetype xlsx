--- v2 (2026-04-22)
+++ v3 (2026-09-29)
@@ -357,65 +357,65 @@
     <t>IS 2418 (part 1 and 2) -1977 with all amendments</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-tubular-fluorescent-lamps-tfl</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/TFLnoti_New.pdf</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 10682-2010 GB 19043-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Lamp</t>
   </si>
   <si>
     <t>This policy regulates minimum performance standards and star rating for lamps that have the following criteria:
 (a) T5 and T8 double capped fluorescent lamps;
@@ -2097,153 +2097,153 @@
       </c>
       <c r="D12" t="s">
         <v>96</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>8</v>
       </c>
       <c r="H12">
         <v>2013</v>
       </c>
       <c r="I12">
         <v>2026</v>
       </c>
       <c r="J12" t="s">
         <v>111</v>
       </c>
       <c r="K12" t="s">
         <v>36</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>112</v>
+      </c>
       <c r="M12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>108</v>
       </c>
       <c r="B13" t="s">
         <v>109</v>
       </c>
       <c r="C13" t="s">
         <v>110</v>
       </c>
       <c r="D13" t="s">
         <v>96</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>8</v>
       </c>
       <c r="H13">
         <v>2013</v>
       </c>
       <c r="I13">
         <v>2026</v>
       </c>
       <c r="J13" t="s">
         <v>111</v>
       </c>
       <c r="K13" t="s">
         <v>36</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>116</v>
       </c>
       <c r="P13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>117</v>
       </c>
       <c r="B14" t="s">
         <v>118</v>
       </c>
       <c r="C14" t="s">
         <v>110</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2003</v>
       </c>
       <c r="I14">
         <v>2013</v>
       </c>
       <c r="J14" t="s">
         <v>119</v>
       </c>
       <c r="K14" t="s">
         <v>36</v>
       </c>
       <c r="L14" t="s">
         <v>120</v>
       </c>
       <c r="M14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
         <v>121</v>
       </c>
       <c r="P14" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>123</v>
       </c>
       <c r="B15" t="s">
         <v>124</v>
       </c>
       <c r="C15" t="s">
         <v>125</v>
       </c>
       <c r="D15" t="s">
         <v>126</v>
       </c>
       <c r="E15" t="s">