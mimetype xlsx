--- v1 (2026-03-27)
+++ v2 (2026-06-16)
@@ -4715,51 +4715,51 @@
       </c>
       <c r="P40" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>294</v>
       </c>
       <c r="B41" t="s">
         <v>295</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41" t="s">
         <v>71</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="H41">
         <v>1989</v>
       </c>
       <c r="I41">
         <v>2013</v>
       </c>
       <c r="J41" t="s">
         <v>141</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
       <c r="L41" t="s">
         <v>73</v>
       </c>
       <c r="M41" t="s">
         <v>74</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
         <v>296</v>
       </c>