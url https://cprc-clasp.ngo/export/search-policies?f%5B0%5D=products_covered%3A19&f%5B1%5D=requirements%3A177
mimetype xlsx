--- v2 (2026-06-10)
+++ v3 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="459">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -131,122 +131,134 @@
   <si>
     <t>Commercial warm air furnace means a warm air furnace that is industrial equipment and that has a capacity -rated maximum input- of 225000 Btu per hour or more.  A warm air furnace is defined as a self-contained oil-fired or gas-fired furnace designed to supply heated air through ducts to spaces that require it and includes combination warm air furnace or electric air conditioning units but does not include unit heaters and duct furnaces.</t>
   </si>
   <si>
     <t>Washing Machines, Streetlighting, Air Compressors, 3-Phase Motors, 1-Phase Motors, Heat Pumps, Boilers and Furnaces, Portable ACs, Packaged Terminals, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Building Circulator Pumps, Pump Systems, Pool Pumps, Power Transformers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>10 CFR 431 and product-specific Subparts</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-431-energy-efficiency-program-certain-commercial-and-industrial-equipment</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-431</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>CEL-031. Electric Clothes Washers</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does not apply to those with washing capacity no larger than 1.0kg and those without dehydration function. For washer-dryer type only washing performance is considered.</t>
   </si>
   <si>
     <t>China</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB/T 4288 2008 GB 12021.4-2013</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-031-electric-clothes-washers</t>
   </si>
   <si>
     <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B65_%E7%94%B5%E5%8A%A8%E6%B4%97%E8%A1%A3%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
@@ -300,98 +312,107 @@
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
+    <t>July 2026</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
   </si>
   <si>
     <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
   </si>
   <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
   </si>
@@ -538,81 +559,95 @@
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
   <si>
     <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
   </si>
   <si>
     <t>This standard specifies mandatory labeling requirements for cooling appliances (refrigerators, freezers, and air conditioners), cooking appliances (electric ovens), cleaning appliances (dishwashers, washing machines, and clothes dryers), and household electric lamps (incandescent and fluorescent lamps with/without integrated ballast).</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers, Laundry, Washing Machines, Lighting, Lamps, Space Heating and Space Cooling, Air Conditioning</t>
   </si>
   <si>
-    <t>Entered into force</t>
-[...1 lines deleted...]
-  <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Institut Marocain de Normalisation (IMANOR)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-electrical-products-and-household-appliances-nm-142300</t>
   </si>
   <si>
     <t>https://www.imanor.gov.ma/Norme/nm-14-2-300/#</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
     <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Washing Machine</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for washing machine for household use with or without heating devises utilizing cold or hot water supply.</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS IEC 60456: 2012
 ,   
                     IEC 60456: 2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-washing-machine</t>
   </si>
   <si>
@@ -1304,50 +1339,75 @@
     <t>https://cprc-clasp.ngo/policies/tcvn-85262013-clothes-washing-machines-household-use-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8526-2013-may-giat-gia-dung-hieu-suat-nang-luong-phuong-phap-xac-dinh#toan-van</t>
   </si>
   <si>
     <t>Technical Regulation on Labeling</t>
   </si>
   <si>
     <t>Room air conditioners, washing machines, 1 and 3 phase induction motors, and refrigeration equipment</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Washing Machines, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/technical-regulation-labeling</t>
   </si>
   <si>
     <t>https://www.minenergia.gov.co/documents/10192/24237146/Anexo+General+RETIQ+U%CC%81ltima+Versio%CC%81n.pdf</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Washing Machines and Washer-Dryers</t>
   </si>
   <si>
     <t>Applies to electric mains-operated household washing machines and household washer-dryers, including—
 (a) built-in washing machines and washer-dryers; and
 (b) machines that can also be powered by batteries.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-washing-machines</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/part/2/chapter/4/made</t>
   </si>
   <si>
     <t>TIS 1462-2562 (2019) Clothes washing machines for household use - Energy efficiency requirements</t>
   </si>
   <si>
     <t>This standard defines the minimum energy efficiency requirements of clothes washing machines for household and similar purposes with a rated voltage not exceeding 250 V for single-phase AC supply, with or without heating devices, and for cold and/or hot water supply, and having standard washing capacity not exceeding 30 kg.</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
@@ -1731,51 +1791,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P65"/>
+  <dimension ref="A1:P68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="457.603" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1911,3034 +1971,3176 @@
         <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>26</v>
       </c>
       <c r="N3" t="s">
         <v>36</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
         <v>42</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
         <v>44</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
         <v>45</v>
       </c>
-      <c r="M4" t="s">
+      <c r="P4" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" t="s">
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
         <v>50</v>
       </c>
-      <c r="C5" t="s">
+      <c r="H5">
+        <v>2003</v>
+      </c>
+      <c r="I5">
+        <v>2006</v>
+      </c>
+      <c r="J5" t="s">
         <v>51</v>
       </c>
-      <c r="D5" t="s">
+      <c r="K5" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" t="s">
         <v>52</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
         <v>53</v>
       </c>
-      <c r="G5" t="s">
+      <c r="P5" t="s">
         <v>54</v>
-      </c>
-[...21 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" t="s">
         <v>59</v>
       </c>
-      <c r="B6" t="s">
+      <c r="H6">
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
         <v>60</v>
       </c>
-      <c r="C6" t="s">
+      <c r="K6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
         <v>61</v>
       </c>
-      <c r="D6" t="s">
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
         <v>62</v>
       </c>
-      <c r="E6" t="s">
-[...14 lines deleted...]
-      <c r="J6" t="s">
+      <c r="P6" t="s">
         <v>63</v>
-      </c>
-[...16 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D7" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>42</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7">
+        <v>2007</v>
+      </c>
+      <c r="I7">
+        <v>2013</v>
+      </c>
+      <c r="J7" t="s">
+        <v>67</v>
+      </c>
+      <c r="K7" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" t="s">
         <v>68</v>
       </c>
-      <c r="B7" t="s">
+      <c r="M7" t="s">
         <v>69</v>
       </c>
-      <c r="C7" t="s">
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
         <v>70</v>
       </c>
-      <c r="D7" t="s">
+      <c r="P7" t="s">
         <v>71</v>
-      </c>
-[...28 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D8" t="s">
+        <v>75</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" t="s">
+        <v>59</v>
+      </c>
+      <c r="H8">
+        <v>2019</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>76</v>
+      </c>
+      <c r="K8" t="s">
         <v>77</v>
       </c>
-      <c r="B8" t="s">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8" t="s">
         <v>78</v>
       </c>
-      <c r="C8" t="s">
+      <c r="O8" t="s">
         <v>79</v>
       </c>
-      <c r="D8" t="s">
-[...17 lines deleted...]
-      <c r="J8" t="s">
+      <c r="P8" t="s">
         <v>80</v>
-      </c>
-[...16 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B9" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D9" t="s">
-        <v>87</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>1995</v>
       </c>
       <c r="I9">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J9" t="s">
+        <v>84</v>
+      </c>
+      <c r="K9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L9" t="s">
+        <v>85</v>
+      </c>
+      <c r="M9" t="s">
+        <v>86</v>
+      </c>
+      <c r="N9" t="s">
+        <v>78</v>
+      </c>
+      <c r="O9" t="s">
+        <v>87</v>
+      </c>
+      <c r="P9" t="s">
         <v>88</v>
-      </c>
-[...16 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C10" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="D10" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>1995</v>
       </c>
       <c r="I10">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J10" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="M10"/>
+        <v>93</v>
+      </c>
+      <c r="M10" t="s">
+        <v>86</v>
+      </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>94</v>
       </c>
       <c r="P10" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>96</v>
       </c>
       <c r="B11" t="s">
         <v>97</v>
       </c>
       <c r="C11" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="D11" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H11">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="I11">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J11" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="K11" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="M11"/>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>99</v>
       </c>
       <c r="P11" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>101</v>
       </c>
       <c r="B12" t="s">
         <v>102</v>
       </c>
       <c r="C12" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D12" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H12">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I12">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J12" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L12"/>
+        <v>34</v>
+      </c>
+      <c r="L12" t="s">
+        <v>85</v>
+      </c>
       <c r="M12" t="s">
         <v>103</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>104</v>
       </c>
       <c r="P12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>106</v>
       </c>
       <c r="B13" t="s">
         <v>107</v>
       </c>
       <c r="C13" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="D13" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="H13">
         <v>2012</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>2023</v>
+      </c>
       <c r="J13" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
-      <c r="M13"/>
+      <c r="M13" t="s">
+        <v>109</v>
+      </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D14" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
         <v>115</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
+        <v>98</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>116</v>
       </c>
-      <c r="K14" t="s">
-[...3 lines deleted...]
-      <c r="M14" t="s">
+      <c r="P14" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>118</v>
+      </c>
+      <c r="B15" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" t="s">
         <v>120</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>121</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
         <v>122</v>
       </c>
-      <c r="D15" t="s">
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2011</v>
+      </c>
+      <c r="I15">
+        <v>2023</v>
+      </c>
+      <c r="J15" t="s">
         <v>123</v>
-      </c>
-[...14 lines deleted...]
-        <v>116</v>
       </c>
       <c r="K15" t="s">
         <v>34</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
         <v>124</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>125</v>
       </c>
       <c r="P15" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>127</v>
       </c>
       <c r="B16" t="s">
         <v>128</v>
       </c>
       <c r="C16" t="s">
         <v>129</v>
       </c>
       <c r="D16" t="s">
         <v>130</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>59</v>
+      </c>
+      <c r="H16">
+        <v>2020</v>
+      </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>44</v>
+        <v>123</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
-      <c r="L16" t="s">
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>131</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
         <v>132</v>
       </c>
-      <c r="M16" t="s">
+      <c r="P16" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>134</v>
+      </c>
+      <c r="B17" t="s">
+        <v>135</v>
+      </c>
+      <c r="C17" t="s">
         <v>136</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>137</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
-      <c r="H17">
-[...4 lines deleted...]
-      </c>
+      <c r="H17"/>
+      <c r="I17"/>
       <c r="J17" t="s">
+        <v>51</v>
+      </c>
+      <c r="K17" t="s">
+        <v>34</v>
+      </c>
+      <c r="L17" t="s">
         <v>139</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>140</v>
       </c>
-      <c r="M17" t="s">
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>141</v>
       </c>
-      <c r="N17" t="s">
-[...2 lines deleted...]
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>143</v>
+      </c>
+      <c r="B18" t="s">
         <v>144</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>145</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>146</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2000</v>
       </c>
       <c r="I18">
         <v>2009</v>
       </c>
       <c r="J18" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
       <c r="L18" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="M18" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="P18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>151</v>
+      </c>
+      <c r="B19" t="s">
+        <v>152</v>
+      </c>
+      <c r="C19" t="s">
+        <v>145</v>
+      </c>
+      <c r="D19" t="s">
+        <v>153</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>42</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>2000</v>
+      </c>
+      <c r="I19">
+        <v>2009</v>
+      </c>
+      <c r="J19" t="s">
+        <v>146</v>
+      </c>
+      <c r="K19" t="s">
+        <v>34</v>
+      </c>
+      <c r="L19" t="s">
+        <v>147</v>
+      </c>
+      <c r="M19" t="s">
         <v>148</v>
-      </c>
-[...32 lines deleted...]
-        <v>153</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>155</v>
+      </c>
+      <c r="B20" t="s">
         <v>156</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>157</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>41</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>138</v>
+      </c>
+      <c r="G20" t="s">
+        <v>59</v>
+      </c>
+      <c r="H20">
+        <v>2023</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
         <v>158</v>
       </c>
-      <c r="D20" t="s">
+      <c r="K20" t="s">
+        <v>34</v>
+      </c>
+      <c r="L20" t="s">
         <v>159</v>
       </c>
-      <c r="E20" t="s">
-[...17 lines deleted...]
-      <c r="K20" t="s">
+      <c r="M20" t="s">
         <v>160</v>
       </c>
-      <c r="L20"/>
-      <c r="M20" t="s">
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
         <v>161</v>
       </c>
-      <c r="N20" t="s">
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>163</v>
+      </c>
+      <c r="B21" t="s">
         <v>164</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>165</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>166</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>138</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2016</v>
+      </c>
+      <c r="I21">
+        <v>2019</v>
+      </c>
+      <c r="J21" t="s">
+        <v>51</v>
+      </c>
+      <c r="K21" t="s">
         <v>167</v>
-      </c>
-[...19 lines deleted...]
-        <v>34</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
+        <v>168</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>169</v>
+      </c>
+      <c r="P21" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22" t="s">
+        <v>172</v>
+      </c>
+      <c r="C22" t="s">
         <v>173</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
         <v>174</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G22" t="s">
+        <v>108</v>
+      </c>
+      <c r="H22">
+        <v>2010</v>
+      </c>
+      <c r="I22">
+        <v>2011</v>
+      </c>
+      <c r="J22" t="s">
         <v>175</v>
       </c>
-      <c r="H22">
-[...5 lines deleted...]
-      <c r="J22" t="s">
+      <c r="K22" t="s">
+        <v>34</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
         <v>176</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
         <v>177</v>
       </c>
       <c r="P22" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>179</v>
       </c>
       <c r="B23" t="s">
         <v>180</v>
       </c>
       <c r="C23" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
         <v>181</v>
       </c>
-      <c r="D23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H23">
+        <v>1989</v>
+      </c>
+      <c r="I23">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2024</v>
       </c>
       <c r="J23" t="s">
         <v>182</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
       <c r="L23" t="s">
+        <v>68</v>
+      </c>
+      <c r="M23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
         <v>183</v>
       </c>
-      <c r="M23" t="s">
+      <c r="P23" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B24" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C24" t="s">
-        <v>189</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H24">
         <v>1989</v>
       </c>
       <c r="I24">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="J24" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>192</v>
+        <v>69</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="P24" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B25" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C25" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>41</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>1989</v>
+        <v>2013</v>
       </c>
       <c r="I25">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J25" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
       <c r="L25" t="s">
+        <v>194</v>
+      </c>
+      <c r="M25" t="s">
+        <v>195</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>196</v>
+      </c>
+      <c r="P25" t="s">
         <v>197</v>
-      </c>
-[...10 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B26" t="s">
+        <v>199</v>
+      </c>
+      <c r="C26" t="s">
         <v>200</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>138</v>
+      </c>
+      <c r="G26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26">
+        <v>1989</v>
+      </c>
+      <c r="I26">
+        <v>2015</v>
+      </c>
+      <c r="J26" t="s">
         <v>201</v>
       </c>
-      <c r="C26" t="s">
-[...11 lines deleted...]
-      <c r="G26" t="s">
+      <c r="K26" t="s">
+        <v>34</v>
+      </c>
+      <c r="L26" t="s">
         <v>202</v>
       </c>
-      <c r="H26">
-[...3 lines deleted...]
-      <c r="J26" t="s">
+      <c r="M26" t="s">
         <v>203</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>204</v>
       </c>
-      <c r="M26" t="s">
-[...5 lines deleted...]
-      <c r="O26" t="s">
+      <c r="P26" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>206</v>
+      </c>
+      <c r="B27" t="s">
         <v>207</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>200</v>
+      </c>
+      <c r="D27" t="s">
+        <v>91</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>138</v>
+      </c>
+      <c r="G27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27">
+        <v>1989</v>
+      </c>
+      <c r="I27">
+        <v>2015</v>
+      </c>
+      <c r="J27" t="s">
+        <v>201</v>
+      </c>
+      <c r="K27" t="s">
+        <v>34</v>
+      </c>
+      <c r="L27" t="s">
         <v>208</v>
       </c>
-      <c r="C27" t="s">
-[...20 lines deleted...]
-      <c r="J27" t="s">
+      <c r="M27" t="s">
+        <v>203</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
         <v>209</v>
       </c>
-      <c r="K27" t="s">
-[...2 lines deleted...]
-      <c r="L27" t="s">
+      <c r="P27" t="s">
         <v>210</v>
-      </c>
-[...10 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>211</v>
+      </c>
+      <c r="B28" t="s">
+        <v>212</v>
+      </c>
+      <c r="C28" t="s">
+        <v>192</v>
+      </c>
+      <c r="D28" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>138</v>
+      </c>
+      <c r="G28" t="s">
         <v>213</v>
       </c>
-      <c r="B28" t="s">
+      <c r="H28">
+        <v>2018</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
         <v>214</v>
       </c>
-      <c r="C28" t="s">
+      <c r="K28" t="s">
+        <v>34</v>
+      </c>
+      <c r="L28" t="s">
         <v>215</v>
       </c>
-      <c r="D28" t="s">
-[...23 lines deleted...]
-      <c r="L28" t="s">
+      <c r="M28" t="s">
+        <v>195</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
         <v>216</v>
       </c>
-      <c r="M28" t="s">
+      <c r="P28" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>218</v>
+      </c>
+      <c r="B29" t="s">
+        <v>219</v>
+      </c>
+      <c r="C29" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" t="s">
+        <v>41</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>138</v>
+      </c>
+      <c r="G29" t="s">
+        <v>59</v>
+      </c>
+      <c r="H29">
+        <v>2023</v>
+      </c>
+      <c r="I29">
+        <v>2024</v>
+      </c>
+      <c r="J29" t="s">
         <v>220</v>
       </c>
-      <c r="B29" t="s">
+      <c r="K29" t="s">
+        <v>34</v>
+      </c>
+      <c r="L29" t="s">
         <v>221</v>
       </c>
-      <c r="C29" t="s">
+      <c r="M29" t="s">
+        <v>131</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>222</v>
       </c>
-      <c r="D29" t="s">
-[...15 lines deleted...]
-      <c r="J29" t="s">
+      <c r="P29" t="s">
         <v>223</v>
-      </c>
-[...14 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>224</v>
+      </c>
+      <c r="B30" t="s">
+        <v>225</v>
+      </c>
+      <c r="C30" t="s">
+        <v>226</v>
+      </c>
+      <c r="D30" t="s">
+        <v>41</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>42</v>
+      </c>
+      <c r="G30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>1984</v>
+      </c>
+      <c r="I30">
+        <v>2019</v>
+      </c>
+      <c r="J30" t="s">
+        <v>175</v>
+      </c>
+      <c r="K30" t="s">
+        <v>34</v>
+      </c>
+      <c r="L30" t="s">
         <v>227</v>
       </c>
-      <c r="B30" t="s">
+      <c r="M30" t="s">
         <v>228</v>
-      </c>
-[...27 lines deleted...]
-        <v>224</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>229</v>
       </c>
       <c r="P30" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>231</v>
       </c>
       <c r="B31" t="s">
         <v>232</v>
       </c>
       <c r="C31" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="D31" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H31">
         <v>2016</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="P31" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B32" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C32" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="D32" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H32">
-        <v>2002</v>
+        <v>2016</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>139</v>
+        <v>234</v>
       </c>
       <c r="K32" t="s">
         <v>34</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>240</v>
       </c>
       <c r="P32" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>242</v>
       </c>
       <c r="B33" t="s">
         <v>243</v>
       </c>
       <c r="C33" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="D33" t="s">
-        <v>244</v>
+        <v>41</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>131</v>
+        <v>42</v>
       </c>
       <c r="G33" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H33">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>139</v>
+        <v>234</v>
       </c>
       <c r="K33" t="s">
         <v>34</v>
       </c>
-      <c r="L33" t="s">
+      <c r="L33"/>
+      <c r="M33" t="s">
+        <v>235</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>244</v>
+      </c>
+      <c r="P33" t="s">
         <v>245</v>
-      </c>
-[...10 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>246</v>
+      </c>
+      <c r="B34" t="s">
         <v>247</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>248</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>41</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>138</v>
+      </c>
+      <c r="G34" t="s">
+        <v>59</v>
+      </c>
+      <c r="H34">
+        <v>2002</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>146</v>
+      </c>
+      <c r="K34" t="s">
+        <v>34</v>
+      </c>
+      <c r="L34" t="s">
         <v>249</v>
       </c>
-      <c r="D34" t="s">
-[...23 lines deleted...]
-      <c r="L34" t="s">
+      <c r="M34" t="s">
         <v>250</v>
       </c>
-      <c r="M34" t="s">
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>251</v>
       </c>
-      <c r="N34" t="s">
-[...2 lines deleted...]
-      <c r="O34" t="s">
+      <c r="P34" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>253</v>
+      </c>
+      <c r="B35" t="s">
         <v>254</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
+        <v>248</v>
+      </c>
+      <c r="D35" t="s">
         <v>255</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>138</v>
+      </c>
+      <c r="G35" t="s">
+        <v>59</v>
+      </c>
+      <c r="H35">
+        <v>2009</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35" t="s">
         <v>146</v>
       </c>
-      <c r="E35" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K35" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="L35" t="s">
         <v>256</v>
       </c>
       <c r="M35" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
         <v>257</v>
       </c>
       <c r="P35" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>258</v>
+      </c>
+      <c r="B36" t="s">
         <v>259</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>260</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>153</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I36">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J36" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="K36" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="L36" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="M36" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="P36" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B37" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C37" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D37" t="s">
-        <v>87</v>
+        <v>153</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H37">
-        <v>1990</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2012</v>
+      </c>
+      <c r="I37">
+        <v>2013</v>
+      </c>
       <c r="J37" t="s">
-        <v>265</v>
+        <v>182</v>
       </c>
       <c r="K37" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="L37" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M37" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
         <v>268</v>
       </c>
       <c r="P37" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>270</v>
       </c>
       <c r="B38" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C38" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D38" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="G38" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>1990</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2012</v>
+      </c>
+      <c r="I38">
+        <v>2013</v>
+      </c>
       <c r="J38" t="s">
-        <v>265</v>
+        <v>182</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
       <c r="L38" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="M38" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
         <v>272</v>
       </c>
       <c r="P38" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>274</v>
       </c>
       <c r="B39" t="s">
+        <v>274</v>
+      </c>
+      <c r="C39" t="s">
         <v>275</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G39" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H39">
-        <v>2022</v>
+        <v>1990</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
+        <v>276</v>
+      </c>
+      <c r="K39" t="s">
+        <v>34</v>
+      </c>
+      <c r="L39" t="s">
         <v>277</v>
       </c>
-      <c r="K39" t="s">
-[...2 lines deleted...]
-      <c r="L39"/>
       <c r="M39" t="s">
         <v>278</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
         <v>279</v>
       </c>
       <c r="P39" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>281</v>
       </c>
       <c r="B40" t="s">
+        <v>281</v>
+      </c>
+      <c r="C40" t="s">
+        <v>275</v>
+      </c>
+      <c r="D40" t="s">
+        <v>41</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>42</v>
+      </c>
+      <c r="G40" t="s">
+        <v>59</v>
+      </c>
+      <c r="H40">
+        <v>1990</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>276</v>
+      </c>
+      <c r="K40" t="s">
+        <v>34</v>
+      </c>
+      <c r="L40" t="s">
         <v>282</v>
       </c>
-      <c r="C40" t="s">
+      <c r="M40" t="s">
+        <v>278</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
         <v>283</v>
       </c>
-      <c r="D40" t="s">
+      <c r="P40" t="s">
         <v>284</v>
-      </c>
-[...34 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>285</v>
+      </c>
+      <c r="B41" t="s">
+        <v>286</v>
+      </c>
+      <c r="C41" t="s">
+        <v>287</v>
+      </c>
+      <c r="D41" t="s">
+        <v>41</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>59</v>
+      </c>
+      <c r="H41">
+        <v>2022</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>288</v>
+      </c>
+      <c r="K41" t="s">
+        <v>34</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
         <v>289</v>
       </c>
-      <c r="B41" t="s">
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
         <v>290</v>
       </c>
-      <c r="C41" t="s">
-[...26 lines deleted...]
-      <c r="L41" t="s">
+      <c r="P41" t="s">
         <v>291</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>292</v>
+      </c>
+      <c r="B42" t="s">
+        <v>293</v>
+      </c>
+      <c r="C42" t="s">
+        <v>294</v>
+      </c>
+      <c r="D42" t="s">
         <v>295</v>
       </c>
-      <c r="B42" t="s">
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>138</v>
+      </c>
+      <c r="G42" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42">
+        <v>2008</v>
+      </c>
+      <c r="I42">
+        <v>2020</v>
+      </c>
+      <c r="J42" t="s">
+        <v>60</v>
+      </c>
+      <c r="K42" t="s">
+        <v>34</v>
+      </c>
+      <c r="L42" t="s">
         <v>296</v>
       </c>
-      <c r="C42" t="s">
+      <c r="M42" t="s">
         <v>297</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" t="s">
+      <c r="N42" t="s">
+        <v>36</v>
+      </c>
+      <c r="O42" t="s">
         <v>298</v>
       </c>
-      <c r="H42"/>
-[...1 lines deleted...]
-      <c r="J42" t="s">
+      <c r="P42" t="s">
         <v>299</v>
-      </c>
-[...14 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B43" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C43" t="s">
+        <v>136</v>
+      </c>
+      <c r="D43" t="s">
+        <v>91</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>42</v>
+      </c>
+      <c r="G43" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43">
+        <v>2009</v>
+      </c>
+      <c r="I43">
+        <v>2014</v>
+      </c>
+      <c r="J43" t="s">
+        <v>201</v>
+      </c>
+      <c r="K43" t="s">
+        <v>34</v>
+      </c>
+      <c r="L43" t="s">
+        <v>302</v>
+      </c>
+      <c r="M43" t="s">
         <v>303</v>
       </c>
-      <c r="D43" t="s">
-[...13 lines deleted...]
-      <c r="J43" t="s">
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
         <v>304</v>
       </c>
-      <c r="K43" t="s">
-[...3 lines deleted...]
-      <c r="M43" t="s">
+      <c r="P43" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>306</v>
+      </c>
+      <c r="B44" t="s">
+        <v>307</v>
+      </c>
+      <c r="C44" t="s">
         <v>308</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
+        <v>41</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>138</v>
+      </c>
+      <c r="G44" t="s">
         <v>309</v>
       </c>
-      <c r="C44" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H44"/>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>190</v>
+        <v>310</v>
       </c>
       <c r="K44" t="s">
         <v>34</v>
       </c>
-      <c r="L44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="P44" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="B45" t="s">
+        <v>307</v>
+      </c>
+      <c r="C45" t="s">
         <v>314</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>139</v>
+        <v>315</v>
       </c>
       <c r="K45" t="s">
         <v>34</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>141</v>
+        <v>316</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="P45" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B46" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C46" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D46" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H46">
-        <v>2002</v>
+        <v>2014</v>
       </c>
       <c r="I46">
-        <v>2004</v>
+        <v>2022</v>
       </c>
       <c r="J46" t="s">
-        <v>139</v>
+        <v>201</v>
       </c>
       <c r="K46" t="s">
         <v>34</v>
       </c>
       <c r="L46" t="s">
-        <v>140</v>
+        <v>321</v>
       </c>
       <c r="M46" t="s">
-        <v>141</v>
+        <v>303</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="P46" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="B47" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C47" t="s">
-        <v>322</v>
+        <v>145</v>
       </c>
       <c r="D47" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="I47">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="J47" t="s">
-        <v>190</v>
+        <v>146</v>
       </c>
       <c r="K47" t="s">
         <v>34</v>
       </c>
       <c r="L47" t="s">
-        <v>323</v>
+        <v>147</v>
       </c>
       <c r="M47" t="s">
-        <v>324</v>
+        <v>148</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="P47" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>328</v>
+      </c>
+      <c r="B48" t="s">
+        <v>329</v>
+      </c>
+      <c r="C48" t="s">
+        <v>145</v>
+      </c>
+      <c r="D48" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48">
+        <v>2002</v>
+      </c>
+      <c r="I48">
+        <v>2004</v>
+      </c>
+      <c r="J48" t="s">
+        <v>146</v>
+      </c>
+      <c r="K48" t="s">
+        <v>34</v>
+      </c>
+      <c r="L48" t="s">
+        <v>147</v>
+      </c>
+      <c r="M48" t="s">
+        <v>148</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
+        <v>330</v>
+      </c>
+      <c r="P48" t="s">
         <v>327</v>
-      </c>
-[...41 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>331</v>
+      </c>
+      <c r="B49" t="s">
+        <v>332</v>
+      </c>
+      <c r="C49" t="s">
         <v>333</v>
       </c>
-      <c r="B49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="I49">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="J49" t="s">
-        <v>329</v>
+        <v>201</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
-      <c r="L49"/>
+      <c r="L49" t="s">
+        <v>334</v>
+      </c>
       <c r="M49" t="s">
+        <v>335</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
         <v>336</v>
       </c>
-      <c r="N49" t="s">
-[...2 lines deleted...]
-      <c r="O49" t="s">
+      <c r="P49" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>338</v>
+      </c>
+      <c r="B50" t="s">
         <v>339</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>129</v>
+      </c>
+      <c r="D50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>42</v>
+      </c>
+      <c r="G50" t="s">
+        <v>59</v>
+      </c>
+      <c r="H50">
+        <v>2013</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
         <v>340</v>
       </c>
-      <c r="C50" t="s">
+      <c r="K50" t="s">
+        <v>34</v>
+      </c>
+      <c r="L50" t="s">
         <v>341</v>
       </c>
-      <c r="D50" t="s">
+      <c r="M50" t="s">
+        <v>131</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
         <v>342</v>
       </c>
-      <c r="E50" t="s">
-[...17 lines deleted...]
-      <c r="K50" t="s">
+      <c r="P50" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>344</v>
+      </c>
+      <c r="B51" t="s">
+        <v>345</v>
+      </c>
+      <c r="C51" t="s">
+        <v>346</v>
+      </c>
+      <c r="D51" t="s">
+        <v>41</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>42</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>2007</v>
+      </c>
+      <c r="I51">
+        <v>2011</v>
+      </c>
+      <c r="J51" t="s">
+        <v>340</v>
+      </c>
+      <c r="K51" t="s">
+        <v>34</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>347</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
         <v>348</v>
       </c>
-      <c r="B51" t="s">
+      <c r="P51" t="s">
         <v>349</v>
-      </c>
-[...38 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="B52" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="C52" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="D52" t="s">
-        <v>62</v>
+        <v>353</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="G52" t="s">
-        <v>353</v>
+        <v>22</v>
       </c>
       <c r="H52">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>2017</v>
+      </c>
+      <c r="I52">
+        <v>2021</v>
+      </c>
       <c r="J52" t="s">
-        <v>329</v>
+        <v>214</v>
       </c>
       <c r="K52" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L52"/>
+        <v>354</v>
+      </c>
+      <c r="L52" t="s">
+        <v>355</v>
+      </c>
       <c r="M52" t="s">
-        <v>336</v>
+        <v>356</v>
       </c>
       <c r="N52" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O52" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="P52" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>359</v>
+      </c>
+      <c r="B53" t="s">
+        <v>360</v>
+      </c>
+      <c r="C53" t="s">
+        <v>361</v>
+      </c>
+      <c r="D53" t="s">
+        <v>362</v>
+      </c>
+      <c r="E53" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" t="s">
         <v>363</v>
       </c>
-      <c r="B53" t="s">
+      <c r="G53" t="s">
         <v>364</v>
       </c>
-      <c r="C53" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H53">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>169</v>
+        <v>365</v>
       </c>
       <c r="K53" t="s">
         <v>34</v>
       </c>
       <c r="L53" t="s">
         <v>366</v>
       </c>
       <c r="M53" t="s">
         <v>367</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
         <v>368</v>
       </c>
       <c r="P53" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>370</v>
       </c>
       <c r="B54" t="s">
         <v>371</v>
       </c>
       <c r="C54" t="s">
-        <v>365</v>
+        <v>346</v>
       </c>
       <c r="D54" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>54</v>
+        <v>364</v>
       </c>
       <c r="H54">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>169</v>
+        <v>340</v>
       </c>
       <c r="K54" t="s">
         <v>34</v>
       </c>
-      <c r="L54" t="s">
+      <c r="L54"/>
+      <c r="M54" t="s">
+        <v>347</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
         <v>372</v>
       </c>
-      <c r="M54" t="s">
-[...5 lines deleted...]
-      <c r="O54" t="s">
+      <c r="P54" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>374</v>
+      </c>
+      <c r="B55" t="s">
         <v>375</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>376</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>91</v>
+      </c>
+      <c r="E55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" t="s">
+        <v>42</v>
+      </c>
+      <c r="G55" t="s">
+        <v>59</v>
+      </c>
+      <c r="H55">
+        <v>2017</v>
+      </c>
+      <c r="I55"/>
+      <c r="J55" t="s">
+        <v>175</v>
+      </c>
+      <c r="K55" t="s">
+        <v>34</v>
+      </c>
+      <c r="L55" t="s">
         <v>377</v>
       </c>
-      <c r="D55" t="s">
+      <c r="M55" t="s">
         <v>378</v>
       </c>
-      <c r="E55" t="s">
-[...23 lines deleted...]
-      <c r="M55" t="s">
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
         <v>379</v>
       </c>
-      <c r="N55" t="s">
-[...2 lines deleted...]
-      <c r="O55" t="s">
+      <c r="P55" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>381</v>
+      </c>
+      <c r="B56" t="s">
         <v>382</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
+        <v>376</v>
+      </c>
+      <c r="D56" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" t="s">
+        <v>42</v>
+      </c>
+      <c r="G56" t="s">
+        <v>59</v>
+      </c>
+      <c r="H56">
+        <v>2015</v>
+      </c>
+      <c r="I56"/>
+      <c r="J56" t="s">
+        <v>175</v>
+      </c>
+      <c r="K56" t="s">
+        <v>34</v>
+      </c>
+      <c r="L56" t="s">
         <v>383</v>
       </c>
-      <c r="C56" t="s">
+      <c r="M56" t="s">
+        <v>378</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
         <v>384</v>
       </c>
-      <c r="D56" t="s">
-[...24 lines deleted...]
-      <c r="M56" t="s">
+      <c r="P56" t="s">
         <v>385</v>
-      </c>
-[...7 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>386</v>
+      </c>
+      <c r="B57" t="s">
+        <v>387</v>
+      </c>
+      <c r="C57" t="s">
         <v>388</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
         <v>389</v>
       </c>
-      <c r="C57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>131</v>
+        <v>42</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="I57">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="J57" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="K57" t="s">
         <v>34</v>
       </c>
       <c r="L57" t="s">
+        <v>25</v>
+      </c>
+      <c r="M57" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
         <v>391</v>
       </c>
       <c r="P57" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B58" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C58" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D58" t="s">
-        <v>395</v>
+        <v>91</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="G58" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H58">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I58"/>
+        <v>2018</v>
+      </c>
+      <c r="I58">
+        <v>2018</v>
+      </c>
       <c r="J58" t="s">
-        <v>44</v>
+        <v>315</v>
       </c>
       <c r="K58" t="s">
         <v>34</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
         <v>396</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
         <v>397</v>
       </c>
       <c r="P58" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>399</v>
       </c>
       <c r="B59" t="s">
         <v>400</v>
       </c>
       <c r="C59" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D59" t="s">
+        <v>75</v>
+      </c>
+      <c r="E59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F59" t="s">
+        <v>138</v>
+      </c>
+      <c r="G59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>2007</v>
+      </c>
+      <c r="I59">
+        <v>2018</v>
+      </c>
+      <c r="J59" t="s">
+        <v>315</v>
+      </c>
+      <c r="K59" t="s">
+        <v>34</v>
+      </c>
+      <c r="L59" t="s">
         <v>401</v>
       </c>
-      <c r="E59" t="s">
-[...18 lines deleted...]
-      <c r="L59"/>
       <c r="M59" t="s">
         <v>396</v>
       </c>
       <c r="N59" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O59" t="s">
         <v>402</v>
       </c>
       <c r="P59" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>403</v>
+      </c>
+      <c r="B60" t="s">
         <v>404</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>405</v>
       </c>
-      <c r="C60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" t="s">
-        <v>62</v>
+        <v>406</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
       <c r="G60" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H60">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I60"/>
       <c r="J60" t="s">
-        <v>116</v>
+        <v>51</v>
       </c>
       <c r="K60" t="s">
         <v>34</v>
       </c>
-      <c r="L60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L60"/>
       <c r="M60" t="s">
-        <v>117</v>
+        <v>407</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="P60" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B61" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C61" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="D61" t="s">
         <v>412</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="G61" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H61">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I61"/>
       <c r="J61" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61"/>
       <c r="M61" t="s">
+        <v>407</v>
+      </c>
+      <c r="N61" t="s">
+        <v>36</v>
+      </c>
+      <c r="O61" t="s">
         <v>413</v>
       </c>
-      <c r="N61" t="s">
-[...2 lines deleted...]
-      <c r="O61" t="s">
+      <c r="P61" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>415</v>
+      </c>
+      <c r="B62" t="s">
         <v>416</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="D62" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H62">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I62"/>
+        <v>2010</v>
+      </c>
+      <c r="I62">
+        <v>2013</v>
+      </c>
       <c r="J62" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="K62" t="s">
         <v>34</v>
       </c>
-      <c r="L62"/>
-      <c r="M62"/>
+      <c r="L62" t="s">
+        <v>417</v>
+      </c>
+      <c r="M62" t="s">
+        <v>124</v>
+      </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
         <v>418</v>
       </c>
       <c r="P62" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>420</v>
       </c>
       <c r="B63" t="s">
         <v>421</v>
       </c>
       <c r="C63" t="s">
         <v>422</v>
       </c>
       <c r="D63" t="s">
+        <v>423</v>
+      </c>
+      <c r="E63" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
-        <v>1997</v>
+        <v>2009</v>
       </c>
       <c r="I63">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="J63" t="s">
-        <v>190</v>
+        <v>33</v>
       </c>
       <c r="K63" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L63"/>
       <c r="M63" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="P63" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B64" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C64" t="s">
-        <v>428</v>
+        <v>74</v>
       </c>
       <c r="D64" t="s">
-        <v>429</v>
+        <v>91</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="G64" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H64">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>329</v>
+        <v>98</v>
       </c>
       <c r="K64" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L64" t="s">
+        <v>429</v>
+      </c>
+      <c r="M64" t="s">
         <v>430</v>
       </c>
-      <c r="M64" t="s">
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
         <v>431</v>
       </c>
-      <c r="N64" t="s">
-[...2 lines deleted...]
-      <c r="O64" t="s">
+      <c r="P64" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>433</v>
+      </c>
+      <c r="B65" t="s">
         <v>434</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
+        <v>74</v>
+      </c>
+      <c r="D65" t="s">
+        <v>75</v>
+      </c>
+      <c r="E65" t="s">
+        <v>20</v>
+      </c>
+      <c r="F65" t="s">
+        <v>21</v>
+      </c>
+      <c r="G65" t="s">
+        <v>59</v>
+      </c>
+      <c r="H65">
+        <v>2021</v>
+      </c>
+      <c r="I65"/>
+      <c r="J65" t="s">
+        <v>76</v>
+      </c>
+      <c r="K65" t="s">
+        <v>34</v>
+      </c>
+      <c r="L65"/>
+      <c r="M65"/>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
         <v>435</v>
       </c>
-      <c r="C65" t="s">
+      <c r="P65" t="s">
         <v>436</v>
       </c>
-      <c r="D65" t="s">
+    </row>
+    <row r="66" spans="1:16">
+      <c r="A66" t="s">
         <v>437</v>
       </c>
-      <c r="E65" t="s">
-[...5 lines deleted...]
-      <c r="G65" t="s">
+      <c r="B66" t="s">
+        <v>438</v>
+      </c>
+      <c r="C66" t="s">
+        <v>439</v>
+      </c>
+      <c r="D66" t="s">
+        <v>49</v>
+      </c>
+      <c r="E66" t="s">
+        <v>20</v>
+      </c>
+      <c r="F66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G66" t="s">
         <v>22</v>
       </c>
-      <c r="H65">
+      <c r="H66">
+        <v>1997</v>
+      </c>
+      <c r="I66">
+        <v>2022</v>
+      </c>
+      <c r="J66" t="s">
+        <v>201</v>
+      </c>
+      <c r="K66" t="s">
+        <v>34</v>
+      </c>
+      <c r="L66"/>
+      <c r="M66" t="s">
+        <v>440</v>
+      </c>
+      <c r="N66" t="s">
+        <v>27</v>
+      </c>
+      <c r="O66" t="s">
+        <v>441</v>
+      </c>
+      <c r="P66" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
+      <c r="A67" t="s">
+        <v>443</v>
+      </c>
+      <c r="B67" t="s">
+        <v>444</v>
+      </c>
+      <c r="C67" t="s">
+        <v>445</v>
+      </c>
+      <c r="D67" t="s">
+        <v>446</v>
+      </c>
+      <c r="E67" t="s">
+        <v>20</v>
+      </c>
+      <c r="F67" t="s">
+        <v>138</v>
+      </c>
+      <c r="G67" t="s">
+        <v>59</v>
+      </c>
+      <c r="H67">
+        <v>2013</v>
+      </c>
+      <c r="I67"/>
+      <c r="J67" t="s">
+        <v>340</v>
+      </c>
+      <c r="K67" t="s">
+        <v>34</v>
+      </c>
+      <c r="L67" t="s">
+        <v>447</v>
+      </c>
+      <c r="M67" t="s">
+        <v>448</v>
+      </c>
+      <c r="N67" t="s">
+        <v>27</v>
+      </c>
+      <c r="O67" t="s">
+        <v>449</v>
+      </c>
+      <c r="P67" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68" t="s">
+        <v>451</v>
+      </c>
+      <c r="B68" t="s">
+        <v>452</v>
+      </c>
+      <c r="C68" t="s">
+        <v>453</v>
+      </c>
+      <c r="D68" t="s">
+        <v>454</v>
+      </c>
+      <c r="E68" t="s">
+        <v>20</v>
+      </c>
+      <c r="F68" t="s">
+        <v>138</v>
+      </c>
+      <c r="G68" t="s">
+        <v>22</v>
+      </c>
+      <c r="H68">
         <v>2012</v>
       </c>
-      <c r="I65">
+      <c r="I68">
         <v>2014</v>
       </c>
-      <c r="J65" t="s">
-[...18 lines deleted...]
-        <v>441</v>
+      <c r="J68" t="s">
+        <v>175</v>
+      </c>
+      <c r="K68" t="s">
+        <v>34</v>
+      </c>
+      <c r="L68" t="s">
+        <v>455</v>
+      </c>
+      <c r="M68" t="s">
+        <v>456</v>
+      </c>
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
+        <v>457</v>
+      </c>
+      <c r="P68" t="s">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">