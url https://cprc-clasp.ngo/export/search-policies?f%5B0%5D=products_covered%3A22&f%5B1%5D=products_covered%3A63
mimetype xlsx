--- v1 (2026-03-07)
+++ v2 (2026-08-03)
@@ -62,162 +62,162 @@
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
-[...8 lines deleted...]
-    <t>Vacuum Cleaners</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>October 2023</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
-  </si>
-[...71 lines deleted...]
-    <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Laboratory Grade Refrigerators and Freezers Version 1.1</t>
   </si>
   <si>
     <t>Products that meet the definitions Laboratory Grade Refrigerator; Laboratory Grade Freezer; and Ultra-Low-Temperature Laboratory Grade Freezer are eligible for ENERGY STAR certification under this standard. This may include refrigerators and freezers that operate without a compressor. Products that are covered under other ENERGY STAR product specifications are not eligible for qualification under this specification.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
   <si>
     <t>Lab Grade Refrigerators and Freezers</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
@@ -859,495 +859,495 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
       <c r="N2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="P2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H3">
         <v>2013</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
-      <c r="M3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M3"/>
       <c r="N3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H4">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="G5" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="H5">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>48</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>49</v>
       </c>
       <c r="M5" t="s">
         <v>50</v>
       </c>
       <c r="N5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>51</v>
       </c>
       <c r="P5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>53</v>
       </c>
       <c r="B6" t="s">
         <v>54</v>
       </c>
       <c r="C6" t="s">
         <v>55</v>
       </c>
       <c r="D6" t="s">
         <v>56</v>
       </c>
       <c r="E6" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
         <v>58</v>
       </c>
       <c r="G6" t="s">
         <v>59</v>
       </c>
       <c r="H6">
         <v>2016</v>
       </c>
       <c r="I6">
         <v>2016</v>
       </c>
       <c r="J6" t="s">
         <v>60</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>61</v>
       </c>
       <c r="M6" t="s">
         <v>62</v>
       </c>
       <c r="N6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>63</v>
       </c>
       <c r="P6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>65</v>
       </c>
       <c r="B7" t="s">
         <v>66</v>
       </c>
       <c r="C7" t="s">
         <v>67</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>57</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H7">
         <v>1985</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>68</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>69</v>
       </c>
       <c r="M7" t="s">
         <v>70</v>
       </c>
       <c r="N7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>71</v>
       </c>
       <c r="P7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>73</v>
       </c>
       <c r="B8" t="s">
         <v>74</v>
       </c>
       <c r="C8" t="s">
         <v>75</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>57</v>
       </c>
       <c r="F8" t="s">
         <v>58</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
         <v>2016</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>68</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>76</v>
       </c>
       <c r="N8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>77</v>
       </c>
       <c r="P8" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>79</v>
       </c>
       <c r="B9" t="s">
         <v>80</v>
       </c>
       <c r="C9" t="s">
         <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>82</v>
       </c>
       <c r="G9" t="s">
         <v>59</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
       <c r="I9">
         <v>2014</v>
       </c>
       <c r="J9" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
         <v>83</v>
       </c>
       <c r="M9" t="s">
         <v>84</v>
       </c>
       <c r="N9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>85</v>
       </c>
       <c r="P9" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>87</v>
       </c>
       <c r="B10" t="s">
         <v>88</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H10">
         <v>2009</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="M10" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="N10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>89</v>
       </c>
       <c r="P10" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>91</v>
       </c>
       <c r="B11" t="s">
         <v>92</v>
       </c>
       <c r="C11" t="s">
         <v>93</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H11">
         <v>2015</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>94</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>95</v>
       </c>
       <c r="M11" t="s">
         <v>96</v>
       </c>
       <c r="N11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>97</v>
       </c>
       <c r="P11" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>99</v>
       </c>
       <c r="B12" t="s">
         <v>100</v>
       </c>
       <c r="C12" t="s">
         <v>101</v>
       </c>
       <c r="D12" t="s">
         <v>102</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
@@ -1373,175 +1373,175 @@
       </c>
       <c r="M12" t="s">
         <v>106</v>
       </c>
       <c r="N12" t="s">
         <v>107</v>
       </c>
       <c r="O12" t="s">
         <v>108</v>
       </c>
       <c r="P12" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>110</v>
       </c>
       <c r="B13" t="s">
         <v>111</v>
       </c>
       <c r="C13" t="s">
         <v>112</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H13">
         <v>2012</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>113</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
         <v>114</v>
       </c>
       <c r="M13" t="s">
         <v>115</v>
       </c>
       <c r="N13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>116</v>
       </c>
       <c r="P13" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>118</v>
       </c>
       <c r="B14" t="s">
         <v>119</v>
       </c>
       <c r="C14" t="s">
         <v>120</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H14">
         <v>2015</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>121</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
         <v>122</v>
       </c>
       <c r="M14" t="s">
         <v>123</v>
       </c>
       <c r="N14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O14" t="s">
         <v>124</v>
       </c>
       <c r="P14" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>126</v>
       </c>
       <c r="B15" t="s">
         <v>127</v>
       </c>
       <c r="C15" t="s">
         <v>120</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>57</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H15">
         <v>2015</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>128</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
         <v>129</v>
       </c>
       <c r="M15" t="s">
         <v>123</v>
       </c>
       <c r="N15" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>130</v>
       </c>
       <c r="P15" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>