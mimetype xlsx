--- v1 (2025-11-26)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -297,50 +297,75 @@
     <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=42</t>
   </si>
   <si>
     <t>ES 6087:2017 Requirements for plug - and - play DC solar home system kit</t>
   </si>
   <si>
     <t>This Ethiopian Standard specifies requirements for performance, safety and durability for plug – and – play type DC Solar Home Systems Kit that have the peak power rating above 10 and up to 350W.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/es-60872017-requirements-plug-and-play-dc-solar-home-system-kit</t>
   </si>
   <si>
     <t>http://www.et.undp.org/content/dam/ethiopia/docs/Ethiopia%20Final%20-%20ES%206087-2017%20Requirements%20for%20DC%20Solar%20Home%20System%20Kit.pdf</t>
   </si>
   <si>
     <t>Ethiopian standard for pico-solar and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
 No policy link available.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ethiopian-standard-pico-solar-and-shs-kits</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
     <t>GOST 7402-84 Electric fans for domestic use - General specifications</t>
   </si>
   <si>
     <t>This standard applies to electric fans driven by an electric motor and a speed controller for domestic and similar applications, manufactured for the needs of the national economy and export to countries with temperate and tropical climates, and specifies the dimensions, norms, rules, requirements and test methods. The standard does not apply to fans designed: for use in locations with special conditions, such as an explosive or corrosive atmosphere; for radiators, refrigerators and air conditioning units; for cooling special heating appliances (cookers, electric ovens, hoods, microwave kitchen appliances); for work on ships and jet fans.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Art 6.5 of GOST 7402-84</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-7402-84-electric-fans-domestic-use-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/12848/</t>
   </si>
   <si>
     <t>GS IEC 62257-9-8:2020, Renewable energy and hybrid systems for rural electrification - Part 9-8: Integrated systems - Requirements for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Quality standards for standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
@@ -360,75 +385,69 @@
   <si>
     <t>http://services.gsa.gov.gh/standards/standards.php?sno=GS%20IEC%20TS%2062257-9-8:2020</t>
   </si>
   <si>
     <t>IEC TS 62257-9-8  Quality standard for pico-solar products and SHS kits</t>
   </si>
   <si>
     <t>This quality standard will apply to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Renewable Energy Systems, Solar Energy Kits</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>L'Office Congolais de Contrôle (OCC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/iec-ts-62257-9-8-quality-standard-pico-solar-products-and-shs-kits</t>
   </si>
   <si>
     <t>IEC TS 62258-9-8:2020</t>
   </si>
   <si>
-    <t>China</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2022</t>
   </si>
   <si>
     <t>Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/iec-ts-62258-9-82020</t>
   </si>
   <si>
     <t>https://item.jd.com/10054560130198.html</t>
   </si>
   <si>
     <t>Implementing Guidelines of the Philippine Energy Labeling Program for Electric Fans</t>
   </si>
   <si>
     <t>This policy contains MEPS and labeling requirements for washing machines according to Department Circular No. 2020-06-0015. The policy applies to electric fans operating in Alternating Current (AC) sources and may perform additional functionalities (such as but not limited to lamps, radio, etc.) with a rated power input of less than 125 watts (W) and falls under the following types: pedestal or stand fans;  desk or table fans; wall-mounted fans; floor, ground or box fans; orbit or ceiling bracket fans; ceiling fans; tower fans; bladeless fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Window Fans, Portable Fans</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>PNS IEC 60879:2020 (IEC published 2019)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/implementing-guidelines-philippine-energy-labeling-program-electric-fans</t>
   </si>
   <si>
     <t>https://legacy.doe.gov.ph/laws-and-issuances/implementing-guidelines-philippine-energy-labeling-program-electric-fans</t>
   </si>
   <si>
     <t>KS IEC/TS 62257-9-8:2020 Requirements for stand-alone renewable products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>This standard applies to off-grid lighting appliances or kits that can be installed by a typical user without employing a technician. The kits are generally comprised of a light source (LED, CFL, or other), a rechargeable energy storage device (usually a battery), an energy generation device or source (PV module, dynamo, AC grid, unregulated DC input, or other), and internal electronics. Lighting appliances or kits with PV modules larger than 10 W (peak power under standard test conditions) are excluded from the scope of this standard.</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>KS IEC/TS 62257-9-5</t>
   </si>
@@ -1204,51 +1223,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P40"/>
+  <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="831.654" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1723,1464 +1742,1510 @@
       <c r="L10" t="s">
         <v>37</v>
       </c>
       <c r="M10" t="s">
         <v>38</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>93</v>
       </c>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>94</v>
       </c>
       <c r="B11" t="s">
         <v>95</v>
       </c>
       <c r="C11" t="s">
         <v>96</v>
       </c>
       <c r="D11" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="H11">
-        <v>1986</v>
+        <v>2026</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N11" t="s">
         <v>48</v>
       </c>
       <c r="O11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="E12" t="s">
         <v>80</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2020</v>
+        <v>1986</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="M12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N12" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="O12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="C13"/>
+        <v>110</v>
+      </c>
+      <c r="C13" t="s">
+        <v>111</v>
+      </c>
       <c r="D13" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>80</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2020</v>
+      </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="K13" t="s">
         <v>36</v>
       </c>
       <c r="L13" t="s">
         <v>37</v>
       </c>
       <c r="M13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="O13" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="P13"/>
+        <v>114</v>
+      </c>
+      <c r="P13" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B14" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="C14"/>
       <c r="D14" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="E14" t="s">
         <v>80</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>116</v>
+        <v>62</v>
       </c>
       <c r="K14" t="s">
         <v>36</v>
       </c>
       <c r="L14" t="s">
         <v>37</v>
       </c>
       <c r="M14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B15" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="D15" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F15" t="s">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L15" t="s">
+        <v>37</v>
+      </c>
+      <c r="M15" t="s">
         <v>124</v>
       </c>
-      <c r="M15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>125</v>
       </c>
       <c r="P15" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>127</v>
       </c>
       <c r="B16" t="s">
         <v>128</v>
       </c>
       <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
+        <v>46</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
         <v>130</v>
       </c>
-      <c r="K16" t="s">
-[...2 lines deleted...]
-      <c r="L16" t="s">
+      <c r="M16" t="s">
+        <v>47</v>
+      </c>
+      <c r="N16" t="s">
+        <v>48</v>
+      </c>
+      <c r="O16" t="s">
         <v>131</v>
       </c>
-      <c r="M16" t="s">
+      <c r="P16" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>133</v>
+      </c>
+      <c r="B17" t="s">
+        <v>134</v>
+      </c>
+      <c r="C17" t="s">
         <v>135</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
+        <v>136</v>
+      </c>
+      <c r="K17" t="s">
+        <v>36</v>
+      </c>
+      <c r="L17" t="s">
         <v>137</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17"/>
       <c r="M17" t="s">
         <v>138</v>
       </c>
       <c r="N17" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>139</v>
       </c>
       <c r="P17" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>141</v>
       </c>
       <c r="B18" t="s">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="C18" t="s">
-        <v>142</v>
+        <v>111</v>
       </c>
       <c r="D18" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2022</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>143</v>
       </c>
       <c r="K18" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
         <v>144</v>
       </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="O18" t="s">
         <v>145</v>
       </c>
       <c r="P18" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>147</v>
       </c>
       <c r="B19" t="s">
-        <v>17</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
         <v>148</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2022</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>149</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L19" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M19" t="s">
         <v>150</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>151</v>
       </c>
       <c r="P19" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>153</v>
       </c>
       <c r="B20" t="s">
         <v>17</v>
       </c>
       <c r="C20" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2022</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>154</v>
+        <v>25</v>
       </c>
       <c r="M20" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P20" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B21" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="C21" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I21">
         <v>2022</v>
       </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>62</v>
+        <v>155</v>
       </c>
       <c r="K21" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>37</v>
+        <v>160</v>
       </c>
       <c r="M21" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
         <v>161</v>
       </c>
       <c r="P21" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>163</v>
       </c>
       <c r="B22" t="s">
-        <v>102</v>
+        <v>164</v>
       </c>
       <c r="C22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="H22">
+        <v>2019</v>
+      </c>
+      <c r="I22">
         <v>2022</v>
       </c>
-      <c r="I22"/>
       <c r="J22" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="K22" t="s">
         <v>36</v>
       </c>
       <c r="L22" t="s">
         <v>37</v>
       </c>
       <c r="M22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="N22" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="P22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23" t="s">
-        <v>169</v>
+        <v>110</v>
       </c>
       <c r="C23" t="s">
         <v>170</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>80</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="H23">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I23">
         <v>2022</v>
       </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="K23" t="s">
         <v>36</v>
       </c>
       <c r="L23" t="s">
         <v>37</v>
       </c>
       <c r="M23" t="s">
         <v>171</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="O23" t="s">
         <v>172</v>
       </c>
       <c r="P23" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>174</v>
       </c>
       <c r="B24" t="s">
         <v>175</v>
       </c>
       <c r="C24" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>80</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>34</v>
       </c>
       <c r="H24">
         <v>2018</v>
       </c>
       <c r="I24">
         <v>2022</v>
       </c>
       <c r="J24" t="s">
         <v>62</v>
       </c>
       <c r="K24" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="L24" t="s">
         <v>37</v>
       </c>
       <c r="M24" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="P24" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B25" t="s">
-        <v>102</v>
+        <v>181</v>
       </c>
       <c r="C25" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>80</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="H25">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>2018</v>
+      </c>
+      <c r="I25">
+        <v>2022</v>
+      </c>
       <c r="J25" t="s">
-        <v>179</v>
+        <v>62</v>
       </c>
       <c r="K25" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="L25" t="s">
         <v>37</v>
       </c>
       <c r="M25" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="P25" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>183</v>
       </c>
       <c r="B26" t="s">
+        <v>110</v>
+      </c>
+      <c r="C26" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>80</v>
       </c>
       <c r="F26" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="H26">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="K26" t="s">
         <v>36</v>
       </c>
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>37</v>
+      </c>
       <c r="M26" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
+        <v>187</v>
+      </c>
+      <c r="P26" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>189</v>
+      </c>
+      <c r="B27" t="s">
         <v>190</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>130</v>
+        <v>192</v>
       </c>
       <c r="K27" t="s">
         <v>36</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
         <v>193</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>194</v>
       </c>
       <c r="P27" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="B28" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D28" t="s">
         <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="K28" t="s">
         <v>36</v>
       </c>
       <c r="L28" t="s">
         <v>37</v>
       </c>
       <c r="M28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="P28"/>
+        <v>200</v>
+      </c>
+      <c r="P28" t="s">
+        <v>201</v>
+      </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C29" t="s">
-        <v>60</v>
+        <v>203</v>
       </c>
       <c r="D29" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="H29"/>
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2021</v>
+      </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="K29" t="s">
         <v>36</v>
       </c>
       <c r="L29" t="s">
         <v>37</v>
       </c>
       <c r="M29" t="s">
-        <v>64</v>
+        <v>204</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B30" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C30" t="s">
-        <v>205</v>
+        <v>60</v>
       </c>
       <c r="D30" t="s">
-        <v>206</v>
+        <v>118</v>
       </c>
       <c r="E30" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>207</v>
+        <v>62</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L30" t="s">
+        <v>37</v>
+      </c>
+      <c r="M30" t="s">
+        <v>64</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
         <v>208</v>
       </c>
-      <c r="M30" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>209</v>
+      </c>
+      <c r="B31" t="s">
+        <v>210</v>
+      </c>
+      <c r="C31" t="s">
+        <v>211</v>
+      </c>
+      <c r="D31" t="s">
         <v>212</v>
       </c>
-      <c r="B31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>62</v>
+        <v>213</v>
       </c>
       <c r="K31" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>37</v>
+        <v>214</v>
       </c>
       <c r="M31" t="s">
         <v>215</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="O31" t="s">
         <v>216</v>
       </c>
       <c r="P31" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>218</v>
       </c>
       <c r="B32" t="s">
         <v>219</v>
       </c>
       <c r="C32" t="s">
         <v>220</v>
       </c>
       <c r="D32" t="s">
-        <v>221</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F32" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>37</v>
+      </c>
       <c r="M32" t="s">
+        <v>221</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>222</v>
       </c>
-      <c r="N32" t="s">
-[...2 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>224</v>
+      </c>
+      <c r="B33" t="s">
         <v>225</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>226</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>227</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F33" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="K33" t="s">
         <v>36</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
+        <v>228</v>
+      </c>
+      <c r="N33" t="s">
+        <v>48</v>
+      </c>
+      <c r="O33" t="s">
+        <v>229</v>
+      </c>
+      <c r="P33" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>231</v>
+      </c>
+      <c r="B34" t="s">
+        <v>232</v>
+      </c>
+      <c r="C34" t="s">
+        <v>233</v>
+      </c>
+      <c r="D34" t="s">
         <v>234</v>
       </c>
-      <c r="B34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F34" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>62</v>
+        <v>235</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L34" t="s">
+        <v>36</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>236</v>
+      </c>
+      <c r="N34" t="s">
+        <v>237</v>
+      </c>
+      <c r="O34" t="s">
         <v>238</v>
       </c>
-      <c r="M34" t="s">
+      <c r="P34" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>240</v>
+      </c>
+      <c r="B35" t="s">
+        <v>241</v>
+      </c>
+      <c r="C35" t="s">
         <v>242</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E35" t="s">
         <v>80</v>
       </c>
       <c r="F35" t="s">
-        <v>244</v>
+        <v>81</v>
       </c>
       <c r="G35" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>245</v>
+        <v>62</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="M35" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="N35" t="s">
         <v>48</v>
       </c>
       <c r="O35" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="P35" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>248</v>
+      </c>
+      <c r="B36" t="s">
+        <v>249</v>
+      </c>
+      <c r="C36" t="s">
+        <v>242</v>
+      </c>
+      <c r="D36" t="s">
+        <v>243</v>
+      </c>
+      <c r="E36" t="s">
+        <v>80</v>
+      </c>
+      <c r="F36" t="s">
         <v>250</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="G36" t="s">
+        <v>34</v>
+      </c>
+      <c r="H36">
+        <v>2001</v>
+      </c>
+      <c r="I36">
+        <v>2019</v>
+      </c>
+      <c r="J36" t="s">
         <v>251</v>
-      </c>
-[...17 lines deleted...]
-        <v>23</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>25</v>
+        <v>252</v>
       </c>
       <c r="M36" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="N36" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="O36" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="P36" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B37" t="s">
-        <v>256</v>
+        <v>17</v>
       </c>
       <c r="C37" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
         <v>25</v>
       </c>
       <c r="M37" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="P37"/>
+        <v>259</v>
+      </c>
+      <c r="P37" t="s">
+        <v>260</v>
+      </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B38" t="s">
-        <v>31</v>
+        <v>262</v>
       </c>
       <c r="C38" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D38" t="s">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K38" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="M38" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B39" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="C39" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D39" t="s">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H39">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2016</v>
+      </c>
+      <c r="I39">
+        <v>2017</v>
+      </c>
       <c r="J39" t="s">
-        <v>130</v>
+        <v>35</v>
       </c>
       <c r="K39" t="s">
         <v>36</v>
       </c>
       <c r="L39" t="s">
         <v>37</v>
       </c>
       <c r="M39" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="P39" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B40" t="s">
-        <v>269</v>
+        <v>52</v>
       </c>
       <c r="C40" t="s">
         <v>270</v>
       </c>
       <c r="D40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="K40" t="s">
         <v>36</v>
       </c>
       <c r="L40" t="s">
         <v>37</v>
       </c>
       <c r="M40" t="s">
         <v>271</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
         <v>272</v>
       </c>
-      <c r="P40"/>
+      <c r="P40" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>274</v>
+      </c>
+      <c r="B41" t="s">
+        <v>275</v>
+      </c>
+      <c r="C41" t="s">
+        <v>276</v>
+      </c>
+      <c r="D41" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" t="s">
+        <v>80</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41">
+        <v>2021</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>136</v>
+      </c>
+      <c r="K41" t="s">
+        <v>36</v>
+      </c>
+      <c r="L41" t="s">
+        <v>37</v>
+      </c>
+      <c r="M41" t="s">
+        <v>277</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>278</v>
+      </c>
+      <c r="P41"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>