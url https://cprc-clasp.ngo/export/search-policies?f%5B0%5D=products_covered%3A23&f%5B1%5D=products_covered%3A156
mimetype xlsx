--- v2 (2026-03-05)
+++ v3 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -345,93 +345,144 @@
     <t>Ethiopian standard for pico-solar and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
 No policy link available.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ethiopian-standard-pico-solar-and-shs-kits</t>
   </si>
   <si>
     <t>GB 19153-2019 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Displacement Air Compressors</t>
   </si>
   <si>
     <t>The following types of air compressors are covered: Direct drive portable reciprocating piston air compressors; Reciprocating piston micro air compressors; Oil-free reciprocating piston air compressors; Stationary reciprocating piston air compressors for general use; Oil injected screw air compressors for general use; Oil injected single screw air compressors for general use, and Oil flooded sliding vane air compressor for general use.</t>
   </si>
   <si>
     <t>GB/T 3853; GB/T 4975; GB/T 13279; GB/T 13928; GB/T26967; JB/T 4253; JB/T 6430; JB/T 7662; JB/T 8933; JB/T 8934; JB/T 9107; JB/T 10972; JB/T 11423; JB/T 13345</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-19153-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94001A80CE05397BE0A0A84AC</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
     <t>GB 35971-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for hermetic motor-compressor in room air conditioners</t>
   </si>
   <si>
     <t>This policy covers hermetic motor-compressors in room air conditioners.</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB/T 5773; GB/T 15765-2014</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-35971-2018-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D82889D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
   </si>
   <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
+  </si>
+  <si>
     <t>GS IEC 62257-9-8:2020, Renewable energy and hybrid systems for rural electrification - Part 9-8: Integrated systems - Requirements for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Quality standards for standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>July 2022</t>
   </si>
   <si>
     <t>Ghana Standards Authority</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gs-iec-62257-9-82020-renewable-energy-and-hybrid-systems-rural-electrification-part-9-8</t>
   </si>
   <si>
     <t>http://services.gsa.gov.gh/standards/standards.php?sno=GS%20IEC%20TS%2062257-9-8:2020</t>
   </si>
   <si>
     <t>IEC TS 62257-9-8  Quality standard for pico-solar products and SHS kits</t>
   </si>
   <si>
     <t>This quality standard will apply to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
@@ -449,53 +500,50 @@
     <t>https://cprc-clasp.ngo/policies/iec-ts-62257-9-8-quality-standard-pico-solar-products-and-shs-kits</t>
   </si>
   <si>
     <t>IEC TS 62258-9-8:2020</t>
   </si>
   <si>
     <t>August 2022</t>
   </si>
   <si>
     <t>Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/iec-ts-62258-9-82020</t>
   </si>
   <si>
     <t>https://item.jd.com/10054560130198.html</t>
   </si>
   <si>
     <t>ISIRI 10639: 2007,1st edition -Technical specifications and test method for energy consumption and energy labeling instruction</t>
   </si>
   <si>
     <t>Residential hermetic compressor -one level, positive displacement compressor. Does not include high pressure hermetic compressor</t>
   </si>
   <si>
     <t>Iran</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>ISIRI NS 4335</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/isiri-10639-20071st-edition-technical-specifications-and-test-method-energy-consumption</t>
   </si>
   <si>
     <t>http://isiri.gov.ir/portal/home/?135546/%D8%A7%D8%B7%D9%84%D8%A7%D8%B9%D8%A7%D8%AA-%D9%85%D8%B1%D8%A8%D9%88%D8%B7-%D8%A8%D9%87-%D8%A7%D8%B3%D8%AA%D8%A7%D9%86%D8%AF%D8%A7%D8%B1%D8%AF%D9%87%D8%A7%DB%8C-%D8%A8%D8%B1%DA%86%D8%B3%D8%A8-%D8%A7%D9%86%D8%B1%DA%98%</t>
   </si>
   <si>
     <t>KS IEC/TS 62257-9-8:2020 Requirements for stand-alone renewable products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>This standard applies to off-grid lighting appliances or kits that can be installed by a typical user without employing a technician. The kits are generally comprised of a light source (LED, CFL, or other), a rechargeable energy storage device (usually a battery), an energy generation device or source (PV module, dynamo, AC grid, unregulated DC input, or other), and internal electronics. Lighting appliances or kits with PV modules larger than 10 W (peak power under standard test conditions) are excluded from the scope of this standard.</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
@@ -1302,51 +1350,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P45"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="831.654" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1923,1606 +1971,1700 @@
       </c>
       <c r="M12" t="s">
         <v>50</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>108</v>
       </c>
       <c r="P12" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>110</v>
       </c>
       <c r="B13" t="s">
         <v>111</v>
       </c>
       <c r="C13" t="s">
         <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="G13" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="H13">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
         <v>114</v>
       </c>
       <c r="N13" t="s">
         <v>51</v>
       </c>
       <c r="O13" t="s">
         <v>115</v>
       </c>
       <c r="P13" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>117</v>
       </c>
       <c r="B14" t="s">
         <v>118</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="H14">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>119</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
         <v>120</v>
       </c>
       <c r="M14" t="s">
         <v>121</v>
       </c>
       <c r="N14" t="s">
         <v>51</v>
       </c>
       <c r="O14" t="s">
         <v>122</v>
       </c>
       <c r="P14" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>124</v>
       </c>
       <c r="B15" t="s">
         <v>125</v>
       </c>
       <c r="C15" t="s">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E15" t="s">
         <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="H15">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
+        <v>126</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M15" t="s">
         <v>128</v>
       </c>
       <c r="N15" t="s">
-        <v>95</v>
+        <v>51</v>
       </c>
       <c r="O15" t="s">
         <v>129</v>
       </c>
       <c r="P15" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>131</v>
       </c>
       <c r="B16" t="s">
         <v>132</v>
       </c>
-      <c r="C16"/>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
       <c r="D16" t="s">
         <v>133</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H16">
+        <v>2012</v>
+      </c>
+      <c r="I16">
+        <v>2026</v>
+      </c>
+      <c r="J16" t="s">
         <v>134</v>
       </c>
-      <c r="H16"/>
-[...3 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
         <v>135</v>
       </c>
       <c r="N16" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>136</v>
       </c>
-      <c r="P16"/>
+      <c r="P16" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>140</v>
       </c>
       <c r="D17" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>66</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
       <c r="G17" t="s">
         <v>36</v>
       </c>
       <c r="H17">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="K17" t="s">
         <v>58</v>
       </c>
       <c r="L17" t="s">
         <v>59</v>
       </c>
       <c r="M17" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="N17" t="s">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="O17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="P17" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B18" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="C18"/>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>147</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F18" t="s">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="G18" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>146</v>
+        <v>84</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="L18" t="s">
-        <v>147</v>
+        <v>59</v>
       </c>
       <c r="M18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N18" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="O18" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="P18" t="s">
         <v>150</v>
       </c>
+      <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>151</v>
       </c>
       <c r="B19" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="C19" t="s">
-        <v>153</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19" t="s">
         <v>36</v>
       </c>
       <c r="H19">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>68</v>
+        <v>152</v>
       </c>
       <c r="K19" t="s">
         <v>58</v>
       </c>
       <c r="L19" t="s">
-        <v>154</v>
+        <v>59</v>
       </c>
       <c r="M19" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="N19" t="s">
         <v>40</v>
       </c>
       <c r="O19" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20" t="s">
+        <v>157</v>
+      </c>
+      <c r="C20" t="s">
         <v>158</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>133</v>
+        <v>65</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="G20" t="s">
         <v>36</v>
       </c>
       <c r="H20">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
+        <v>159</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M20" t="s">
         <v>161</v>
       </c>
       <c r="N20" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="O20" t="s">
         <v>162</v>
       </c>
       <c r="P20" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>164</v>
       </c>
       <c r="B21" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
       <c r="C21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D21" t="s">
         <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>35</v>
       </c>
       <c r="G21" t="s">
         <v>36</v>
       </c>
       <c r="H21">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>166</v>
+        <v>68</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="L21" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="M21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="N21" t="s">
         <v>40</v>
       </c>
       <c r="O21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22" t="s">
-        <v>31</v>
+        <v>139</v>
       </c>
       <c r="C22" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
       <c r="G22" t="s">
         <v>36</v>
       </c>
       <c r="H22">
         <v>2022</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="L22" t="s">
-        <v>171</v>
+        <v>59</v>
       </c>
       <c r="M22" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="N22" t="s">
         <v>40</v>
       </c>
       <c r="O22" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="P22" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>177</v>
+      </c>
+      <c r="B23" t="s">
+        <v>31</v>
+      </c>
       <c r="C23" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D23" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G23" t="s">
         <v>36</v>
       </c>
       <c r="H23">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>38</v>
+      </c>
       <c r="M23" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="N23" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="O23" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="P23" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B24" t="s">
-        <v>181</v>
+        <v>31</v>
       </c>
       <c r="C24" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D24" t="s">
         <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>35</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H24">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I24">
         <v>2022</v>
       </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>84</v>
+        <v>179</v>
       </c>
       <c r="K24" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>59</v>
+        <v>184</v>
       </c>
       <c r="M24" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="N24" t="s">
         <v>40</v>
       </c>
       <c r="O24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B25" t="s">
         <v>187</v>
       </c>
+      <c r="B25"/>
       <c r="C25" t="s">
         <v>188</v>
       </c>
       <c r="D25" t="s">
-        <v>189</v>
+        <v>46</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>36</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
+        <v>189</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>193</v>
       </c>
       <c r="N25" t="s">
         <v>51</v>
       </c>
       <c r="O25" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="P25" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B26" t="s">
-        <v>125</v>
+        <v>194</v>
       </c>
       <c r="C26" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D26" t="s">
         <v>33</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>35</v>
       </c>
       <c r="G26" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H26">
+        <v>2019</v>
+      </c>
+      <c r="I26">
         <v>2022</v>
       </c>
-      <c r="I26"/>
       <c r="J26" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="K26" t="s">
         <v>58</v>
       </c>
       <c r="L26" t="s">
         <v>59</v>
       </c>
       <c r="M26" t="s">
+        <v>196</v>
+      </c>
+      <c r="N26" t="s">
+        <v>40</v>
+      </c>
+      <c r="O26" t="s">
+        <v>197</v>
+      </c>
+      <c r="P26" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>199</v>
+      </c>
+      <c r="B27" t="s">
+        <v>200</v>
+      </c>
+      <c r="C27" t="s">
         <v>201</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E27" t="s">
         <v>66</v>
       </c>
       <c r="F27" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H27">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>84</v>
+        <v>203</v>
       </c>
       <c r="K27" t="s">
-        <v>58</v>
+        <v>204</v>
       </c>
       <c r="L27" t="s">
-        <v>59</v>
+        <v>205</v>
       </c>
       <c r="M27" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="N27" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="O27" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="P27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B28" t="s">
-        <v>208</v>
+        <v>139</v>
       </c>
       <c r="C28" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="D28" t="s">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>66</v>
       </c>
       <c r="F28" t="s">
         <v>35</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H28">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I28">
         <v>2022</v>
       </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="K28" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="L28" t="s">
         <v>59</v>
       </c>
       <c r="M28" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="N28" t="s">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="O28" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="P28" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B29" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C29" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D29" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F29" t="s">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="G29" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2018</v>
+      </c>
+      <c r="I29">
+        <v>2022</v>
+      </c>
       <c r="J29" t="s">
-        <v>213</v>
+        <v>84</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="L29" t="s">
-        <v>214</v>
+        <v>59</v>
       </c>
       <c r="M29" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="N29" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="O29" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="P29" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B30" t="s">
-        <v>125</v>
+        <v>221</v>
       </c>
       <c r="C30" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D30" t="s">
         <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>66</v>
       </c>
       <c r="F30" t="s">
         <v>35</v>
       </c>
       <c r="G30" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H30">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I30"/>
+        <v>2018</v>
+      </c>
+      <c r="I30">
+        <v>2022</v>
+      </c>
       <c r="J30" t="s">
-        <v>220</v>
+        <v>84</v>
       </c>
       <c r="K30" t="s">
-        <v>58</v>
+        <v>85</v>
       </c>
       <c r="L30" t="s">
         <v>59</v>
       </c>
       <c r="M30" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="N30" t="s">
         <v>40</v>
       </c>
       <c r="O30" t="s">
         <v>222</v>
       </c>
       <c r="P30" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>223</v>
+      </c>
+      <c r="B31" t="s">
         <v>224</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>225</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="E31" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="G31" t="s">
         <v>36</v>
       </c>
       <c r="H31">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
+        <v>226</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
         <v>227</v>
       </c>
-      <c r="K31" t="s">
-[...2 lines deleted...]
-      <c r="L31"/>
       <c r="M31" t="s">
         <v>228</v>
       </c>
       <c r="N31" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="O31" t="s">
         <v>229</v>
       </c>
       <c r="P31" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>231</v>
       </c>
       <c r="B32" t="s">
+        <v>139</v>
+      </c>
+      <c r="C32" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D32" t="s">
         <v>33</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F32" t="s">
         <v>35</v>
       </c>
       <c r="G32" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="H32">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>68</v>
+        <v>233</v>
       </c>
       <c r="K32" t="s">
         <v>58</v>
       </c>
       <c r="L32" t="s">
         <v>59</v>
       </c>
       <c r="M32" t="s">
         <v>234</v>
       </c>
       <c r="N32" t="s">
         <v>40</v>
       </c>
       <c r="O32" t="s">
         <v>235</v>
       </c>
       <c r="P32" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="B33" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C33" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D33" t="s">
         <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>66</v>
       </c>
       <c r="F33" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="G33" t="s">
         <v>36</v>
       </c>
       <c r="H33">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>68</v>
+        <v>240</v>
       </c>
       <c r="K33" t="s">
         <v>58</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="N33" t="s">
         <v>40</v>
       </c>
       <c r="O33" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="P33"/>
+        <v>242</v>
+      </c>
+      <c r="P33" t="s">
+        <v>243</v>
+      </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B34" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C34" t="s">
-        <v>82</v>
+        <v>246</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>35</v>
       </c>
       <c r="G34" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="H34"/>
+        <v>36</v>
+      </c>
+      <c r="H34">
+        <v>2020</v>
+      </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="K34" t="s">
         <v>58</v>
       </c>
       <c r="L34" t="s">
         <v>59</v>
       </c>
       <c r="M34" t="s">
-        <v>86</v>
+        <v>247</v>
       </c>
       <c r="N34" t="s">
         <v>40</v>
       </c>
       <c r="O34" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="P34"/>
+        <v>248</v>
+      </c>
+      <c r="P34" t="s">
+        <v>249</v>
+      </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>244</v>
       </c>
       <c r="B35" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C35" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D35" t="s">
-        <v>247</v>
+        <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>66</v>
       </c>
       <c r="F35" t="s">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="G35" t="s">
         <v>36</v>
       </c>
       <c r="H35">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>248</v>
+        <v>68</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="L35" t="s">
-        <v>249</v>
+        <v>59</v>
       </c>
       <c r="M35" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="N35" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="O35" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="P35"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B36" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C36" t="s">
-        <v>212</v>
+        <v>82</v>
       </c>
       <c r="D36" t="s">
-        <v>46</v>
+        <v>147</v>
       </c>
       <c r="E36" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="F36" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>227</v>
+        <v>84</v>
       </c>
       <c r="K36" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="L36" t="s">
-        <v>255</v>
+        <v>59</v>
       </c>
       <c r="M36" t="s">
+        <v>86</v>
+      </c>
+      <c r="N36" t="s">
+        <v>40</v>
+      </c>
+      <c r="O36" t="s">
         <v>256</v>
       </c>
-      <c r="N36" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="P36"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>257</v>
+      </c>
+      <c r="B37" t="s">
+        <v>258</v>
+      </c>
+      <c r="C37" t="s">
         <v>259</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E37" t="s">
         <v>66</v>
       </c>
       <c r="F37" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="G37" t="s">
         <v>36</v>
       </c>
       <c r="H37">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>227</v>
+        <v>261</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
         <v>262</v>
       </c>
       <c r="M37" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="N37" t="s">
         <v>51</v>
       </c>
       <c r="O37" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="P37" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B38" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C38" t="s">
-        <v>267</v>
+        <v>225</v>
       </c>
       <c r="D38" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F38" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="G38" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2008</v>
+      </c>
+      <c r="I38">
+        <v>2012</v>
+      </c>
       <c r="J38" t="s">
-        <v>84</v>
+        <v>240</v>
       </c>
       <c r="K38" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>59</v>
+        <v>268</v>
       </c>
       <c r="M38" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="N38" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="P38" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B39" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C39" t="s">
-        <v>273</v>
+        <v>225</v>
       </c>
       <c r="D39" t="s">
         <v>274</v>
       </c>
       <c r="E39" t="s">
         <v>66</v>
       </c>
       <c r="F39" t="s">
         <v>67</v>
       </c>
       <c r="G39" t="s">
         <v>36</v>
       </c>
       <c r="H39">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>57</v>
+        <v>240</v>
       </c>
       <c r="K39" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="L39"/>
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>275</v>
+      </c>
       <c r="M39" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="N39" t="s">
         <v>51</v>
       </c>
       <c r="O39" t="s">
         <v>276</v>
       </c>
       <c r="P39" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>278</v>
       </c>
       <c r="B40" t="s">
         <v>279</v>
       </c>
       <c r="C40" t="s">
         <v>280</v>
       </c>
       <c r="D40" t="s">
-        <v>281</v>
+        <v>33</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G40" t="s">
         <v>36</v>
       </c>
       <c r="H40">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>282</v>
+        <v>84</v>
       </c>
       <c r="K40" t="s">
         <v>58</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>59</v>
+      </c>
       <c r="M40" t="s">
+        <v>281</v>
+      </c>
+      <c r="N40" t="s">
+        <v>40</v>
+      </c>
+      <c r="O40" t="s">
+        <v>282</v>
+      </c>
+      <c r="P40" t="s">
         <v>283</v>
-      </c>
-[...7 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>284</v>
+      </c>
+      <c r="B41" t="s">
+        <v>285</v>
+      </c>
+      <c r="C41" t="s">
+        <v>286</v>
+      </c>
+      <c r="D41" t="s">
         <v>287</v>
       </c>
-      <c r="B41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F41" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="G41" t="s">
         <v>36</v>
       </c>
       <c r="H41">
         <v>2017</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
+        <v>288</v>
+      </c>
+      <c r="N41" t="s">
+        <v>51</v>
+      </c>
+      <c r="O41" t="s">
         <v>289</v>
       </c>
-      <c r="N41" t="s">
-[...2 lines deleted...]
-      <c r="O41" t="s">
+      <c r="P41" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>291</v>
+      </c>
+      <c r="B42" t="s">
         <v>292</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>293</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>33</v>
+        <v>294</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>36</v>
       </c>
       <c r="H42">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>37</v>
+        <v>295</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="N42" t="s">
-        <v>40</v>
+        <v>297</v>
       </c>
       <c r="O42" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="P42"/>
+        <v>298</v>
+      </c>
+      <c r="P42" t="s">
+        <v>299</v>
+      </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B43" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="C43" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D43" t="s">
         <v>33</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>35</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H43">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I43">
         <v>2017</v>
       </c>
+      <c r="I43"/>
       <c r="J43" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K43" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="M43" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="N43" t="s">
         <v>40</v>
       </c>
       <c r="O43" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="P43" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B44" t="s">
-        <v>74</v>
+        <v>306</v>
       </c>
       <c r="C44" t="s">
         <v>301</v>
       </c>
       <c r="D44" t="s">
         <v>33</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>35</v>
       </c>
       <c r="G44" t="s">
         <v>36</v>
       </c>
       <c r="H44">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="K44" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="M44" t="s">
         <v>302</v>
       </c>
       <c r="N44" t="s">
         <v>40</v>
       </c>
       <c r="O44" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B45" t="s">
-        <v>306</v>
+        <v>55</v>
       </c>
       <c r="C45" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D45" t="s">
         <v>33</v>
       </c>
       <c r="E45" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>35</v>
       </c>
       <c r="G45" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H45">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>2016</v>
+      </c>
+      <c r="I45">
+        <v>2017</v>
+      </c>
       <c r="J45" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="K45" t="s">
         <v>58</v>
       </c>
       <c r="L45" t="s">
         <v>59</v>
       </c>
       <c r="M45" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="N45" t="s">
         <v>40</v>
       </c>
       <c r="O45" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="P45"/>
+        <v>311</v>
+      </c>
+      <c r="P45" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>313</v>
+      </c>
+      <c r="B46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C46" t="s">
+        <v>314</v>
+      </c>
+      <c r="D46" t="s">
+        <v>33</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>35</v>
+      </c>
+      <c r="G46" t="s">
+        <v>36</v>
+      </c>
+      <c r="H46">
+        <v>2021</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>68</v>
+      </c>
+      <c r="K46" t="s">
+        <v>58</v>
+      </c>
+      <c r="L46" t="s">
+        <v>59</v>
+      </c>
+      <c r="M46" t="s">
+        <v>315</v>
+      </c>
+      <c r="N46" t="s">
+        <v>40</v>
+      </c>
+      <c r="O46" t="s">
+        <v>316</v>
+      </c>
+      <c r="P46" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>318</v>
+      </c>
+      <c r="B47" t="s">
+        <v>319</v>
+      </c>
+      <c r="C47" t="s">
+        <v>320</v>
+      </c>
+      <c r="D47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E47" t="s">
+        <v>66</v>
+      </c>
+      <c r="F47" t="s">
+        <v>35</v>
+      </c>
+      <c r="G47" t="s">
+        <v>36</v>
+      </c>
+      <c r="H47">
+        <v>2021</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>68</v>
+      </c>
+      <c r="K47" t="s">
+        <v>58</v>
+      </c>
+      <c r="L47" t="s">
+        <v>59</v>
+      </c>
+      <c r="M47" t="s">
+        <v>321</v>
+      </c>
+      <c r="N47" t="s">
+        <v>40</v>
+      </c>
+      <c r="O47" t="s">
+        <v>322</v>
+      </c>
+      <c r="P47"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>