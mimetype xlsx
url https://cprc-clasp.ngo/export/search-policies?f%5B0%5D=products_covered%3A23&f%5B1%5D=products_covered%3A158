--- v1 (2026-01-28)
+++ v2 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -321,50 +321,72 @@
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
 No policy link available.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ethiopian-standard-pico-solar-and-shs-kits</t>
   </si>
   <si>
     <t>GB 19153-2019 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Displacement Air Compressors</t>
   </si>
   <si>
     <t>The following types of air compressors are covered: Direct drive portable reciprocating piston air compressors; Reciprocating piston micro air compressors; Oil-free reciprocating piston air compressors; Stationary reciprocating piston air compressors for general use; Oil injected screw air compressors for general use; Oil injected single screw air compressors for general use, and Oil flooded sliding vane air compressor for general use.</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 3853; GB/T 4975; GB/T 13279; GB/T 13928; GB/T26967; JB/T 4253; JB/T 6430; JB/T 7662; JB/T 8933; JB/T 8934; JB/T 9107; JB/T 10972; JB/T 11423; JB/T 13345</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-19153-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94001A80CE05397BE0A0A84AC</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
   </si>
   <si>
     <t>GS IEC 62257-9-8:2020, Renewable energy and hybrid systems for rural electrification - Part 9-8: Integrated systems - Requirements for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
@@ -637,53 +659,50 @@
     <t>Standards Association of Zimbabwe (SAZ)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or-equal-350-0</t>
   </si>
   <si>
     <t>Regional quality standards for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Applies to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regional-quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or</t>
   </si>
   <si>
     <t>Schedule 38 - Energy Efficiency Requirements for Grid Connected Solar Inverters</t>
   </si>
   <si>
     <t>This schedule specifies the requirement for participating in the energy labeling program for both single-phase and three-phase grid-connected solar inverters without storage up to and including 100 kW rated output power being manufactured, imported and sold in India. This schedule specifies the minimum overall efficiency requirement of the inverter based on static maximum power point tracking (MPPT) efficiency measurement and the steady state conversion efficiency prescribed in IS 17980:2022/ IEC 62891:2020. The schedule does not cover the dynamic MPPT efficiency. Only BIS certified solar inverters complied with IS 16221-2:2015 are eligible to take part in the BEE Standards and Labeling program.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Renewable Energy Systems</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>IS 17980:2022/ IEC 62891:2020 
 ,   
                     IS 12834:2023/ IEC 61836:2016
 ,   
                     IS 16221-2:2015/ IEC 62109-2: 2011 
 ,   
                     IS 16169:2019/IEC 62116:2014</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-38-energy-efficiency-requirements-grid-connected-solar-inverters</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/Schedule_38_Solar_Inverter.pdf</t>
   </si>
   <si>
     <t>Sello FIDE No. 4142 - Screw Type Air Compressors</t>
   </si>
@@ -1165,51 +1184,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="831.654" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1738,1366 +1757,1412 @@
       </c>
       <c r="M11" t="s">
         <v>50</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>100</v>
       </c>
       <c r="P11" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>102</v>
       </c>
       <c r="B12" t="s">
         <v>103</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G12" t="s">
         <v>81</v>
       </c>
       <c r="H12">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>106</v>
       </c>
       <c r="N12" t="s">
         <v>51</v>
       </c>
       <c r="O12" t="s">
         <v>107</v>
       </c>
       <c r="P12" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>109</v>
       </c>
       <c r="B13" t="s">
         <v>110</v>
       </c>
       <c r="C13" t="s">
-        <v>111</v>
+        <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>90</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="H13">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M13" t="s">
         <v>113</v>
       </c>
       <c r="N13" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="O13" t="s">
         <v>114</v>
       </c>
       <c r="P13" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>116</v>
       </c>
       <c r="B14" t="s">
         <v>117</v>
       </c>
-      <c r="C14"/>
+      <c r="C14" t="s">
+        <v>118</v>
+      </c>
       <c r="D14" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>90</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H14"/>
+        <v>36</v>
+      </c>
+      <c r="H14">
+        <v>2020</v>
+      </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="K14" t="s">
         <v>58</v>
       </c>
       <c r="L14" t="s">
         <v>59</v>
       </c>
       <c r="M14" t="s">
         <v>120</v>
       </c>
       <c r="N14" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="O14" t="s">
         <v>121</v>
       </c>
-      <c r="P14"/>
+      <c r="P14" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="C15"/>
       <c r="D15" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="E15" t="s">
         <v>90</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="K15" t="s">
         <v>58</v>
       </c>
       <c r="L15" t="s">
         <v>59</v>
       </c>
       <c r="M15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="N15" t="s">
         <v>40</v>
       </c>
       <c r="O15" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="C16" t="s">
-        <v>129</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>125</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
       <c r="G16" t="s">
         <v>36</v>
       </c>
       <c r="H16">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="K16" t="s">
         <v>58</v>
       </c>
       <c r="L16" t="s">
-        <v>130</v>
+        <v>59</v>
       </c>
       <c r="M16" t="s">
         <v>131</v>
       </c>
       <c r="N16" t="s">
         <v>40</v>
       </c>
       <c r="O16" t="s">
         <v>132</v>
       </c>
       <c r="P16" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>134</v>
       </c>
       <c r="B17" t="s">
-        <v>110</v>
+        <v>135</v>
       </c>
       <c r="C17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D17" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
       <c r="G17" t="s">
         <v>36</v>
       </c>
       <c r="H17">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>136</v>
+        <v>98</v>
       </c>
       <c r="K17" t="s">
         <v>58</v>
       </c>
       <c r="L17" t="s">
-        <v>59</v>
+        <v>137</v>
       </c>
       <c r="M17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="N17" t="s">
         <v>40</v>
       </c>
       <c r="O17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="P17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="C18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>125</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
       <c r="G18" t="s">
         <v>36</v>
       </c>
       <c r="H18">
         <v>2022</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="L18" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="M18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="N18" t="s">
         <v>40</v>
       </c>
       <c r="O18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="P18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19" t="s">
         <v>31</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="D19" t="s">
         <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19" t="s">
         <v>36</v>
       </c>
       <c r="H19">
         <v>2022</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>147</v>
+        <v>38</v>
       </c>
       <c r="M19" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="N19" t="s">
         <v>40</v>
       </c>
       <c r="O19" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="P19" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>153</v>
+      </c>
+      <c r="B20" t="s">
+        <v>31</v>
+      </c>
       <c r="C20" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G20" t="s">
         <v>36</v>
       </c>
       <c r="H20">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>154</v>
+      </c>
       <c r="M20" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="N20" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="O20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="P20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B21" t="s">
         <v>157</v>
       </c>
+      <c r="B21"/>
       <c r="C21" t="s">
         <v>158</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H21">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>74</v>
+        <v>159</v>
       </c>
       <c r="K21" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="N21" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="O21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="P21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22" t="s">
-        <v>110</v>
+        <v>164</v>
       </c>
       <c r="C22" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D22" t="s">
         <v>33</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
       <c r="G22" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="H22">
+        <v>2019</v>
+      </c>
+      <c r="I22">
         <v>2022</v>
       </c>
-      <c r="I22"/>
       <c r="J22" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="K22" t="s">
         <v>58</v>
       </c>
       <c r="L22" t="s">
         <v>59</v>
       </c>
       <c r="M22" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="N22" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="O22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="P22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23" t="s">
-        <v>168</v>
+        <v>117</v>
       </c>
       <c r="C23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D23" t="s">
         <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>90</v>
       </c>
       <c r="F23" t="s">
         <v>35</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="H23">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I23">
         <v>2022</v>
       </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="K23" t="s">
         <v>58</v>
       </c>
       <c r="L23" t="s">
         <v>59</v>
       </c>
       <c r="M23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="N23" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="O23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C24" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D24" t="s">
         <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>90</v>
       </c>
       <c r="F24" t="s">
         <v>35</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2018</v>
       </c>
       <c r="I24">
         <v>2022</v>
       </c>
       <c r="J24" t="s">
         <v>74</v>
       </c>
       <c r="K24" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="L24" t="s">
         <v>59</v>
       </c>
       <c r="M24" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="N24" t="s">
         <v>40</v>
       </c>
       <c r="O24" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="P24" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25" t="s">
+        <v>181</v>
+      </c>
+      <c r="C25" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D25" t="s">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>90</v>
       </c>
       <c r="F25" t="s">
         <v>35</v>
       </c>
       <c r="G25" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="H25">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>2018</v>
+      </c>
+      <c r="I25">
+        <v>2022</v>
+      </c>
       <c r="J25" t="s">
-        <v>178</v>
+        <v>74</v>
       </c>
       <c r="K25" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="L25" t="s">
         <v>59</v>
       </c>
       <c r="M25" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="N25" t="s">
         <v>40</v>
       </c>
       <c r="O25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="P25" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26" t="s">
-        <v>183</v>
+        <v>117</v>
       </c>
       <c r="C26" t="s">
         <v>184</v>
       </c>
       <c r="D26" t="s">
         <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>90</v>
       </c>
       <c r="F26" t="s">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="G26" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="H26">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="K26" t="s">
         <v>58</v>
       </c>
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>59</v>
+      </c>
       <c r="M26" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="N26" t="s">
         <v>40</v>
       </c>
       <c r="O26" t="s">
+        <v>187</v>
+      </c>
+      <c r="P26" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>189</v>
+      </c>
+      <c r="B27" t="s">
         <v>190</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D27" t="s">
         <v>33</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="F27" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="G27" t="s">
         <v>36</v>
       </c>
       <c r="H27">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>98</v>
+        <v>193</v>
       </c>
       <c r="K27" t="s">
         <v>58</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N27" t="s">
         <v>40</v>
       </c>
       <c r="O27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C28" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D28" t="s">
         <v>33</v>
       </c>
       <c r="E28" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>35</v>
       </c>
       <c r="G28" t="s">
         <v>36</v>
       </c>
       <c r="H28">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>98</v>
       </c>
       <c r="K28" t="s">
         <v>58</v>
       </c>
       <c r="L28" t="s">
         <v>59</v>
       </c>
       <c r="M28" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="N28" t="s">
         <v>40</v>
       </c>
       <c r="O28" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="P28"/>
+        <v>201</v>
+      </c>
+      <c r="P28" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B29" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C29" t="s">
-        <v>72</v>
+        <v>204</v>
       </c>
       <c r="D29" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="F29" t="s">
         <v>35</v>
       </c>
       <c r="G29" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H29"/>
+        <v>36</v>
+      </c>
+      <c r="H29">
+        <v>2021</v>
+      </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="K29" t="s">
         <v>58</v>
       </c>
       <c r="L29" t="s">
         <v>59</v>
       </c>
       <c r="M29" t="s">
-        <v>76</v>
+        <v>205</v>
       </c>
       <c r="N29" t="s">
         <v>40</v>
       </c>
       <c r="O29" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B30" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C30" t="s">
-        <v>205</v>
+        <v>72</v>
       </c>
       <c r="D30" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="F30" t="s">
-        <v>207</v>
+        <v>35</v>
       </c>
       <c r="G30" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="L30" t="s">
+        <v>59</v>
+      </c>
+      <c r="M30" t="s">
+        <v>76</v>
+      </c>
+      <c r="N30" t="s">
+        <v>40</v>
+      </c>
+      <c r="O30" t="s">
         <v>209</v>
       </c>
-      <c r="M30" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>210</v>
+      </c>
+      <c r="B31" t="s">
+        <v>211</v>
+      </c>
+      <c r="C31" t="s">
+        <v>212</v>
+      </c>
+      <c r="D31" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E31" t="s">
         <v>90</v>
       </c>
       <c r="F31" t="s">
-        <v>185</v>
+        <v>104</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H31">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>186</v>
+        <v>214</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
+        <v>215</v>
+      </c>
+      <c r="M31" t="s">
         <v>216</v>
       </c>
-      <c r="M31" t="s">
+      <c r="N31" t="s">
+        <v>51</v>
+      </c>
+      <c r="O31" t="s">
         <v>217</v>
       </c>
-      <c r="N31" t="s">
-[...2 lines deleted...]
-      <c r="O31" t="s">
+      <c r="P31" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>219</v>
+      </c>
+      <c r="B32" t="s">
         <v>220</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>221</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>46</v>
+      </c>
+      <c r="E32" t="s">
+        <v>90</v>
+      </c>
+      <c r="F32" t="s">
+        <v>192</v>
+      </c>
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2008</v>
+      </c>
+      <c r="I32">
+        <v>2012</v>
+      </c>
+      <c r="J32" t="s">
+        <v>193</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
         <v>222</v>
-      </c>
-[...23 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M32" t="s">
         <v>223</v>
       </c>
       <c r="N32" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>224</v>
       </c>
       <c r="P32" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>226</v>
       </c>
       <c r="B33" t="s">
         <v>227</v>
       </c>
       <c r="C33" t="s">
         <v>228</v>
       </c>
       <c r="D33" t="s">
-        <v>229</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="G33" t="s">
         <v>36</v>
       </c>
       <c r="H33">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="K33" t="s">
         <v>58</v>
       </c>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>59</v>
+      </c>
       <c r="M33" t="s">
+        <v>229</v>
+      </c>
+      <c r="N33" t="s">
+        <v>40</v>
+      </c>
+      <c r="O33" t="s">
         <v>230</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33" t="s">
+      <c r="P33" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>232</v>
+      </c>
+      <c r="B34" t="s">
         <v>233</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>234</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>235</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>192</v>
       </c>
       <c r="G34" t="s">
         <v>36</v>
       </c>
       <c r="H34">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>237</v>
+        <v>57</v>
       </c>
       <c r="K34" t="s">
         <v>58</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
+        <v>236</v>
+      </c>
+      <c r="N34" t="s">
+        <v>51</v>
+      </c>
+      <c r="O34" t="s">
+        <v>237</v>
+      </c>
+      <c r="P34" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>239</v>
+      </c>
+      <c r="B35" t="s">
+        <v>240</v>
+      </c>
+      <c r="C35" t="s">
+        <v>241</v>
+      </c>
+      <c r="D35" t="s">
         <v>242</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>36</v>
       </c>
       <c r="H35">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>37</v>
+        <v>243</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="L35"/>
       <c r="M35" t="s">
         <v>244</v>
       </c>
       <c r="N35" t="s">
-        <v>40</v>
+        <v>245</v>
       </c>
       <c r="O35" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="P35" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B36" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="C36" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="D36" t="s">
         <v>33</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>35</v>
       </c>
       <c r="G36" t="s">
         <v>36</v>
       </c>
       <c r="H36">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>37</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
         <v>38</v>
       </c>
       <c r="M36" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="N36" t="s">
         <v>40</v>
       </c>
       <c r="O36" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="P36"/>
+        <v>251</v>
+      </c>
+      <c r="P36" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B37" t="s">
-        <v>55</v>
+        <v>254</v>
       </c>
       <c r="C37" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="D37" t="s">
         <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>35</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H37">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K37" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="M37" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="N37" t="s">
         <v>40</v>
       </c>
       <c r="O37" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="P37"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B38" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="C38" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D38" t="s">
         <v>33</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
       <c r="G38" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2016</v>
+      </c>
+      <c r="I38">
+        <v>2017</v>
+      </c>
       <c r="J38" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="K38" t="s">
         <v>58</v>
       </c>
       <c r="L38" t="s">
         <v>59</v>
       </c>
       <c r="M38" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="N38" t="s">
         <v>40</v>
       </c>
       <c r="O38" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="P38" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B39" t="s">
-        <v>261</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
         <v>262</v>
       </c>
       <c r="D39" t="s">
         <v>33</v>
       </c>
       <c r="E39" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>35</v>
       </c>
       <c r="G39" t="s">
         <v>36</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>98</v>
       </c>
       <c r="K39" t="s">
         <v>58</v>
       </c>
       <c r="L39" t="s">
         <v>59</v>
       </c>
       <c r="M39" t="s">
         <v>263</v>
       </c>
       <c r="N39" t="s">
         <v>40</v>
       </c>
       <c r="O39" t="s">
         <v>264</v>
       </c>
-      <c r="P39"/>
+      <c r="P39" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>266</v>
+      </c>
+      <c r="B40" t="s">
+        <v>267</v>
+      </c>
+      <c r="C40" t="s">
+        <v>268</v>
+      </c>
+      <c r="D40" t="s">
+        <v>33</v>
+      </c>
+      <c r="E40" t="s">
+        <v>90</v>
+      </c>
+      <c r="F40" t="s">
+        <v>35</v>
+      </c>
+      <c r="G40" t="s">
+        <v>36</v>
+      </c>
+      <c r="H40">
+        <v>2021</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>98</v>
+      </c>
+      <c r="K40" t="s">
+        <v>58</v>
+      </c>
+      <c r="L40" t="s">
+        <v>59</v>
+      </c>
+      <c r="M40" t="s">
+        <v>269</v>
+      </c>
+      <c r="N40" t="s">
+        <v>40</v>
+      </c>
+      <c r="O40" t="s">
+        <v>270</v>
+      </c>
+      <c r="P40"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>