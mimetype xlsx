--- v1 (2026-03-06)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -275,78 +275,100 @@
     <t>ES 6087:2017 Requirements for plug - and - play DC solar home system kit</t>
   </si>
   <si>
     <t>This Ethiopian Standard specifies requirements for performance, safety and durability for plug – and – play type DC Solar Home Systems Kit that have the peak power rating above 10 and up to 350W.</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/es-60872017-requirements-plug-and-play-dc-solar-home-system-kit</t>
   </si>
   <si>
     <t>http://www.et.undp.org/content/dam/ethiopia/docs/Ethiopia%20Final%20-%20ES%206087-2017%20Requirements%20for%20DC%20Solar%20Home%20System%20Kit.pdf</t>
   </si>
   <si>
     <t>Ethiopian standard for pico-solar and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.
 No policy link available.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ethiopian-standard-pico-solar-and-shs-kits</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
   <si>
     <t>Domestic gas cooking appliances which use urban gas have single combustors and its rated thermal load is not more than 5.23 kW</t>
   </si>
   <si>
-    <t>China</t>
-[...1 lines deleted...]
-  <si>
     <t>LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>CQC6151-20094.24.3</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30720-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7EF80D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB30720—2025 Minimum allowable values of energy efficiency and energy efficiency grades for gas cooking appliances</t>
   </si>
   <si>
     <t>This revised energy efficiency standards and grades apply to household gas stoves and integrated stoves using utility gas with a rated heat load not exceeding 5.23 kW, and commercial cooking stoves with a rated heat load not exceeding 60 kW, large pot stoves with a rated heat load not exceeding 80 kW, and water-jacketed or steam-generating steam cabinets and steam generators with a rated heat load not exceeding 80 kW.</t>
   </si>
   <si>
     <t>Steam Cookers, LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb30720-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-gas</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=301E0388CB71788DE06397BE0A0AE1B4</t>
   </si>
@@ -653,53 +675,50 @@
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>Standards Association of Zimbabwe (SAZ)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or-equal-350-0</t>
   </si>
   <si>
     <t>Regional quality standards for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Applies to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regional-quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or</t>
   </si>
   <si>
     <t>Schedule 38 - Energy Efficiency Requirements for Grid Connected Solar Inverters</t>
   </si>
   <si>
     <t>This schedule specifies the requirement for participating in the energy labeling program for both single-phase and three-phase grid-connected solar inverters without storage up to and including 100 kW rated output power being manufactured, imported and sold in India. This schedule specifies the minimum overall efficiency requirement of the inverter based on static maximum power point tracking (MPPT) efficiency measurement and the steady state conversion efficiency prescribed in IS 17980:2022/ IEC 62891:2020. The schedule does not cover the dynamic MPPT efficiency. Only BIS certified solar inverters complied with IS 16221-2:2015 are eligible to take part in the BEE Standards and Labeling program.</t>
   </si>
   <si>
     <t>Renewable Energy Systems</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>IS 17980:2022/ IEC 62891:2020 
 ,   
                     IS 12834:2023/ IEC 61836:2016
 ,   
                     IS 16221-2:2015/ IEC 62109-2: 2011 
 ,   
                     IS 16169:2019/IEC 62116:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-38-energy-efficiency-requirements-grid-connected-solar-inverters</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/Schedule_38_Solar_Inverter.pdf</t>
   </si>
   <si>
     <t>Senegalese quality standard for pico-solar products and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp. Products meeting this standard qualify for VAT exemption; Upon adoption of the standard, all products must meet mandatory requirements.</t>
   </si>
@@ -1157,51 +1176,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P38"/>
+  <dimension ref="A1:P39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="831.654" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1628,1418 +1647,1464 @@
       <c r="L9" t="s">
         <v>37</v>
       </c>
       <c r="M9" t="s">
         <v>38</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>85</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>86</v>
       </c>
       <c r="B10" t="s">
         <v>87</v>
       </c>
       <c r="C10" t="s">
         <v>88</v>
       </c>
       <c r="D10" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="G10" t="s">
+        <v>59</v>
+      </c>
+      <c r="H10">
+        <v>2026</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
         <v>90</v>
       </c>
-      <c r="H10">
-[...5 lines deleted...]
-      <c r="J10" t="s">
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>91</v>
       </c>
-      <c r="K10" t="s">
+      <c r="N10" t="s">
         <v>92</v>
       </c>
-      <c r="L10" t="s">
+      <c r="O10" t="s">
         <v>93</v>
       </c>
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B11" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C11" t="s">
         <v>88</v>
       </c>
       <c r="D11" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>70</v>
       </c>
       <c r="G11" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="J11" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L11"/>
+        <v>100</v>
+      </c>
+      <c r="L11" t="s">
+        <v>101</v>
+      </c>
       <c r="M11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N11" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="O11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C12" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="E12" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2014</v>
+      </c>
+      <c r="I12">
+        <v>2025</v>
+      </c>
       <c r="J12" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>108</v>
       </c>
       <c r="N12" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="O12" t="s">
         <v>109</v>
       </c>
       <c r="P12" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>111</v>
       </c>
       <c r="B13" t="s">
         <v>112</v>
       </c>
       <c r="C13" t="s">
         <v>113</v>
       </c>
       <c r="D13" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>80</v>
       </c>
       <c r="F13" t="s">
-        <v>114</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K13" t="s">
+        <v>36</v>
+      </c>
+      <c r="L13" t="s">
+        <v>37</v>
+      </c>
+      <c r="M13" t="s">
         <v>115</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="N13" t="s">
+        <v>63</v>
+      </c>
+      <c r="O13" t="s">
         <v>116</v>
       </c>
-      <c r="M13" t="s">
+      <c r="P13" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B14" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C14" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="D14" t="s">
-        <v>123</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>80</v>
       </c>
       <c r="F14" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2022</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="K14" t="s">
         <v>72</v>
       </c>
       <c r="L14" t="s">
+        <v>123</v>
+      </c>
+      <c r="M14" t="s">
         <v>124</v>
       </c>
-      <c r="M14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="O14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="C15"/>
+        <v>129</v>
+      </c>
+      <c r="C15" t="s">
+        <v>120</v>
+      </c>
       <c r="D15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E15" t="s">
         <v>80</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="G15" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2022</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K15" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="L15" t="s">
-        <v>37</v>
+        <v>131</v>
       </c>
       <c r="M15" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="N15" t="s">
-        <v>27</v>
+        <v>125</v>
       </c>
       <c r="O15" t="s">
         <v>132</v>
       </c>
-      <c r="P15"/>
+      <c r="P15" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="C16"/>
       <c r="D16" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="E16" t="s">
         <v>80</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>134</v>
+        <v>52</v>
       </c>
       <c r="K16" t="s">
         <v>36</v>
       </c>
       <c r="L16" t="s">
         <v>37</v>
       </c>
       <c r="M16" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17" t="s">
-        <v>139</v>
+        <v>112</v>
       </c>
       <c r="C17" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>141</v>
       </c>
       <c r="K17" t="s">
         <v>36</v>
       </c>
       <c r="L17" t="s">
+        <v>37</v>
+      </c>
+      <c r="M17" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
+        <v>143</v>
+      </c>
+      <c r="P17" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>145</v>
+      </c>
+      <c r="B18" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C18" t="s">
         <v>147</v>
       </c>
       <c r="D18" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>148</v>
       </c>
       <c r="K18" t="s">
         <v>36</v>
       </c>
       <c r="L18" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="M18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19" t="s">
-        <v>17</v>
+        <v>112</v>
       </c>
       <c r="C19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2022</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L19" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="P19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20" t="s">
         <v>17</v>
       </c>
       <c r="C20" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2022</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>159</v>
+        <v>25</v>
       </c>
       <c r="M20" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="P20" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B21" t="s">
-        <v>163</v>
+        <v>17</v>
       </c>
       <c r="C21" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I21">
         <v>2022</v>
       </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>52</v>
+        <v>161</v>
       </c>
       <c r="K21" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>37</v>
+        <v>166</v>
       </c>
       <c r="M21" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="P21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22" t="s">
-        <v>105</v>
+        <v>170</v>
       </c>
       <c r="C22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="H22">
+        <v>2019</v>
+      </c>
+      <c r="I22">
         <v>2022</v>
       </c>
-      <c r="I22"/>
       <c r="J22" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="K22" t="s">
         <v>36</v>
       </c>
       <c r="L22" t="s">
         <v>37</v>
       </c>
       <c r="M22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="N22" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="P22" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B23" t="s">
-        <v>174</v>
+        <v>112</v>
       </c>
       <c r="C23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>80</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="H23">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I23">
         <v>2022</v>
       </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="K23" t="s">
         <v>36</v>
       </c>
       <c r="L23" t="s">
         <v>37</v>
       </c>
       <c r="M23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="O23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C24" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>80</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>34</v>
       </c>
       <c r="H24">
         <v>2018</v>
       </c>
       <c r="I24">
         <v>2022</v>
       </c>
       <c r="J24" t="s">
         <v>52</v>
       </c>
       <c r="K24" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="L24" t="s">
         <v>37</v>
       </c>
       <c r="M24" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="P24" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>186</v>
+      </c>
+      <c r="B25" t="s">
+        <v>187</v>
+      </c>
+      <c r="C25" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>80</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="H25">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>2018</v>
+      </c>
+      <c r="I25">
+        <v>2022</v>
+      </c>
       <c r="J25" t="s">
-        <v>184</v>
+        <v>52</v>
       </c>
       <c r="K25" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="L25" t="s">
         <v>37</v>
       </c>
       <c r="M25" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="P25" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B26" t="s">
-        <v>189</v>
+        <v>112</v>
       </c>
       <c r="C26" t="s">
         <v>190</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>80</v>
       </c>
       <c r="F26" t="s">
-        <v>191</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H26">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="K26" t="s">
         <v>36</v>
       </c>
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>37</v>
+      </c>
       <c r="M26" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
+        <v>193</v>
+      </c>
+      <c r="P26" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>195</v>
+      </c>
+      <c r="B27" t="s">
         <v>196</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>198</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>141</v>
+        <v>199</v>
       </c>
       <c r="K27" t="s">
         <v>36</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="P27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B28" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C28" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D28" t="s">
         <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="K28" t="s">
         <v>36</v>
       </c>
       <c r="L28" t="s">
         <v>37</v>
       </c>
       <c r="M28" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="P28"/>
+        <v>207</v>
+      </c>
+      <c r="P28" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B29" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C29" t="s">
-        <v>50</v>
+        <v>210</v>
       </c>
       <c r="D29" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="H29"/>
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2021</v>
+      </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>52</v>
+        <v>148</v>
       </c>
       <c r="K29" t="s">
         <v>36</v>
       </c>
       <c r="L29" t="s">
         <v>37</v>
       </c>
       <c r="M29" t="s">
-        <v>54</v>
+        <v>211</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B30" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C30" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D30" t="s">
-        <v>211</v>
+        <v>136</v>
       </c>
       <c r="E30" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>213</v>
+        <v>52</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L30" t="s">
-        <v>214</v>
+        <v>37</v>
       </c>
       <c r="M30" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="N30" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>215</v>
       </c>
-      <c r="P30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>216</v>
+      </c>
+      <c r="B31" t="s">
         <v>217</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" t="s">
         <v>218</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>52</v>
+        <v>219</v>
       </c>
       <c r="K31" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>37</v>
+        <v>220</v>
       </c>
       <c r="M31" t="s">
-        <v>220</v>
+        <v>74</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="O31" t="s">
         <v>221</v>
       </c>
       <c r="P31" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>223</v>
       </c>
       <c r="B32" t="s">
         <v>224</v>
       </c>
       <c r="C32" t="s">
         <v>225</v>
       </c>
       <c r="D32" t="s">
-        <v>226</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F32" t="s">
-        <v>191</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>37</v>
+      </c>
       <c r="M32" t="s">
+        <v>226</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>227</v>
       </c>
-      <c r="N32" t="s">
-[...2 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>229</v>
+      </c>
+      <c r="B33" t="s">
         <v>230</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>231</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>232</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F33" t="s">
-        <v>70</v>
+        <v>198</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>234</v>
+        <v>35</v>
       </c>
       <c r="K33" t="s">
         <v>36</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
+        <v>233</v>
+      </c>
+      <c r="N33" t="s">
+        <v>92</v>
+      </c>
+      <c r="O33" t="s">
+        <v>234</v>
+      </c>
+      <c r="P33" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>236</v>
+      </c>
+      <c r="B34" t="s">
+        <v>237</v>
+      </c>
+      <c r="C34" t="s">
+        <v>238</v>
+      </c>
+      <c r="D34" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>23</v>
+        <v>240</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="L34"/>
       <c r="M34" t="s">
         <v>241</v>
       </c>
       <c r="N34" t="s">
-        <v>27</v>
+        <v>242</v>
       </c>
       <c r="O34" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P34" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B35" t="s">
-        <v>245</v>
+        <v>17</v>
       </c>
       <c r="C35" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D35" t="s">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>23</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
         <v>25</v>
       </c>
       <c r="M35" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="P35"/>
+        <v>248</v>
+      </c>
+      <c r="P35" t="s">
+        <v>249</v>
+      </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B36" t="s">
-        <v>31</v>
+        <v>251</v>
       </c>
       <c r="C36" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D36" t="s">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H36">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K36" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="M36" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="P36"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B37" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="C37" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H37">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2016</v>
+      </c>
+      <c r="I37">
+        <v>2017</v>
+      </c>
       <c r="J37" t="s">
-        <v>141</v>
+        <v>35</v>
       </c>
       <c r="K37" t="s">
         <v>36</v>
       </c>
       <c r="L37" t="s">
         <v>37</v>
       </c>
       <c r="M37" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="P37" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B38" t="s">
-        <v>258</v>
+        <v>42</v>
       </c>
       <c r="C38" t="s">
         <v>259</v>
       </c>
       <c r="D38" t="s">
         <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="K38" t="s">
         <v>36</v>
       </c>
       <c r="L38" t="s">
         <v>37</v>
       </c>
       <c r="M38" t="s">
         <v>260</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
         <v>261</v>
       </c>
-      <c r="P38"/>
+      <c r="P38" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>263</v>
+      </c>
+      <c r="B39" t="s">
+        <v>264</v>
+      </c>
+      <c r="C39" t="s">
+        <v>265</v>
+      </c>
+      <c r="D39" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" t="s">
+        <v>80</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>2021</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>148</v>
+      </c>
+      <c r="K39" t="s">
+        <v>36</v>
+      </c>
+      <c r="L39" t="s">
+        <v>37</v>
+      </c>
+      <c r="M39" t="s">
+        <v>266</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>267</v>
+      </c>
+      <c r="P39"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>