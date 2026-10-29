--- v2 (2026-01-27)
+++ v3 (2026-10-29)
@@ -12,128 +12,175 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...7 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
@@ -160,125 +207,93 @@
     <t>May 2021</t>
   </si>
   <si>
     <t>CQC 3169-2018</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-464244-2018-energy-conservation-certification-rules-electric-vehicle-ac-charging</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/554395.shtml</t>
   </si>
   <si>
     <t>CQC31-499111-2020 Energy Conservation Certification Rules for Motorcycles and Electric Bicycles</t>
   </si>
   <si>
     <t>This policy contains energy conservation certification rules for motorcycles and electric bicycles. It applies to L1 (electric drive), L3 (internal combustion engine drive + electric drive), L4 (internal combustion engine drive), and L5 (internal combustion engine drive) that are driven by internal combustion engines or electric drives and have obtained national compulsory product certification, and electric bicycles (electric drive only) that have obtained national compulsory product certification.</t>
   </si>
   <si>
     <t>Mobility</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
-  </si>
-[...1 lines deleted...]
-    <t>October 2022</t>
   </si>
   <si>
     <t>GB15744-2019
 ,   
                     GB/T 24157-2017
 ,   
                     CQC3174-2020</t>
   </si>
   <si>
     <t>China Quality Certification Centre</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-499111-2020-energy-conservation-certification-rules-motorcycles-and-electric</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2021-03-11/512923.shtml</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
   </si>
   <si>
     <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>KS C IEC 60312</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
-  </si>
-[...27 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/21212/</t>
   </si>
@@ -807,71 +822,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="595.712" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -887,810 +902,858 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>39</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>40</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4"/>
       <c r="N4" t="s">
         <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5">
+        <v>2013</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
         <v>45</v>
       </c>
-      <c r="B5" t="s">
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
         <v>46</v>
-      </c>
-[...31 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" t="s">
         <v>54</v>
       </c>
-      <c r="B6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H6">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
+        <v>62</v>
+      </c>
+      <c r="E7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G7" t="s">
         <v>63</v>
       </c>
-      <c r="B7" t="s">
+      <c r="H7">
+        <v>2015</v>
+      </c>
+      <c r="I7">
+        <v>2020</v>
+      </c>
+      <c r="J7" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
         <v>64</v>
       </c>
-      <c r="C7" t="s">
+      <c r="M7" t="s">
         <v>65</v>
-      </c>
-[...26 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H8">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="M8" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="P8" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B9" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" t="s">
         <v>39</v>
       </c>
-      <c r="G9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L9"/>
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>81</v>
+      </c>
       <c r="M9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
       <c r="O9" t="s">
+        <v>83</v>
+      </c>
+      <c r="P9" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" t="s">
         <v>86</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>87</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H10">
+        <v>2016</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>80</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>88</v>
-      </c>
-[...28 lines deleted...]
-        <v>91</v>
       </c>
       <c r="N10" t="s">
         <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P10" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" t="s">
+        <v>92</v>
+      </c>
+      <c r="C11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
         <v>94</v>
       </c>
-      <c r="B11" t="s">
+      <c r="G11" t="s">
+        <v>63</v>
+      </c>
+      <c r="H11">
+        <v>2012</v>
+      </c>
+      <c r="I11">
+        <v>2014</v>
+      </c>
+      <c r="J11" t="s">
+        <v>72</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>95</v>
       </c>
-      <c r="C11" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M11" t="s">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C12" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
         <v>19</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L12" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="M12" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="P12" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C13" t="s">
+        <v>105</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13">
+        <v>2015</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
         <v>106</v>
       </c>
-      <c r="B13" t="s">
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>107</v>
       </c>
-      <c r="C13" t="s">
+      <c r="M13" t="s">
         <v>108</v>
       </c>
-      <c r="D13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>109</v>
       </c>
-      <c r="E13" t="s">
-[...14 lines deleted...]
-      <c r="J13" t="s">
+      <c r="P13" t="s">
         <v>110</v>
-      </c>
-[...16 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" t="s">
+        <v>114</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>94</v>
+      </c>
+      <c r="G14" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14">
+        <v>2017</v>
+      </c>
+      <c r="I14">
+        <v>2021</v>
+      </c>
+      <c r="J14" t="s">
+        <v>115</v>
+      </c>
+      <c r="K14" t="s">
+        <v>116</v>
+      </c>
+      <c r="L14" t="s">
         <v>117</v>
       </c>
-      <c r="B14" t="s">
+      <c r="M14" t="s">
         <v>118</v>
       </c>
-      <c r="C14" t="s">
+      <c r="N14" t="s">
         <v>119</v>
       </c>
-      <c r="D14" t="s">
-[...21 lines deleted...]
-      <c r="L14" t="s">
+      <c r="O14" t="s">
         <v>120</v>
       </c>
-      <c r="M14" t="s">
+      <c r="P14" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>122</v>
+      </c>
+      <c r="B15" t="s">
+        <v>123</v>
+      </c>
+      <c r="C15" t="s">
         <v>124</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
+        <v>94</v>
+      </c>
+      <c r="G15" t="s">
         <v>39</v>
       </c>
-      <c r="G15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="M15" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="N15" t="s">
         <v>25</v>
       </c>
       <c r="O15" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="P15" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B16" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C16" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H16">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L16" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="M16" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="P16" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B17" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C17" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H17">
         <v>2015</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
+        <v>140</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>141</v>
+      </c>
+      <c r="M17" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
       <c r="N17" t="s">
         <v>25</v>
       </c>
       <c r="O17" t="s">
+        <v>143</v>
+      </c>
+      <c r="P17" t="s">
         <v>144</v>
       </c>
-      <c r="P17" t="s">
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
         <v>145</v>
+      </c>
+      <c r="B18" t="s">
+        <v>146</v>
+      </c>
+      <c r="C18" t="s">
+        <v>139</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" t="s">
+        <v>39</v>
+      </c>
+      <c r="H18">
+        <v>2015</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>147</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>148</v>
+      </c>
+      <c r="M18" t="s">
+        <v>142</v>
+      </c>
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
+        <v>149</v>
+      </c>
+      <c r="P18" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">