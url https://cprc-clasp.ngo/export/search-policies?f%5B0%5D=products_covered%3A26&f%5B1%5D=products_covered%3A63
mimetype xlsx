--- v2 (2026-01-18)
+++ v3 (2026-08-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="422">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="429">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,482 +104,503 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>10 CFR 431 and product-specific Subparts</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-431-energy-efficiency-program-certain-commercial-and-industrial-equipment</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-431</t>
   </si>
   <si>
-    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
-[...20 lines deleted...]
-    <t>Ministry of Trade, Energy Division</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
-[...209 lines deleted...]
-    <t>Entered into force</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...175 lines deleted...]
-    <t>Superseded</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
+    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
+  </si>
+  <si>
+    <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>Ministry of Trade, Energy Division</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
+  </si>
+  <si>
+    <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
+  </si>
+  <si>
+    <t>Commission regulation (EC) No 641/2009 of 22 July 2009</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of glandless standalone circulators and glandless circulators integrated in products. This Regulation shall not apply to: a. drinking water circulators; except as regards information requirements; b. circulators integrated in products and placed on the market not later than 1 January 2020 as replacement for identical circulators integrated in products and placed on the market no later than 1 August 2015.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Building Circulator Pumps</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-6412009-22-july-2009</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/641/introduction</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EC) No 641/2009 of 22 July 2009 implementing Directive 2005/32/EC of the European Parliament and of the Council with regard to ecodesign requirements for glandless standalone circulators and glandless circulators</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of glandless standalone circulators and glandless circulators integrated in products.  This Regulation shall not apply to:  a. drinking water circulators; except as regards information requirements;   b. circulators integrated in products and placed on the market not later than 1 January 2020 as replacement for identical circulators integrated in products and placed on the market no later than 1 August 2015.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-6412009-22-july-2009-implementing-directive-200532ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02009R0641-20191114</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 547/2012 of 25 June 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water pumps</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0547-20170109</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
+This Policy is under review with research underway by the UK government.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/547/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-406331-2015. Energy Conservation Certification Rules for Secondary Water Supply Equipment</t>
+  </si>
+  <si>
+    <t>Applied to secondary water supply equipment in civil bulidings</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Pump Systems</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>CQC3153-2015</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-406331-2015-energy-conservation-certification-rules-secondary-water-supply-equipment</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-06-19/512753.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-432212-2009. CQC Mark Certification - Centrifugal Corrosion Resisting Pumps</t>
+  </si>
+  <si>
+    <t>Applies only to single stage single suction centrifugal pump for fresh water; single stage double suction centrifugal pump for fresh water; and multiple stage centrifugal pump for fresh water</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GB 19762-2007 GB/T 3216 GB/T 5657 GB/T 7021 GB/T 13006</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-432212-2009-cqc-mark-certification-centrifugal-corrosion-resisting-pumps</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-11-20/492766.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-432216-2011. Energy Conservation Certification Rules for Centrifual Corrosion Resisting Pump</t>
+  </si>
+  <si>
+    <t>Apply to centrifual corrosion resisting pump</t>
+  </si>
+  <si>
+    <t>CQC 3122-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-432216-2011-energy-conservation-certification-rules-centrifual-corrosion-resisting</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492994.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-432217-2017 Energy Conservation Certification Rules for Submersible motor-pumps</t>
+  </si>
+  <si>
+    <t>Applies to  small size submersible motor-pumps; sewage submersible motor-pumps; well-use submersible motor-pumps</t>
+  </si>
+  <si>
+    <t>GB32029-2015, GB32031-2015, GB32030-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-432217-2017-energy-conservation-certification-rules-submersible-motor-pumps</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-06-15/546484.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-432218-2017 Energy Conservation Certification Rules for Centrifugal pump for fresh water</t>
+  </si>
+  <si>
+    <t>Applies to centrifugal pump for fresh water powered by 50Hz three-phase DC power under 690V or lower; which are three-phase DC motor drive typical load units; Applies to single stage single punction|single stage double punction|multi-stage centrifugal pump for fresh water with a rated power of 0.75kW-375kW</t>
+  </si>
+  <si>
+    <t>JBT 11706.1-2013</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Off-Grid, Productive Use</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-432218-2017-energy-conservation-certification-rules-centrifugal-pump-fresh-water</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-06-15/546487.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-432218-2017 Energy Conservation Certification Rules for Centrifugal Pumps for Fresh Water</t>
+  </si>
+  <si>
+    <t>This policy contains Energy Conservation Certification Rules for centrifugal pumps for fresh water. It applies to clean water centrifugal pump units powered by 690 V or below voltage, 50 Hz three-phase AC power supply, and three-phase AC motor-driven centrifugal pump units. The rated power of the motor is in the range of 0.75 kW to 375 kW.</t>
+  </si>
+  <si>
+    <t>Pumps</t>
+  </si>
+  <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
+    <t>JB/T 11706.1-2013</t>
+  </si>
+  <si>
+    <t>China Quality Certification Centre</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-432218-2017-energy-conservation-certification-rules-centrifugal-pumps-fresh-water</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2017-06-15/546487.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439137-2014. Mark Certification - Water-source (ground-source) heat pumps</t>
+  </si>
+  <si>
+    <t>Applies to ground source heat pumps</t>
+  </si>
+  <si>
+    <t>GB 30721-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439137-2014-mark-certification-water-source-ground-source-heat-pumps</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492749.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439801-2019. Energy Conservation Certification Rules for Low Ambient Temperature Air Source Heat Pump (Water Chilling) Packages</t>
+  </si>
+  <si>
+    <t>Applies to low ambient temperature air source heat pump -water chilling packages</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Pumps Other</t>
+  </si>
+  <si>
+    <t>GB 37480-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439801-2019-energy-conservation-certification-rules-low-ambient-temperature-air</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-01-29/542277.shtml</t>
+  </si>
+  <si>
+    <t>Draft MEPS for water pumps</t>
+  </si>
+  <si>
+    <t>The document specifies the MEPS and labeling instructions for water pumps.</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Not applicable</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>Ministry of Energy and Mineral Resources</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-meps-water-pumps</t>
+  </si>
+  <si>
+    <t>https://www.jase-w.eccj.or.jp/indonesiaforum/pdf/10-05_hariyanto.pdf</t>
+  </si>
+  <si>
+    <t>Draft water pumps policy</t>
+  </si>
+  <si>
+    <t>All types of water pumps over 2 horsepower</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>January 2020</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-water-pumps-policy</t>
+  </si>
+  <si>
+    <t>http://sreda.gov.bd/files/EEC_Master_Plan_SREDA.pdf</t>
+  </si>
+  <si>
+    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
+  </si>
+  <si>
+    <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Label No5 for Water Pump</t>
+  </si>
+  <si>
+    <t>This program covers automatic electric water pumps - sprocket and normal blades types.</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>TIS 2618-2557</t>
+  </si>
+  <si>
+    <t>Electricity Generating Authority Thailand (EGAT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-water-pump</t>
+  </si>
+  <si>
+    <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/pump.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
@@ -1633,51 +1654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P63"/>
+  <dimension ref="A1:P65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="278.361" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="581.429" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1763,2978 +1784,3074 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="H3">
-[...10 lines deleted...]
-      <c r="M3" t="s">
+      <c r="N3" t="s">
+        <v>36</v>
+      </c>
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H4">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
-[...3 lines deleted...]
-      <c r="M4"/>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O4" t="s">
         <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" t="s">
         <v>48</v>
       </c>
-      <c r="B5" t="s">
+      <c r="E5" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="H5">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2021</v>
+      </c>
+      <c r="I5">
+        <v>2024</v>
+      </c>
       <c r="J5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>50</v>
+      </c>
+      <c r="M5" t="s">
         <v>51</v>
       </c>
-      <c r="K5" t="s">
-[...3 lines deleted...]
-      <c r="M5" t="s">
+      <c r="N5" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5" t="s">
         <v>52</v>
       </c>
-      <c r="N5" t="s">
-[...2 lines deleted...]
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
         <v>55</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D6" t="s">
         <v>57</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H6">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="N6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C7" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H7">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O7" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="P7" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H8">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
-      <c r="M8"/>
+      <c r="M8" t="s">
+        <v>75</v>
+      </c>
       <c r="N8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O8" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="P8" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H9">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="P9" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D10" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="E10" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H10">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L10"/>
+      <c r="M10"/>
       <c r="N10" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H11">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L11"/>
+      <c r="M11"/>
       <c r="N11" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O11" t="s">
         <v>87</v>
       </c>
       <c r="P11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" t="s">
         <v>89</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H12">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
+        <v>36</v>
+      </c>
+      <c r="O12" t="s">
         <v>91</v>
       </c>
-      <c r="M12" t="s">
-[...5 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" t="s">
         <v>94</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>95</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="E13" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H13">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M13" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2004</v>
       </c>
       <c r="I14">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J14" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="M14" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="N14" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="D15" t="s">
-        <v>107</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="G15" t="s">
-        <v>108</v>
+        <v>59</v>
       </c>
       <c r="H15">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M15" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="N15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O15" t="s">
         <v>112</v>
       </c>
       <c r="P15" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>114</v>
       </c>
       <c r="B16" t="s">
         <v>115</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F16" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2004</v>
+      </c>
+      <c r="I16">
+        <v>2017</v>
+      </c>
       <c r="J16" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
         <v>116</v>
       </c>
       <c r="M16" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="N16" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>117</v>
       </c>
       <c r="P16" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>119</v>
       </c>
       <c r="B17" t="s">
         <v>120</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="D17" t="s">
-        <v>121</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2004</v>
       </c>
       <c r="I17">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J17" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
+        <v>121</v>
+      </c>
+      <c r="M17" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O17" t="s">
         <v>123</v>
       </c>
       <c r="P17" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>125</v>
       </c>
       <c r="B18" t="s">
         <v>126</v>
       </c>
       <c r="C18" t="s">
+        <v>95</v>
+      </c>
+      <c r="D18" t="s">
         <v>127</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" t="s">
+        <v>97</v>
+      </c>
+      <c r="G18" t="s">
         <v>128</v>
       </c>
-      <c r="F18" t="s">
-[...5 lines deleted...]
-      <c r="H18"/>
+      <c r="H18">
+        <v>2017</v>
+      </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>129</v>
+      </c>
       <c r="M18" t="s">
+        <v>130</v>
+      </c>
+      <c r="N18" t="s">
+        <v>36</v>
+      </c>
+      <c r="O18" t="s">
         <v>131</v>
       </c>
-      <c r="N18" t="s">
-[...2 lines deleted...]
-      <c r="O18" t="s">
+      <c r="P18" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>133</v>
+      </c>
+      <c r="B19" t="s">
         <v>134</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="E19" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G19" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>59</v>
+      </c>
+      <c r="H19">
+        <v>2014</v>
+      </c>
       <c r="I19"/>
       <c r="J19" t="s">
+        <v>105</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>135</v>
+      </c>
+      <c r="M19" t="s">
+        <v>100</v>
+      </c>
+      <c r="N19" t="s">
+        <v>36</v>
+      </c>
+      <c r="O19" t="s">
+        <v>136</v>
+      </c>
+      <c r="P19" t="s">
         <v>137</v>
-      </c>
-[...14 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>138</v>
+      </c>
+      <c r="B20" t="s">
+        <v>139</v>
+      </c>
+      <c r="C20" t="s">
+        <v>95</v>
+      </c>
+      <c r="D20" t="s">
+        <v>140</v>
+      </c>
+      <c r="E20" t="s">
+        <v>49</v>
+      </c>
+      <c r="F20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2004</v>
+      </c>
+      <c r="I20">
+        <v>2019</v>
+      </c>
+      <c r="J20" t="s">
+        <v>105</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
         <v>141</v>
       </c>
-      <c r="B20" t="s">
+      <c r="M20" t="s">
+        <v>100</v>
+      </c>
+      <c r="N20" t="s">
+        <v>36</v>
+      </c>
+      <c r="O20" t="s">
         <v>142</v>
       </c>
-      <c r="C20" t="s">
+      <c r="P20" t="s">
         <v>143</v>
-      </c>
-[...35 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>144</v>
+      </c>
+      <c r="B21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C21" t="s">
+        <v>146</v>
+      </c>
+      <c r="D21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" t="s">
+        <v>147</v>
+      </c>
+      <c r="F21" t="s">
+        <v>148</v>
+      </c>
+      <c r="G21" t="s">
         <v>149</v>
       </c>
-      <c r="B21" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
+        <v>43</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>150</v>
+      </c>
+      <c r="N21" t="s">
+        <v>36</v>
+      </c>
+      <c r="O21" t="s">
+        <v>151</v>
+      </c>
+      <c r="P21" t="s">
         <v>152</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>153</v>
+      </c>
+      <c r="B22" t="s">
+        <v>154</v>
+      </c>
+      <c r="C22" t="s">
+        <v>155</v>
+      </c>
+      <c r="D22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E22" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" t="s">
+        <v>58</v>
+      </c>
+      <c r="G22" t="s">
+        <v>149</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>156</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
         <v>157</v>
       </c>
-      <c r="B22" t="s">
+      <c r="N22" t="s">
+        <v>36</v>
+      </c>
+      <c r="O22" t="s">
         <v>158</v>
       </c>
-      <c r="C22" t="s">
+      <c r="P22" t="s">
         <v>159</v>
-      </c>
-[...37 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B23" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C23" t="s">
-        <v>143</v>
+        <v>31</v>
       </c>
       <c r="D23" t="s">
-        <v>167</v>
+        <v>127</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="H23">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>169</v>
+        <v>50</v>
       </c>
       <c r="M23" t="s">
-        <v>170</v>
+        <v>51</v>
       </c>
       <c r="N23" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O23" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="P23" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="B24" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="C24" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="D24" t="s">
-        <v>176</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>129</v>
+        <v>58</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H24">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>109</v>
+        <v>167</v>
       </c>
       <c r="K24" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="L24"/>
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>168</v>
+      </c>
       <c r="M24" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="N24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O24" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="P24" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="B25" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="C25" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="D25" t="s">
-        <v>184</v>
+        <v>48</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F25" t="s">
-        <v>129</v>
+        <v>58</v>
       </c>
       <c r="G25" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H25">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>2016</v>
+      </c>
+      <c r="I25">
+        <v>2019</v>
+      </c>
       <c r="J25" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="M25" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="N25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O25" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="P25" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="B26" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="C26" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="D26" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E26" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I26">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="J26" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="N26" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O26" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="P26" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B27" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>190</v>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>191</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H27">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>85</v>
+        <v>175</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>86</v>
+        <v>192</v>
       </c>
       <c r="M27" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="N27" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O27" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="P27" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B28" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>198</v>
       </c>
       <c r="D28" t="s">
-        <v>57</v>
+        <v>191</v>
       </c>
       <c r="E28" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="I28">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="J28" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="M28" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="N28" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O28" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="P28" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B29" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="D29" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E29" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2005</v>
       </c>
       <c r="I29">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="J29" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>209</v>
+        <v>106</v>
       </c>
       <c r="M29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N29" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="P29" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B30" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C30" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2005</v>
       </c>
       <c r="I30">
         <v>2016</v>
       </c>
       <c r="J30" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="M30" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="N30" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O30" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="P30" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B31" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="D31" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2005</v>
       </c>
       <c r="I31">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J31" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="M31" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O31" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="P31" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B32" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C32" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>2005</v>
+      </c>
+      <c r="I32">
+        <v>2016</v>
+      </c>
       <c r="J32" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="M32" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="P32" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B33" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C33" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2005</v>
+      </c>
+      <c r="I33">
+        <v>2017</v>
+      </c>
       <c r="J33" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M33" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="N33" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="P33" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B34" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C34" t="s">
-        <v>234</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="E34" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H34">
-        <v>1985</v>
+        <v>2020</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>235</v>
+        <v>98</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="M34" t="s">
-        <v>237</v>
+        <v>211</v>
       </c>
       <c r="N34" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="P34" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B35" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="C35" t="s">
-        <v>234</v>
+        <v>95</v>
       </c>
       <c r="D35" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="E35" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H35">
-        <v>1986</v>
+        <v>2020</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>235</v>
+        <v>98</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35"/>
+      <c r="L35" t="s">
+        <v>236</v>
+      </c>
       <c r="M35" t="s">
+        <v>211</v>
+      </c>
+      <c r="N35" t="s">
+        <v>36</v>
+      </c>
+      <c r="O35" t="s">
         <v>237</v>
       </c>
-      <c r="N35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P35" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B36" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C36" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="D36" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F36" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H36">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>243</v>
+      </c>
       <c r="M36" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="N36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O36" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="P36" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B37" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C37" t="s">
-        <v>151</v>
+        <v>241</v>
       </c>
       <c r="D37" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="E37" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F37" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H37">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>1986</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>152</v>
+        <v>242</v>
       </c>
       <c r="K37" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>154</v>
+        <v>244</v>
       </c>
       <c r="N37" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O37" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="P37" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>251</v>
+      </c>
+      <c r="B38" t="s">
+        <v>252</v>
+      </c>
+      <c r="C38" t="s">
+        <v>253</v>
+      </c>
+      <c r="D38" t="s">
+        <v>32</v>
+      </c>
+      <c r="E38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F38" t="s">
+        <v>97</v>
+      </c>
+      <c r="G38" t="s">
+        <v>59</v>
+      </c>
+      <c r="H38">
+        <v>2016</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>242</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38" t="s">
+        <v>254</v>
+      </c>
+      <c r="N38" t="s">
+        <v>36</v>
+      </c>
+      <c r="O38" t="s">
         <v>255</v>
       </c>
-      <c r="B38" t="s">
+      <c r="P38" t="s">
         <v>256</v>
-      </c>
-[...40 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B39" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C39" t="s">
-        <v>265</v>
+        <v>166</v>
       </c>
       <c r="D39" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E39" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G39" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>1996</v>
+      </c>
+      <c r="I39">
+        <v>2010</v>
+      </c>
       <c r="J39" t="s">
-        <v>258</v>
+        <v>167</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="L39"/>
       <c r="M39" t="s">
-        <v>267</v>
+        <v>169</v>
       </c>
       <c r="N39" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O39" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="P39" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="B40" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="C40" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="D40" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>129</v>
+        <v>58</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I40">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J40" t="s">
-        <v>152</v>
+        <v>265</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="M40" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="N40" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O40" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="P40" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="B41" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="C41" t="s">
         <v>272</v>
       </c>
       <c r="D41" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F41" t="s">
-        <v>129</v>
+        <v>58</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H41">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>152</v>
+        <v>265</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="M41" t="s">
         <v>274</v>
       </c>
       <c r="N41" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O41" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="P41" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B42" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C42" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D42" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I42">
         <v>2014</v>
       </c>
       <c r="J42" t="s">
-        <v>85</v>
+        <v>167</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="M42" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="N42" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O42" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="P42" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B43" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>279</v>
       </c>
       <c r="D43" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="G43" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H43">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>2002</v>
+      </c>
+      <c r="I43">
+        <v>2002</v>
+      </c>
       <c r="J43" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>153</v>
+        <v>286</v>
       </c>
       <c r="M43" t="s">
-        <v>154</v>
+        <v>281</v>
       </c>
       <c r="N43" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="P43" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>288</v>
+      </c>
+      <c r="B44" t="s">
+        <v>289</v>
+      </c>
+      <c r="C44" t="s">
+        <v>290</v>
+      </c>
+      <c r="D44" t="s">
+        <v>67</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H44">
+        <v>2013</v>
+      </c>
+      <c r="I44">
+        <v>2014</v>
+      </c>
+      <c r="J44" t="s">
+        <v>105</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" t="s">
+        <v>291</v>
+      </c>
+      <c r="M44" t="s">
         <v>292</v>
       </c>
-      <c r="B44" t="s">
+      <c r="N44" t="s">
+        <v>36</v>
+      </c>
+      <c r="O44" t="s">
         <v>293</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="P44" t="s">
         <v>294</v>
-      </c>
-[...30 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B45" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="C45" t="s">
-        <v>302</v>
+        <v>166</v>
       </c>
       <c r="D45" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="E45" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H45">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>36</v>
+        <v>167</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>303</v>
+        <v>168</v>
       </c>
       <c r="M45" t="s">
-        <v>304</v>
+        <v>169</v>
       </c>
       <c r="N45" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O45" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="P45" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B46" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C46" t="s">
-        <v>309</v>
+        <v>174</v>
       </c>
       <c r="D46" t="s">
-        <v>57</v>
+        <v>301</v>
       </c>
       <c r="E46" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F46" t="s">
-        <v>21</v>
+        <v>302</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H46">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="N46" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O46" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="P46" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B47" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="C47" t="s">
         <v>309</v>
       </c>
       <c r="D47" t="s">
-        <v>316</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H47">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I47">
         <v>2015</v>
       </c>
+      <c r="I47"/>
       <c r="J47" t="s">
+        <v>60</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" t="s">
         <v>310</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
       <c r="M47" t="s">
         <v>311</v>
       </c>
       <c r="N47" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O47" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="P47" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="B48" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="C48" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D48" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>1996</v>
+        <v>2014</v>
       </c>
       <c r="I48">
-        <v>2005</v>
+        <v>2025</v>
       </c>
       <c r="J48" t="s">
-        <v>23</v>
+        <v>317</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
-      <c r="L48" t="s">
+      <c r="L48"/>
+      <c r="M48" t="s">
+        <v>318</v>
+      </c>
+      <c r="N48" t="s">
+        <v>36</v>
+      </c>
+      <c r="O48" t="s">
+        <v>319</v>
+      </c>
+      <c r="P48" t="s">
         <v>320</v>
-      </c>
-[...10 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>321</v>
+      </c>
+      <c r="B49" t="s">
+        <v>322</v>
+      </c>
+      <c r="C49" t="s">
+        <v>316</v>
+      </c>
+      <c r="D49" t="s">
+        <v>323</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" t="s">
+        <v>22</v>
+      </c>
+      <c r="H49">
+        <v>2004</v>
+      </c>
+      <c r="I49">
+        <v>2015</v>
+      </c>
+      <c r="J49" t="s">
+        <v>317</v>
+      </c>
+      <c r="K49" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" t="s">
         <v>324</v>
       </c>
-      <c r="B49" t="s">
+      <c r="M49" t="s">
+        <v>318</v>
+      </c>
+      <c r="N49" t="s">
+        <v>36</v>
+      </c>
+      <c r="O49" t="s">
         <v>325</v>
       </c>
-      <c r="C49" t="s">
-[...24 lines deleted...]
-      <c r="L49" t="s">
+      <c r="P49" t="s">
         <v>326</v>
-      </c>
-[...10 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B50" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C50" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="D50" t="s">
-        <v>333</v>
+        <v>48</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>129</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2017</v>
+        <v>1996</v>
       </c>
       <c r="I50">
-        <v>2021</v>
+        <v>2005</v>
       </c>
       <c r="J50" t="s">
-        <v>334</v>
+        <v>23</v>
       </c>
       <c r="K50" t="s">
-        <v>335</v>
+        <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="M50" t="s">
-        <v>337</v>
+        <v>318</v>
       </c>
       <c r="N50" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O50" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="P50" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="B51" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C51" t="s">
-        <v>342</v>
+        <v>264</v>
       </c>
       <c r="D51" t="s">
-        <v>343</v>
+        <v>48</v>
       </c>
       <c r="E51" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F51" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="G51" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H51">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>109</v>
+        <v>265</v>
       </c>
       <c r="K51" t="s">
-        <v>344</v>
+        <v>24</v>
       </c>
       <c r="L51" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="M51" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="N51" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O51" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="P51" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="B52" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="C52" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="D52" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="E52" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>129</v>
+        <v>148</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="I52">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="J52" t="s">
-        <v>109</v>
+        <v>341</v>
       </c>
       <c r="K52" t="s">
-        <v>24</v>
+        <v>342</v>
       </c>
       <c r="L52" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="M52" t="s">
+        <v>344</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>345</v>
+      </c>
+      <c r="P52" t="s">
         <v>346</v>
-      </c>
-[...7 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>347</v>
+      </c>
+      <c r="B53" t="s">
+        <v>348</v>
+      </c>
+      <c r="C53" t="s">
+        <v>349</v>
+      </c>
+      <c r="D53" t="s">
+        <v>350</v>
+      </c>
+      <c r="E53" t="s">
+        <v>49</v>
+      </c>
+      <c r="F53" t="s">
+        <v>148</v>
+      </c>
+      <c r="G53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H53">
+        <v>2015</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>43</v>
+      </c>
+      <c r="K53" t="s">
+        <v>351</v>
+      </c>
+      <c r="L53" t="s">
+        <v>352</v>
+      </c>
+      <c r="M53" t="s">
+        <v>353</v>
+      </c>
+      <c r="N53" t="s">
+        <v>36</v>
+      </c>
+      <c r="O53" t="s">
         <v>354</v>
       </c>
-      <c r="B53" t="s">
+      <c r="P53" t="s">
         <v>355</v>
-      </c>
-[...40 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B54" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C54" t="s">
-        <v>309</v>
+        <v>349</v>
       </c>
       <c r="D54" t="s">
-        <v>57</v>
+        <v>350</v>
       </c>
       <c r="E54" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F54" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="I54">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J54" t="s">
-        <v>258</v>
+        <v>43</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="M54" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="N54" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O54" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="P54" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>361</v>
+      </c>
+      <c r="B55" t="s">
+        <v>362</v>
+      </c>
+      <c r="C55" t="s">
+        <v>316</v>
+      </c>
+      <c r="D55" t="s">
+        <v>48</v>
+      </c>
+      <c r="E55" t="s">
+        <v>49</v>
+      </c>
+      <c r="F55" t="s">
+        <v>97</v>
+      </c>
+      <c r="G55" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55">
+        <v>2002</v>
+      </c>
+      <c r="I55">
+        <v>2012</v>
+      </c>
+      <c r="J55" t="s">
+        <v>265</v>
+      </c>
+      <c r="K55" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55" t="s">
+        <v>363</v>
+      </c>
+      <c r="M55" t="s">
+        <v>364</v>
+      </c>
+      <c r="N55" t="s">
+        <v>36</v>
+      </c>
+      <c r="O55" t="s">
         <v>365</v>
       </c>
-      <c r="B55" t="s">
+      <c r="P55" t="s">
         <v>366</v>
-      </c>
-[...36 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B56" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="C56" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D56" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E56" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F56" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="I56">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J56" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="M56" t="s">
-        <v>311</v>
+        <v>364</v>
       </c>
       <c r="N56" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O56" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="P56" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="B57" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="C57" t="s">
-        <v>309</v>
+        <v>374</v>
       </c>
       <c r="D57" t="s">
-        <v>57</v>
+        <v>375</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>129</v>
+        <v>21</v>
       </c>
       <c r="G57" t="s">
-        <v>381</v>
+        <v>59</v>
       </c>
       <c r="H57">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I57"/>
       <c r="J57" t="s">
-        <v>258</v>
+        <v>376</v>
       </c>
       <c r="K57" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="L57"/>
       <c r="M57" t="s">
-        <v>311</v>
+        <v>378</v>
       </c>
       <c r="N57" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="O57" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="P57" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>381</v>
+      </c>
+      <c r="B58" t="s">
+        <v>382</v>
+      </c>
+      <c r="C58" t="s">
+        <v>316</v>
+      </c>
+      <c r="D58" t="s">
+        <v>48</v>
+      </c>
+      <c r="E58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>2000</v>
+      </c>
+      <c r="I58">
+        <v>2014</v>
+      </c>
+      <c r="J58" t="s">
+        <v>265</v>
+      </c>
+      <c r="K58" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" t="s">
+        <v>383</v>
+      </c>
+      <c r="M58" t="s">
+        <v>318</v>
+      </c>
+      <c r="N58" t="s">
+        <v>36</v>
+      </c>
+      <c r="O58" t="s">
+        <v>384</v>
+      </c>
+      <c r="P58" t="s">
         <v>385</v>
-      </c>
-[...41 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B59" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="C59" t="s">
-        <v>159</v>
+        <v>316</v>
       </c>
       <c r="D59" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E59" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="G59" t="s">
-        <v>35</v>
+        <v>388</v>
       </c>
       <c r="H59">
+        <v>1994</v>
+      </c>
+      <c r="I59">
         <v>2014</v>
       </c>
-      <c r="I59"/>
       <c r="J59" t="s">
-        <v>387</v>
+        <v>265</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="M59" t="s">
-        <v>389</v>
+        <v>318</v>
       </c>
       <c r="N59" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O59" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="P59" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B60" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="C60" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="D60" t="s">
-        <v>294</v>
+        <v>32</v>
       </c>
       <c r="E60" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F60" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="G60" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H60">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>296</v>
+        <v>394</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
-      <c r="L60"/>
+      <c r="L60" t="s">
+        <v>395</v>
+      </c>
       <c r="M60" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="N60" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O60" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="P60" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B61" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C61" t="s">
-        <v>404</v>
+        <v>174</v>
       </c>
       <c r="D61" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="E61" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F61" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="G61" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H61">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>160</v>
+        <v>394</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="M61" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="N61" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O61" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="P61" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="B62" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="C62" t="s">
-        <v>404</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>65</v>
+        <v>301</v>
       </c>
       <c r="E62" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F62" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H62">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>411</v>
+        <v>303</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
-      <c r="L62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L62"/>
       <c r="M62" t="s">
         <v>406</v>
       </c>
       <c r="N62" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O62" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="P62" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="B63" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C63" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="D63" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E63" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F63" t="s">
-        <v>129</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H63">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
+        <v>175</v>
+      </c>
+      <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" t="s">
+        <v>412</v>
+      </c>
+      <c r="M63" t="s">
+        <v>413</v>
+      </c>
+      <c r="N63" t="s">
+        <v>36</v>
+      </c>
+      <c r="O63" t="s">
+        <v>414</v>
+      </c>
+      <c r="P63" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>416</v>
+      </c>
+      <c r="B64" t="s">
+        <v>417</v>
+      </c>
+      <c r="C64" t="s">
+        <v>411</v>
+      </c>
+      <c r="D64" t="s">
+        <v>32</v>
+      </c>
+      <c r="E64" t="s">
+        <v>49</v>
+      </c>
+      <c r="F64" t="s">
+        <v>58</v>
+      </c>
+      <c r="G64" t="s">
+        <v>59</v>
+      </c>
+      <c r="H64">
+        <v>2015</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64" t="s">
         <v>418</v>
       </c>
-      <c r="K63" t="s">
-[...3 lines deleted...]
-      <c r="M63" t="s">
+      <c r="K64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" t="s">
         <v>419</v>
       </c>
-      <c r="N63" t="s">
-[...2 lines deleted...]
-      <c r="O63" t="s">
+      <c r="M64" t="s">
+        <v>413</v>
+      </c>
+      <c r="N64" t="s">
+        <v>36</v>
+      </c>
+      <c r="O64" t="s">
         <v>420</v>
       </c>
-      <c r="P63" t="s">
+      <c r="P64" t="s">
         <v>421</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>422</v>
+      </c>
+      <c r="B65" t="s">
+        <v>423</v>
+      </c>
+      <c r="C65" t="s">
+        <v>424</v>
+      </c>
+      <c r="D65" t="s">
+        <v>48</v>
+      </c>
+      <c r="E65" t="s">
+        <v>20</v>
+      </c>
+      <c r="F65" t="s">
+        <v>148</v>
+      </c>
+      <c r="G65" t="s">
+        <v>59</v>
+      </c>
+      <c r="H65">
+        <v>2017</v>
+      </c>
+      <c r="I65"/>
+      <c r="J65" t="s">
+        <v>425</v>
+      </c>
+      <c r="K65" t="s">
+        <v>24</v>
+      </c>
+      <c r="L65"/>
+      <c r="M65" t="s">
+        <v>426</v>
+      </c>
+      <c r="N65" t="s">
+        <v>36</v>
+      </c>
+      <c r="O65" t="s">
+        <v>427</v>
+      </c>
+      <c r="P65" t="s">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">