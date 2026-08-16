--- v1 (2026-03-05)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -167,50 +167,71 @@
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
@@ -255,142 +276,154 @@
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/1783 of 1 October 2019 amending Regulation (EU) No 548/2014 on implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to small, medium and large power transformers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for placing on the market or putting into service power transformers with a minimum power rating of 1 kVA used in 50Hz electricity transmission and distribution networks or for industrial applications. The Regulation is only applicable to transformers purchased after the entry into force of the Regulation. Power transformer means a static piece of apparatus with two or more windings which; by electromagnetic induction; transforms a system of alternating voltage and current into another system of alternating voltage and current usually of different values and at the same frequency for the purpose of transmitting electrical power.</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>IEC 60076</t>
+  </si>
+  <si>
+    <t>European Commission - DG Enterprise</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv:OJ.L_.2019.272.01.0107.01.ENG&amp;toc=OJ:L:2019:272:TOC</t>
+  </si>
+  <si>
     <t>October 2023</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv:OJ.L_.2019.272.01.0107.01.ENG&amp;toc=OJ:L:2019:272:TOC</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/548/contents/2014-05-21</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/1783/contents/2019-10-01</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/1784 of 1 October 2019 laying down ecodesign requirements for welding equipment pursuant to Directive 2009/125/EC of the European Parliament and of the Council</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or the putting into service of electrical mains-operated welding equipment.
 This Regulation shall apply to welding equipment using one or more of the following welding and allied processes:
 (a) manual metal arc welding;
 (b) shielded metal arc welding;
 (c) self-shielded flux-cored welding;
 (d) flux cored arc welding;
 (e) metal active gas and metal inert gas welding;
 (f) tungsten inert gas welding;
 (g) plasma arc cutting.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191784-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0121.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>CQC31-461212-2020. Energy Conservation Certification Rules for Power Transformer</t>
   </si>
   <si>
     <t>Applies to three-phase; off-Circuit-Tap-Changing transformers with voltage level of 10kV; and rated capacities of 30kVA-1600kVA for oil-immersed transformers or 30kVA-2500kVA for dry-type transformers. Does not apply to gas-filled transformers.</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>GB 20052-2020</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-461212-2020-energy-conservation-certification-rules-power-transformer</t>
   </si>
@@ -1154,53 +1187,50 @@
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Clothing Care Appliances</t>
   </si>
   <si>
     <t>This regulation mandates the maximum energy efficiency standards and labels for clothing car appliances. It applies to clothing care appliances that can perform functions such as drying, wrinkle removal, and deodorizing of textile products as specified in the regulations of KS K 0891. However, the following are excluded from this regulation: 
 a) Appliances that do not simultaneously have wrinkle removal and deodorizing functions
 b) Appliances that do not have the ability to collect moisture from the appliance interior as condensate water
 c) Appliances that the user assembles, disassembles, or can carry by themselves</t>
   </si>
   <si>
     <t>Asia and Pacific, Republic of Korea</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label, High Energy Performance Standard</t>
   </si>
   <si>
-    <t>New</t>
-[...1 lines deleted...]
-  <si>
     <t>February 2025</t>
   </si>
   <si>
     <t>KS K 0891
 ,   
                     KS C IEC 61121
 ,   
                     KS C IEC 60456
 ,   
                     KS K ISO 139
 ,   
                     KS K 0552
 ,   
                     ISO 9867:2022
 ,   
                     KS K ISO 105-F01</t>
   </si>
   <si>
     <t>Ministry of Trade, Industry and Energy, Korea</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulations-operation-energy-efficient-equipment-maximum-energy-efficiency-standards-and</t>
   </si>
   <si>
     <t>https://eep.energy.or.kr/pds/view.aspx?cate=4&amp;no=183</t>
@@ -1268,53 +1298,50 @@
   <si>
     <t>http://www.fide.org.mx/index.php?option=com_content&amp;view=article&amp;id=198:especificaciones-sello-fide&amp;catid=82:especificaciones-tipo-a&amp;Itemid=261</t>
   </si>
   <si>
     <t>SI 5484 DISTRIBUTION TRANSFORMERS - REQUIREMENTS FOR ENERGY EFFICIENCY AND LABELLING</t>
   </si>
   <si>
     <t>It covers distribution transformers</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Standards Institute of Israel (SII)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/si-5484-distribution-transformers-requirements-energy-efficiency-and-labelling</t>
   </si>
   <si>
     <t>Singapore Green Labeling Scheme: Hand Dryers</t>
   </si>
   <si>
     <t>This policy establishes criteria for electric hot air hand driers that are equipped with non-contact on-off switches based on environmental, performance, and health parameters.</t>
   </si>
   <si>
-    <t>Entered into force</t>
-[...1 lines deleted...]
-  <si>
     <t>Singapore Environment Council</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/singapore-green-labeling-scheme-hand-dryers</t>
   </si>
   <si>
     <t>https://www.sgls.sec.org.sg/categoryinfo.php?cid=49</t>
   </si>
   <si>
     <t>Standard NOM-002-SEDE/ENER-2014 - Distribution Transformers</t>
   </si>
   <si>
     <t>This standard establishes requirements for safety and energy-efficiency for distribution transformers (liquid-immersed units).</t>
   </si>
   <si>
     <t>NMX-J-169-ANCE-2004</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-002-sedeener-2014-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5358207&amp;fecha=29/08/2014</t>
@@ -1344,50 +1371,75 @@
     <t>Supreme Decree No. 009-2017-EM Technical Regulation on the Labeling of Energy Efficiency to Energy Products.</t>
   </si>
   <si>
     <t>This decree specifies labeling requirements for lamps for domestic use, ballasts for fluorescent lamps, refrigeration appliances, boilers, electric motors, clothes washers, drum dryers, air conditioning equipment, calculation method for air conditioners, gas and electric storage water heaters, and gas and electric instantaneous water heaters.</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
   <si>
     <t>http://www.minem.gob.pe/_legislacionM.php?idSector=12&amp;idLegislacion=11301Panama</t>
   </si>
   <si>
     <t>TCVN 8525:2015 Distribution transformers - MEPS and test methods</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for distribution transformers.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-85252015-distribution-transformers-meps-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8525-2015-may-bien-ap-phan-phoi-muc-hieu-suat-nang-luong-toi-thieu</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Welding Equipment</t>
   </si>
   <si>
     <t>This regulation applies to welding equipment using one or more of the following welding processes—
 (a) flux cored arc welding;
 (b) manual metal arc welding;
 (c) metal active gas and metal inert gas welding;
 (d) plasma arc cutting;
 (e) self-shielded flux-cored welding;
 (f) shielded metal arc welding;
 (g) tungsten inert gas welding.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-welding</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/contents/made</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28648 | transposition of EC 392-2012</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
@@ -1821,65 +1873,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P70"/>
+  <dimension ref="A1:P72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1132.438" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -2049,3208 +2101,3302 @@
         <v>44</v>
       </c>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>45</v>
       </c>
       <c r="M4" t="s">
         <v>46</v>
       </c>
       <c r="N4" t="s">
         <v>36</v>
       </c>
       <c r="O4" t="s">
         <v>47</v>
       </c>
       <c r="P4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B5"/>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H5">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="K5" t="s">
         <v>34</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>52</v>
+      </c>
       <c r="M5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
         <v>58</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="G6" t="s">
         <v>43</v>
       </c>
       <c r="H6">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>61</v>
       </c>
       <c r="K6" t="s">
         <v>34</v>
       </c>
-      <c r="L6" t="s">
+      <c r="L6"/>
+      <c r="M6" t="s">
         <v>62</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
         <v>63</v>
       </c>
-      <c r="N6" t="s">
-[...2 lines deleted...]
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" t="s">
         <v>66</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>67</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H7">
-        <v>1995</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
+        <v>68</v>
+      </c>
+      <c r="K7" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" t="s">
+        <v>69</v>
+      </c>
+      <c r="M7" t="s">
         <v>70</v>
       </c>
-      <c r="K7" t="s">
-[...2 lines deleted...]
-      <c r="L7" t="s">
+      <c r="N7" t="s">
+        <v>36</v>
+      </c>
+      <c r="O7" t="s">
         <v>71</v>
       </c>
-      <c r="M7" t="s">
+      <c r="P7" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" t="s">
         <v>75</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>1995</v>
       </c>
       <c r="I8">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="M8"/>
+        <v>78</v>
+      </c>
+      <c r="M8" t="s">
+        <v>79</v>
+      </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="H9">
-        <v>2015</v>
+        <v>1995</v>
       </c>
       <c r="I9">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J9" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K9" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="M9"/>
       <c r="N9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2015</v>
       </c>
       <c r="I10">
         <v>2019</v>
       </c>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="K10" t="s">
         <v>34</v>
       </c>
-      <c r="L10"/>
-      <c r="M10"/>
+      <c r="L10" t="s">
+        <v>92</v>
+      </c>
+      <c r="M10" t="s">
+        <v>93</v>
+      </c>
       <c r="N10" t="s">
         <v>36</v>
       </c>
       <c r="O10" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="P10" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2015</v>
       </c>
       <c r="I11">
         <v>2019</v>
       </c>
       <c r="J11" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="K11" t="s">
         <v>34</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
         <v>36</v>
       </c>
       <c r="O11" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="P11" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H12">
+        <v>2015</v>
+      </c>
+      <c r="I12">
         <v>2019</v>
       </c>
-      <c r="I12"/>
       <c r="J12" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L12"/>
+        <v>34</v>
+      </c>
+      <c r="L12" t="s">
+        <v>92</v>
+      </c>
       <c r="M12"/>
       <c r="N12" t="s">
         <v>36</v>
       </c>
       <c r="O12" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="P12" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D13" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>43</v>
       </c>
       <c r="H13">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
-      <c r="M13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O13" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="P13" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B14" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="D14" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="H14">
         <v>2012</v>
       </c>
-      <c r="I14"/>
+      <c r="I14">
+        <v>2023</v>
+      </c>
       <c r="J14" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14"/>
-      <c r="M14"/>
+      <c r="M14" t="s">
+        <v>109</v>
+      </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="P14" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B15" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>114</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="E15" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="H15">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="K15" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="P15" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B16" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F16" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2003</v>
       </c>
       <c r="I16">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="J16" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
       <c r="L16" t="s">
-        <v>62</v>
+        <v>122</v>
       </c>
       <c r="M16" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="N16" t="s">
         <v>36</v>
       </c>
       <c r="O16" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="P16"/>
+        <v>124</v>
+      </c>
+      <c r="P16" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B17" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F17" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="G17" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H17">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2003</v>
+      </c>
+      <c r="I17">
+        <v>2010</v>
+      </c>
       <c r="J17" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
       <c r="L17" t="s">
-        <v>121</v>
+        <v>69</v>
       </c>
       <c r="M17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O17" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B18" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F18" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="G18" t="s">
         <v>43</v>
       </c>
       <c r="H18">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>44</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
       <c r="L18" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="M18" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="P18" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B19" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C19" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="E19" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F19" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="G19" t="s">
         <v>43</v>
       </c>
       <c r="H19">
         <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>44</v>
       </c>
       <c r="K19" t="s">
         <v>34</v>
       </c>
       <c r="L19" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="M19" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="P19" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B20" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C20" t="s">
-        <v>137</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="F20" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H20">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="K20" t="s">
         <v>34</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>143</v>
+      </c>
       <c r="M20" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="P20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>149</v>
       </c>
       <c r="E21" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>150</v>
       </c>
       <c r="G21" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="I21"/>
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2011</v>
+      </c>
+      <c r="I21">
+        <v>2023</v>
+      </c>
       <c r="J21" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="P21" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B22" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C22" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D22" t="s">
-        <v>155</v>
+        <v>76</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="F22" t="s">
-        <v>156</v>
+        <v>60</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="K22" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="P22" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>166</v>
       </c>
       <c r="E23" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>110</v>
+        <v>167</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
-      <c r="H23">
-[...4 lines deleted...]
-      </c>
+      <c r="H23"/>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
       <c r="L23" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="M23" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="P23" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B24" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C24" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D24" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="F24" t="s">
-        <v>156</v>
+        <v>121</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="I24">
-        <v>2023</v>
+        <v>2002</v>
       </c>
       <c r="J24" t="s">
-        <v>23</v>
+        <v>128</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
       <c r="L24" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="M24" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="P24" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B25" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C25" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D25" t="s">
-        <v>178</v>
+        <v>42</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="I25">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J25" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L25"/>
+        <v>34</v>
+      </c>
+      <c r="L25" t="s">
+        <v>182</v>
+      </c>
       <c r="M25" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="P25" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B26" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C26" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>189</v>
       </c>
       <c r="E26" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>110</v>
+        <v>167</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I26">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J26" t="s">
         <v>44</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="P26" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B27" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C27" t="s">
-        <v>60</v>
+        <v>196</v>
       </c>
       <c r="D27" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="I27">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="K27" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="M27" t="s">
-        <v>63</v>
+        <v>198</v>
       </c>
       <c r="N27" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="P27" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B28" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="C28" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D28" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2006</v>
+      </c>
+      <c r="I28">
+        <v>2024</v>
+      </c>
       <c r="J28" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="K28" t="s">
         <v>34</v>
       </c>
       <c r="L28" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="M28" t="s">
-        <v>198</v>
+        <v>70</v>
       </c>
       <c r="N28" t="s">
         <v>36</v>
       </c>
       <c r="O28" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="P28" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B29" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C29" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D29" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>43</v>
       </c>
       <c r="H29">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>203</v>
+        <v>68</v>
       </c>
       <c r="K29" t="s">
         <v>34</v>
       </c>
       <c r="L29" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="M29" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="N29" t="s">
         <v>36</v>
       </c>
       <c r="O29" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="P29" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B30" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C30" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D30" t="s">
-        <v>209</v>
+        <v>103</v>
       </c>
       <c r="E30" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>210</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="H30">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="K30" t="s">
         <v>34</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>215</v>
+      </c>
       <c r="M30" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="N30" t="s">
-        <v>213</v>
+        <v>36</v>
       </c>
       <c r="O30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="P30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B31" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C31" t="s">
-        <v>218</v>
+        <v>67</v>
       </c>
       <c r="D31" t="s">
-        <v>42</v>
+        <v>220</v>
       </c>
       <c r="E31" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>221</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H31">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="I31">
-        <v>1992</v>
+        <v>2024</v>
       </c>
       <c r="J31" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>224</v>
       </c>
       <c r="O31" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="P31" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B32" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C32" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D32" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="F32" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>1989</v>
       </c>
       <c r="I32">
-        <v>2015</v>
+        <v>1992</v>
       </c>
       <c r="J32" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="K32" t="s">
         <v>34</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="P32" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B33" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C33" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="D33" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="I33">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J33" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="K33" t="s">
         <v>34</v>
       </c>
       <c r="L33" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="M33" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="N33" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="P33" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B34" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C34" t="s">
-        <v>163</v>
+        <v>236</v>
       </c>
       <c r="D34" t="s">
         <v>42</v>
       </c>
       <c r="E34" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="I34">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J34" t="s">
-        <v>117</v>
+        <v>244</v>
       </c>
       <c r="K34" t="s">
         <v>34</v>
       </c>
       <c r="L34" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="M34" t="s">
-        <v>165</v>
+        <v>239</v>
       </c>
       <c r="N34" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O34" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="P34" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="B35" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="C35" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="D35" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="E35" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F35" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2001</v>
+        <v>2015</v>
       </c>
       <c r="I35">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J35" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
-      <c r="L35"/>
+      <c r="L35" t="s">
+        <v>248</v>
+      </c>
       <c r="M35" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="P35" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B36" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="C36" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="D36" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="E36" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F36" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="G36" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H36">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2001</v>
+      </c>
+      <c r="I36">
+        <v>2013</v>
+      </c>
       <c r="J36" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="P36" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="B37" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="C37" t="s">
-        <v>251</v>
+        <v>174</v>
       </c>
       <c r="D37" t="s">
         <v>42</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F37" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H37">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>252</v>
+        <v>128</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>253</v>
+        <v>176</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="P37" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B38" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C38" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="F38" t="s">
-        <v>156</v>
+        <v>121</v>
       </c>
       <c r="G38" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>1996</v>
+      </c>
+      <c r="I38">
+        <v>2012</v>
+      </c>
       <c r="J38" t="s">
-        <v>211</v>
+        <v>263</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="P38" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B39" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C39" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D39" t="s">
-        <v>266</v>
+        <v>103</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H39">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>267</v>
+        <v>222</v>
       </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
       <c r="L39" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="M39" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="P39" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B40" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C40" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D40" t="s">
-        <v>42</v>
+        <v>277</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I40">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="J40" t="s">
-        <v>252</v>
+        <v>278</v>
       </c>
       <c r="K40" t="s">
         <v>34</v>
       </c>
       <c r="L40" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="M40" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="N40" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="P40" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B41" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C41" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D41" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2012</v>
       </c>
       <c r="I41">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J41" t="s">
-        <v>203</v>
+        <v>263</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
       <c r="L41" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="M41" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="N41" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O41" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="P41" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B42" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="C42" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D42" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="G42" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H42">
-        <v>1990</v>
-[...1 lines deleted...]
-      <c r="I42"/>
+        <v>2012</v>
+      </c>
+      <c r="I42">
+        <v>2013</v>
+      </c>
       <c r="J42" t="s">
-        <v>117</v>
+        <v>214</v>
       </c>
       <c r="K42" t="s">
         <v>34</v>
       </c>
       <c r="L42" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="M42" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="P42" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B43" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C43" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D43" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G43" t="s">
         <v>43</v>
       </c>
       <c r="H43">
-        <v>2022</v>
+        <v>1990</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>295</v>
+        <v>128</v>
       </c>
       <c r="K43" t="s">
         <v>34</v>
       </c>
-      <c r="L43"/>
+      <c r="L43" t="s">
+        <v>299</v>
+      </c>
       <c r="M43" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="P43" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B44" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C44" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D44" t="s">
-        <v>302</v>
+        <v>42</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H44">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>54</v>
+        <v>306</v>
       </c>
       <c r="K44" t="s">
         <v>34</v>
       </c>
-      <c r="L44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="N44" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="P44" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B45" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C45" t="s">
-        <v>154</v>
+        <v>312</v>
       </c>
       <c r="D45" t="s">
-        <v>69</v>
+        <v>313</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="G45" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H45">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I45">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J45" t="s">
-        <v>226</v>
+        <v>61</v>
       </c>
       <c r="K45" t="s">
         <v>34</v>
       </c>
       <c r="L45" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="M45" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="N45" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O45" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="P45" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B46" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C46" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="D46" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G46" t="s">
         <v>8</v>
       </c>
       <c r="H46">
+        <v>2009</v>
+      </c>
+      <c r="I46">
         <v>2014</v>
       </c>
-      <c r="I46">
-[...1 lines deleted...]
-      </c>
       <c r="J46" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="K46" t="s">
         <v>34</v>
       </c>
       <c r="L46" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="M46" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="P46" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B47" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C47" t="s">
-        <v>251</v>
+        <v>165</v>
       </c>
       <c r="D47" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H47">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="I47">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="J47" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="K47" t="s">
         <v>34</v>
       </c>
-      <c r="L47"/>
+      <c r="L47" t="s">
+        <v>326</v>
+      </c>
       <c r="M47" t="s">
-        <v>253</v>
+        <v>321</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="P47" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="B48" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="C48" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="D48" t="s">
         <v>42</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>2012</v>
       </c>
       <c r="I48">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="J48" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="K48" t="s">
         <v>34</v>
       </c>
       <c r="L48"/>
       <c r="M48" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="P48" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="B49" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="C49" t="s">
-        <v>287</v>
+        <v>262</v>
       </c>
       <c r="D49" t="s">
         <v>42</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="I49">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="J49" t="s">
-        <v>117</v>
+        <v>263</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
-        <v>289</v>
+        <v>264</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="P49" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="B50" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="C50" t="s">
-        <v>331</v>
+        <v>298</v>
       </c>
       <c r="D50" t="s">
-        <v>266</v>
+        <v>42</v>
       </c>
       <c r="E50" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="I50"/>
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2004</v>
+      </c>
+      <c r="I50">
+        <v>2011</v>
+      </c>
       <c r="J50" t="s">
-        <v>267</v>
+        <v>128</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
-      <c r="L50"/>
+      <c r="L50" t="s">
+        <v>337</v>
+      </c>
       <c r="M50" t="s">
-        <v>332</v>
+        <v>300</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="P50"/>
+        <v>338</v>
+      </c>
+      <c r="P50" t="s">
+        <v>339</v>
+      </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="B51" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="C51" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="D51" t="s">
-        <v>69</v>
+        <v>277</v>
       </c>
       <c r="E51" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>54</v>
+        <v>278</v>
       </c>
       <c r="K51" t="s">
         <v>34</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L51"/>
       <c r="M51" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      </c>
+        <v>344</v>
+      </c>
+      <c r="P51"/>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B52" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C52" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D52" t="s">
-        <v>344</v>
+        <v>76</v>
       </c>
       <c r="E52" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F52" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>43</v>
       </c>
       <c r="H52">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>148</v>
+        <v>61</v>
       </c>
       <c r="K52" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L52"/>
+        <v>34</v>
+      </c>
+      <c r="L52" t="s">
+        <v>348</v>
+      </c>
       <c r="M52" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="P52" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B53" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C53" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D53" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="E53" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="F53" t="s">
-        <v>156</v>
+        <v>121</v>
       </c>
       <c r="G53" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H53">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I53"/>
       <c r="J53" t="s">
-        <v>352</v>
+        <v>159</v>
       </c>
       <c r="K53" t="s">
-        <v>353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L53"/>
       <c r="M53" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="N53" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="P53" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B54" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C54" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D54" t="s">
-        <v>209</v>
+        <v>362</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>361</v>
+        <v>167</v>
       </c>
       <c r="G54" t="s">
-        <v>362</v>
+        <v>22</v>
       </c>
       <c r="H54">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>2017</v>
+      </c>
+      <c r="I54">
+        <v>2021</v>
+      </c>
       <c r="J54" t="s">
         <v>363</v>
       </c>
       <c r="K54" t="s">
-        <v>34</v>
+        <v>364</v>
       </c>
       <c r="L54" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M54" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="N54" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O54" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="P54" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B55" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C55" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D55" t="s">
-        <v>69</v>
+        <v>220</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>53</v>
+        <v>372</v>
       </c>
       <c r="G55" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H55">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>267</v>
+        <v>373</v>
       </c>
       <c r="K55" t="s">
         <v>34</v>
       </c>
       <c r="L55" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="M55" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="P55" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B56" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C56" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="D56" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>156</v>
+        <v>60</v>
       </c>
       <c r="G56" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H56">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I56"/>
       <c r="J56" t="s">
-        <v>378</v>
+        <v>278</v>
       </c>
       <c r="K56" t="s">
         <v>34</v>
       </c>
-      <c r="L56"/>
+      <c r="L56" t="s">
+        <v>381</v>
+      </c>
       <c r="M56" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="P56" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B57" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C57" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D57" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="E57" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>110</v>
+        <v>167</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="I57">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J57" t="s">
-        <v>252</v>
+        <v>388</v>
       </c>
       <c r="K57" t="s">
         <v>34</v>
       </c>
-      <c r="L57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L57"/>
       <c r="M57" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="P57" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B58" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C58" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="D58" t="s">
         <v>42</v>
       </c>
       <c r="E58" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F58" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="I58">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="J58" t="s">
-        <v>44</v>
+        <v>263</v>
       </c>
       <c r="K58" t="s">
         <v>34</v>
       </c>
-      <c r="L58"/>
+      <c r="L58" t="s">
+        <v>395</v>
+      </c>
       <c r="M58" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="N58" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="P58"/>
+        <v>397</v>
+      </c>
+      <c r="P58" t="s">
+        <v>398</v>
+      </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="B59" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="C59" t="s">
-        <v>154</v>
+        <v>401</v>
       </c>
       <c r="D59" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="E59" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F59" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-      <c r="I59"/>
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>2006</v>
+      </c>
+      <c r="I59">
+        <v>2006</v>
+      </c>
       <c r="J59" t="s">
         <v>44</v>
       </c>
       <c r="K59" t="s">
         <v>34</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="N59" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O59" t="s">
-        <v>398</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="P59"/>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B60" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C60" t="s">
-        <v>384</v>
+        <v>165</v>
       </c>
       <c r="D60" t="s">
-        <v>266</v>
+        <v>103</v>
       </c>
       <c r="E60" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="F60" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="G60" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H60"/>
+      <c r="I60"/>
       <c r="J60" t="s">
-        <v>226</v>
+        <v>44</v>
       </c>
       <c r="K60" t="s">
         <v>34</v>
       </c>
-      <c r="L60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L60"/>
       <c r="M60" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="P60" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B61" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C61" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="D61" t="s">
-        <v>409</v>
+        <v>277</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H61">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I61"/>
+        <v>1997</v>
+      </c>
+      <c r="I61">
+        <v>2014</v>
+      </c>
       <c r="J61" t="s">
-        <v>44</v>
+        <v>237</v>
       </c>
       <c r="K61" t="s">
         <v>34</v>
       </c>
-      <c r="L61"/>
+      <c r="L61" t="s">
+        <v>411</v>
+      </c>
       <c r="M61" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="P61" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B62" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C62" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="D62" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>43</v>
       </c>
       <c r="H62">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>44</v>
       </c>
       <c r="K62" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L62"/>
       <c r="M62" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="N62" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="P62" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B63" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C63" t="s">
-        <v>137</v>
+        <v>417</v>
       </c>
       <c r="D63" t="s">
-        <v>42</v>
+        <v>424</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G63" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H63">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I63"/>
       <c r="J63" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="K63" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L63"/>
       <c r="M63" t="s">
-        <v>141</v>
+        <v>419</v>
       </c>
       <c r="N63" t="s">
         <v>36</v>
       </c>
       <c r="O63" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="P63" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B64" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="C64" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="D64" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>21</v>
       </c>
       <c r="G64" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H64">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I64"/>
+        <v>2010</v>
+      </c>
+      <c r="I64">
+        <v>2015</v>
+      </c>
       <c r="J64" t="s">
-        <v>78</v>
+        <v>151</v>
       </c>
       <c r="K64" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L64"/>
-      <c r="M64"/>
+      <c r="M64" t="s">
+        <v>152</v>
+      </c>
       <c r="N64" t="s">
         <v>36</v>
       </c>
       <c r="O64" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="P64" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B65" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C65" t="s">
-        <v>428</v>
+        <v>84</v>
       </c>
       <c r="D65" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="E65" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="G65" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H65">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I65"/>
       <c r="J65" t="s">
-        <v>429</v>
+        <v>86</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
       <c r="L65" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="M65" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="P65" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B66" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C66" t="s">
-        <v>428</v>
+        <v>84</v>
       </c>
       <c r="D66" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="E66" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H66">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I66"/>
       <c r="J66" t="s">
-        <v>429</v>
+        <v>96</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
-      <c r="L66" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L66"/>
+      <c r="M66"/>
       <c r="N66" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O66" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="P66" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B67" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C67" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D67" t="s">
-        <v>344</v>
+        <v>76</v>
       </c>
       <c r="E67" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="F67" t="s">
-        <v>156</v>
+        <v>60</v>
       </c>
       <c r="G67" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H67">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I67"/>
+        <v>2002</v>
+      </c>
+      <c r="I67">
+        <v>2015</v>
+      </c>
       <c r="J67" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="K67" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L67" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M67" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="P67" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B68" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C68" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="D68" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="E68" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F68" t="s">
         <v>21</v>
       </c>
       <c r="G68" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="I68"/>
+        <v>22</v>
+      </c>
+      <c r="H68">
+        <v>2013</v>
+      </c>
+      <c r="I68">
+        <v>2015</v>
+      </c>
       <c r="J68" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="K68" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L68"/>
+        <v>24</v>
+      </c>
+      <c r="L68" t="s">
+        <v>451</v>
+      </c>
       <c r="M68" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
+        <v>452</v>
+      </c>
+      <c r="P68" t="s">
         <v>448</v>
       </c>
-      <c r="O68" t="s">
-[...2 lines deleted...]
-      <c r="P68"/>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B69" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C69" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D69" t="s">
-        <v>453</v>
+        <v>355</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="G69" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H69">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I69"/>
       <c r="J69" t="s">
-        <v>267</v>
+        <v>456</v>
       </c>
       <c r="K69" t="s">
         <v>34</v>
       </c>
       <c r="L69" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="M69" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="P69" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B70" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C70" t="s">
-        <v>336</v>
+        <v>443</v>
       </c>
       <c r="D70" t="s">
-        <v>460</v>
+        <v>42</v>
       </c>
       <c r="E70" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="F70" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="H70"/>
+      <c r="I70"/>
       <c r="J70" t="s">
-        <v>203</v>
+        <v>444</v>
       </c>
       <c r="K70" t="s">
         <v>34</v>
       </c>
       <c r="L70"/>
       <c r="M70" t="s">
-        <v>338</v>
+        <v>446</v>
       </c>
       <c r="N70" t="s">
+        <v>463</v>
+      </c>
+      <c r="O70" t="s">
+        <v>464</v>
+      </c>
+      <c r="P70"/>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>465</v>
+      </c>
+      <c r="B71" t="s">
+        <v>466</v>
+      </c>
+      <c r="C71" t="s">
+        <v>467</v>
+      </c>
+      <c r="D71" t="s">
+        <v>468</v>
+      </c>
+      <c r="E71" t="s">
+        <v>20</v>
+      </c>
+      <c r="F71" t="s">
+        <v>167</v>
+      </c>
+      <c r="G71" t="s">
+        <v>22</v>
+      </c>
+      <c r="H71">
+        <v>2012</v>
+      </c>
+      <c r="I71">
+        <v>2014</v>
+      </c>
+      <c r="J71" t="s">
+        <v>278</v>
+      </c>
+      <c r="K71" t="s">
+        <v>34</v>
+      </c>
+      <c r="L71" t="s">
+        <v>469</v>
+      </c>
+      <c r="M71" t="s">
+        <v>470</v>
+      </c>
+      <c r="N71" t="s">
         <v>27</v>
       </c>
-      <c r="O70" t="s">
-[...3 lines deleted...]
-        <v>462</v>
+      <c r="O71" t="s">
+        <v>471</v>
+      </c>
+      <c r="P71" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="A72" t="s">
+        <v>473</v>
+      </c>
+      <c r="B72" t="s">
+        <v>474</v>
+      </c>
+      <c r="C72" t="s">
+        <v>347</v>
+      </c>
+      <c r="D72" t="s">
+        <v>475</v>
+      </c>
+      <c r="E72" t="s">
+        <v>120</v>
+      </c>
+      <c r="F72" t="s">
+        <v>60</v>
+      </c>
+      <c r="G72" t="s">
+        <v>22</v>
+      </c>
+      <c r="H72">
+        <v>2014</v>
+      </c>
+      <c r="I72">
+        <v>2017</v>
+      </c>
+      <c r="J72" t="s">
+        <v>214</v>
+      </c>
+      <c r="K72" t="s">
+        <v>34</v>
+      </c>
+      <c r="L72"/>
+      <c r="M72" t="s">
+        <v>349</v>
+      </c>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
+      <c r="O72" t="s">
+        <v>476</v>
+      </c>
+      <c r="P72" t="s">
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">