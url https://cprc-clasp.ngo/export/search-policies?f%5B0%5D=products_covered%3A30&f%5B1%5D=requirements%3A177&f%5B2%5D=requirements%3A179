--- v0 (2025-10-12)
+++ v1 (2026-06-27)
@@ -12,540 +12,761 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Policy</t>
   </si>
   <si>
+    <t>Description</t>
+  </si>
+  <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
+    <t>Source</t>
+  </si>
+  <si>
     <t>Act on the Rational Use of Energy</t>
   </si>
   <si>
+    <t>This policy serves as the foundation of Japan’s energy efficiency and conservation policies. It targets all major sectors in Japan, including industrial, residential, commercial, and transportation. This policy creates and specifies the Top Runner Program, a regulatory standard program targeting the improvement of energy efficiency of electrical appliances. This policy underwent major revisions in 1993, 1998, 2002, 2005, 2008, 2013, and 2018.</t>
+  </si>
+  <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Electronics, Information Technology, Computers, Audio-Visual, Televisions, Lighting, Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs, Water, Water Heating</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Adopted, Revised</t>
+    <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>JIS C 9612:2013 (Air Conditioners)
 ,   
                     JIS S 2075:2011 (Gas and Oil Water Heaters)</t>
   </si>
   <si>
     <t>Ministry of Economy, Trade, and Industry</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/act-rational-use-energy</t>
   </si>
   <si>
+    <t>https://policy.asiapacificenergy.org/sites/default/files/Act%20on%20the%20Rationalization%20etc.%20of%20Energy%20Use%201979%20%282018%20Ed.%29.pdf</t>
+  </si>
+  <si>
     <t>CEL-027. Microcomputers</t>
   </si>
   <si>
+    <t>Desktop computers microcomputers with a display function and laptop computers of general purpose. Does not apply to: workstations and IPC; microcomputers with two or more discrete graphics display units; microcomputers with a rated power supply greater than 750 W; laptops with the display diagonal less than 0.294 6m or 11.6 inches</t>
+  </si>
+  <si>
     <t>China</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB 28380-2014, GB/T 9813</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-027-microcomputers</t>
   </si>
   <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B629_%E5%BE%AE%E5%9E%8B%E8%AE%A1%E7%AE%97%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
     <t>CEL-037. Copiers, Printers, and Fax Machines</t>
   </si>
   <si>
+    <t>Applies to those AC contactors with rated frequency of 50Hz; rated voltage no higher than 1140V; and rated current between 9A-630A. Does not apply to AC contactors with external power saving device or semi-conductor type -solid type contactor.</t>
+  </si>
+  <si>
     <t>Imaging Equipment</t>
   </si>
   <si>
     <t>GB 21521-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-037-copiers-printers-and-fax-machines</t>
   </si>
   <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B617_%E5%A4%8D%E5%8D%B0%E6%9C%BA%E3%80%81%E6%89%93%E5%8D%B0%E6%9C%BA%E5%92%8C%E4%BC%A0%E7%9C%9F%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
     <t>Commission Delegated Regulation (EU) 2023/1669 of 16 June 2023 with regard to the energy labelling of smartphones and slate tablets</t>
   </si>
   <si>
+    <t>This Regulation establishes requirements for the labelling of smartphones and slate tablets, and the provision of supplementary product information on smartphones and slate tablets.
+In addition to the energy efficiency score, the regulation includes requirements for the display of battery endurance, battery degradation, resistance to being dropped, repairability, and ingress protection on the energy label. 
+Reference test methods are listed in Annex IVa.
+This Regulation does not apply to the following products:
+(a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
+(b) smartphones for high security communication.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
+  </si>
+  <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Electronics, Information Technology, Phones and tablets</t>
   </si>
   <si>
-    <t>Entered into force, Adopted</t>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20231669-16-june-2023-regard-energy-labelling</t>
   </si>
   <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1669</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.</t>
+  </si>
+  <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Computers, Servers</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
+    <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
+This Policy is under review with research underway by the UK government.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
     <t>European Union</t>
   </si>
   <si>
+    <t>Servers</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
+These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
+This Regulation does not apply to the following products:
+(a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
+(b) smartphones for high security communication.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
+    <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment</t>
+  </si>
+  <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode-0</t>
   </si>
   <si>
+    <t>https://www.legislation.gov.uk/eur/2008/1275/contents</t>
+  </si>
+  <si>
+    <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
+  </si>
+  <si>
     <t>Commission Regulation EC No 1275-2008 of 17 December 2008</t>
   </si>
   <si>
+    <t>This Regulation establishes ecodesign requirements related to standby and off mode electric power consumption. This Regulation applies to electrical and electronic household and office equipment.</t>
+  </si>
+  <si>
     <t>Stand-by and networked devices</t>
   </si>
   <si>
     <t>December 2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-1275-2008-17-december-2008</t>
   </si>
   <si>
+    <t>http://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32008R1275</t>
+  </si>
+  <si>
     <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
   </si>
   <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
   </si>
   <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
     <t>GB 21521-2014 Minimum allowable values of energy efficiency and energy efficiency grades for copy machines; printers and fax machines</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21521-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-copy</t>
   </si>
   <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED11D3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
+  </si>
+  <si>
+    <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
+    <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
     <t>Greenhouse and Energy Minimum Standards (Computer Monitors) Determination 2014</t>
   </si>
   <si>
+    <t>This policy covers computer monitors specified in the table following this subsection which are designed to be connected to 230 or 240 volts mains voltage via:
+                (a)    a direct connection; or
+               (b)    an external power supply permanently connected to the product; or
+                (c)    an external power supply that can be disconnected from the product.</t>
+  </si>
+  <si>
     <t>Australia</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 5813.2:2012; AS/NZS 4665.1:2005; AS/NZS 5813.1:2012</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-computer-monitors-determination-2014-0</t>
   </si>
   <si>
+    <t>https://www.legislation.gov.au/Series/F2014L00780</t>
+  </si>
+  <si>
     <t>ISIRI 10641 Office Equipment-Technical Specifications for Energy Consumption and Energy Labeling Instructions</t>
   </si>
   <si>
+    <t>Includes desktop and personal computers, monitors, copy machines, multi devise machines, fax-printer-scanner; Fax, scanner, printer. Does not include server computers.</t>
+  </si>
+  <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>IEC 311 (1988)</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/isiri-10641-office-equipment-technical-specifications-energy-consumption-and-energy</t>
   </si>
   <si>
+    <t>http://isiri.gov.ir/portal/home/?135546/%D8%A7%D8%B7%D9%84%D8%A7%D8%B9%D8%A7%D8%AA-%D9%85%D8%B1%D8%A8%D9%88%D8%B7-%D8%A8%D9%87-%D8%A7%D8%B3%D8%AA%D8%A7%D9%86%D8%AF%D8%A7%D8%B1%D8%AF%D9%87%D8%A7%DB%8C-%D8%A8%D8%B1%DA%86%D8%B3%D8%A8-%D8%A7%D9%86%D8%B1%DA%98%</t>
+  </si>
+  <si>
     <t>JS 50564:2012 Electrical and electronic household and office equipment - Measurement of low power consumption</t>
   </si>
   <si>
+    <t>This policy specifies methods of measurement of electrical power consumption and the reporting of the results for a range of electrical and electronic household and office equipment, hereafter referred to as products.</t>
+  </si>
+  <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>JS 62301</t>
   </si>
   <si>
     <t>National Energy Research Centre (NERC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/js-505642012-electrical-and-electronic-household-and-office-equipment-measurement-low</t>
   </si>
   <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5279</t>
+  </si>
+  <si>
     <t>LI 2446 Energy Commission (Energy Efficiency Standards and Labelling) (Computers) Regulations, 2022</t>
   </si>
   <si>
+    <t>These regulations apply to a computer, manufactured in the country or imported into the country for display, sale or use as a desktop computer, notebook computer, a workstation, or a computer server.</t>
+  </si>
+  <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2446-energy-commission-energy-efficiency-standards-and-labelling-computers-regulations</t>
   </si>
   <si>
+    <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
+  </si>
+  <si>
     <t>MEPS for Computers</t>
   </si>
   <si>
+    <t>MEPS covers desktop computers; notebooks; and small scale servers.</t>
+  </si>
+  <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>AS/NZS 5813.2:2012</t>
   </si>
   <si>
     <t>Energy Efficiency and Conservation Authority (EECA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-computers</t>
   </si>
   <si>
+    <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/Computer-Factsheet.pdf</t>
+  </si>
+  <si>
     <t>Ministerial Regulations Prescribing Highly Efficiency Multi-Functional Devices in Standby and Off Mode Power, B.E. 2558 (2015)</t>
   </si>
   <si>
+    <t>The ministerial regulation covers multi-functional devices that can print, copy, and scan documents in the same device and can be operated using power from the mains power supply. It covers ink-injected multi-function devices and laser multifunction devices or black LED multifunction devices.</t>
+  </si>
+  <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Electronics, Information Technology, Imaging Equipment</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>High Energy Performance Standard</t>
   </si>
   <si>
     <t>April 2022</t>
   </si>
   <si>
     <t>Department of Alternative Energy Development and Efficiency, Ministry of Energy…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministerial-regulations-prescribing-highly-efficiency-multi-functional-devices-standby-and</t>
   </si>
   <si>
+    <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048424</t>
+  </si>
+  <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
+    <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
+  </si>
+  <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
+    <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
     <t>Resolution No. 3199 - Labeling for Electronics in Standby Mode</t>
   </si>
   <si>
+    <t>Specifies labeling requirements for the following products in standby mode: microwave ovens, televisions, decoder (translation: decodificador), DVD player, Blu-ray player, and music equipment (mini and micro components).</t>
+  </si>
+  <si>
     <t>Chile</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NCh3107.Of2008 / IEC 62301:2005</t>
   </si>
   <si>
     <t>Ministry of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-no-3199-labeling-electronics-standby-mode</t>
   </si>
   <si>
+    <t>https://www.bcn.cl/leychile/navegar?idNorma=1167667</t>
+  </si>
+  <si>
     <t>SI 62301 Home Appliances - Power measurement in standby mode</t>
   </si>
   <si>
+    <t>Regulation for maximum consumption in stand by mode for electrical appliances for domestic and office electric appliances</t>
+  </si>
+  <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IEC 62301</t>
   </si>
   <si>
     <t>Standards Institute of Israel (SII)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/si-62301-home-appliances-power-measurement-standby-mode</t>
   </si>
   <si>
+    <t>https://portal.sii.org.il/heb/standardization/teken/?tid=42cf5977-833f-4556-81d1-3f739af9bad8</t>
+  </si>
+  <si>
     <t>Standard NOM-032-ENER-2013 - Electrical Equipment in Standby Mode</t>
   </si>
   <si>
+    <t>This policy covers labeling and minimum efficiency requirements for various appliances and equipment in standby mode.</t>
+  </si>
+  <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>NOM-008-SCFI-2002 / NOM-024-SCFI-1998</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-032-ener-2013-electrical-equipment-standby-mode</t>
   </si>
   <si>
+    <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5330530&amp;fecha=23/01/2014</t>
+  </si>
+  <si>
     <t>TCVN 11848:2021 - Notebook computers</t>
+  </si>
+  <si>
+    <t>This standard specifies energy efficiency requirements and methods for determining energy consumption for laptops, two-in-one laptops, all-in-one laptops, tablets, and mobile workstations.  This standard does not apply to client computers, mobile client computers, mobile gaming consoles, point-of-sale (POS) machines, and tablets used in point-of-sale machines. This standard was adopted on 28 December 2021. It will enter into force on 1 January 2025.</t>
   </si>
   <si>
     <t>TCVN 11847:2017
 ,   
                     IEC 62623:2012
 ,   
                     IEC 61966-2-1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-118482021-notebook-computers</t>
   </si>
   <si>
+    <t>https://static.luatvietnam.vn/xem-noi-dung-file-tieu-chuan-viet-nam-tcvn-11848-2021-bo-khoa-hoc-va-cong-nghe-238464-d3/uploaded/VIETLAWFILE/2022/12/TCVN_11848_2021_TCDLCL_191222115003.pdf.aspx</t>
+  </si>
+  <si>
     <t>TCVN 13371:2021 - Desktop computers</t>
   </si>
   <si>
+    <t>This policy specifies energy efficiency requirements and methods for determining energy consumption for desktop computers, including integrated desktop computers. This standard does not apply to point-of-sale (POS) terminals, workstations, and client computers. This policy enters into force on 1 January 2025.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133712021-desktop-computers</t>
   </si>
   <si>
+    <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13371%3A2021</t>
+  </si>
+  <si>
     <t>TCVN 9509:2012 Printers - energy efficiency</t>
   </si>
   <si>
+    <t>This document specifies the MEPS and test methods for printers.</t>
+  </si>
+  <si>
     <t>IEC 62301:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95092012-printers-energy-efficiency</t>
   </si>
   <si>
+    <t>https://vanbanphapluat.co/tcvn-9509-2012-may-in-hieu-suat-nang-luong</t>
+  </si>
+  <si>
     <t>TCVN 9510:2012 Copiers - energy efficiency</t>
   </si>
   <si>
+    <t>This document specifies the MEPS and test methods for copiers.</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95102012-copiers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://vanbanphapluat.co/tcvn-9510-2012-may-photocopy-hieu-suat-nang-luong</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -809,1331 +1030,1556 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N29"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="255" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="144" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="255.938" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="339.631" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G2">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
         <v>1979</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2018</v>
       </c>
-      <c r="I2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3">
+        <v>2012</v>
+      </c>
+      <c r="I3">
+        <v>2013</v>
+      </c>
+      <c r="J3" t="s">
+        <v>35</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
+        <v>38</v>
+      </c>
+      <c r="P3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4">
+        <v>2009</v>
+      </c>
+      <c r="I4">
+        <v>2015</v>
+      </c>
+      <c r="J4" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H5">
+        <v>2023</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>51</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
+        <v>52</v>
+      </c>
+      <c r="P5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>21</v>
       </c>
-      <c r="K2" t="s">
+      <c r="G6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6">
+        <v>2014</v>
+      </c>
+      <c r="I6">
+        <v>2019</v>
+      </c>
+      <c r="J6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
+        <v>59</v>
+      </c>
+      <c r="P6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
         <v>22</v>
       </c>
-      <c r="L2" t="s">
-[...37 lines deleted...]
-      <c r="J3" t="s">
+      <c r="H7">
+        <v>2014</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
+      <c r="J7" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
         <v>21</v>
       </c>
-      <c r="K3" t="s">
-[...113 lines deleted...]
-      <c r="G6">
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8">
         <v>2014</v>
       </c>
-      <c r="H6">
+      <c r="I8">
         <v>2019</v>
       </c>
-      <c r="I6" t="s">
-[...52 lines deleted...]
-      <c r="N7" t="s">
+      <c r="J8" t="s">
         <v>51</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K8"/>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="N8" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
+        <v>68</v>
+      </c>
+      <c r="P8" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G9">
+        <v>21</v>
+      </c>
+      <c r="G9" t="s">
+        <v>50</v>
+      </c>
+      <c r="H9">
         <v>2023</v>
       </c>
-      <c r="H9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="K9"/>
+        <v>51</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
       <c r="L9"/>
-      <c r="M9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:14">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G10">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10">
         <v>2013</v>
       </c>
-      <c r="H10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
+        <v>65</v>
+      </c>
+      <c r="D11" t="s">
+        <v>76</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
         <v>21</v>
       </c>
-      <c r="K10"/>
-[...4 lines deleted...]
-      <c r="N10" t="s">
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>2013</v>
+      </c>
+      <c r="I11">
+        <v>2023</v>
+      </c>
+      <c r="J11" t="s">
+        <v>51</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>67</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" t="s">
+        <v>83</v>
+      </c>
+      <c r="C12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" t="s">
         <v>57</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G11">
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>50</v>
+      </c>
+      <c r="H12">
         <v>2013</v>
       </c>
-      <c r="H11">
-[...44 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="K12"/>
+        <v>84</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
       <c r="L12" t="s">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="M12" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="N12" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:14">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="B13" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="C13" t="s">
         <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="E13" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G13">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13">
+        <v>2013</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>92</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
+        <v>67</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>93</v>
+      </c>
+      <c r="P13" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" t="s">
+        <v>97</v>
+      </c>
+      <c r="D14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>99</v>
+      </c>
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14">
         <v>2011</v>
       </c>
-      <c r="H13">
+      <c r="I14">
         <v>2023</v>
       </c>
-      <c r="I13" t="s">
-[...2 lines deleted...]
-      <c r="J13" t="s">
+      <c r="J14" t="s">
+        <v>100</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14" t="s">
+        <v>101</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>102</v>
+      </c>
+      <c r="P14" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" t="s">
+        <v>104</v>
+      </c>
+      <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
         <v>21</v>
       </c>
-      <c r="K13"/>
-[...29 lines deleted...]
-      <c r="G14">
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
         <v>2010</v>
       </c>
-      <c r="H14">
+      <c r="I15">
         <v>2015</v>
       </c>
-      <c r="I14" t="s">
-[...2 lines deleted...]
-      <c r="J14" t="s">
+      <c r="J15" t="s">
+        <v>105</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" t="s">
+        <v>37</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
+        <v>106</v>
+      </c>
+      <c r="P15" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" t="s">
+        <v>109</v>
+      </c>
+      <c r="C16" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
         <v>21</v>
       </c>
-      <c r="K14" t="s">
-[...31 lines deleted...]
-      <c r="G15">
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
         <v>2012</v>
       </c>
-      <c r="H15">
+      <c r="I16">
         <v>2016</v>
       </c>
-      <c r="I15" t="s">
-[...2 lines deleted...]
-      <c r="J15" t="s">
+      <c r="J16" t="s">
+        <v>105</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" t="s">
+        <v>37</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>111</v>
+      </c>
+      <c r="P16" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" t="s">
+        <v>114</v>
+      </c>
+      <c r="C17" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
         <v>21</v>
       </c>
-      <c r="K15" t="s">
-[...31 lines deleted...]
-      <c r="G16">
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
         <v>1999</v>
       </c>
-      <c r="H16">
+      <c r="I17">
         <v>2014</v>
       </c>
-      <c r="I16" t="s">
-[...2 lines deleted...]
-      <c r="J16" t="s">
+      <c r="J17" t="s">
+        <v>116</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>117</v>
+      </c>
+      <c r="M17" t="s">
+        <v>118</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>119</v>
+      </c>
+      <c r="P17" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>121</v>
+      </c>
+      <c r="B18" t="s">
+        <v>122</v>
+      </c>
+      <c r="C18" t="s">
+        <v>123</v>
+      </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>124</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2012</v>
+      </c>
+      <c r="I18">
+        <v>2010</v>
+      </c>
+      <c r="J18" t="s">
+        <v>125</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>126</v>
+      </c>
+      <c r="M18" t="s">
+        <v>127</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>128</v>
+      </c>
+      <c r="P18" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" t="s">
+        <v>131</v>
+      </c>
+      <c r="C19" t="s">
+        <v>132</v>
+      </c>
+      <c r="D19" t="s">
+        <v>91</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
         <v>21</v>
       </c>
-      <c r="K16" t="s">
-[...31 lines deleted...]
-      <c r="G17">
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
         <v>2012</v>
       </c>
-      <c r="H17">
-[...5 lines deleted...]
-      <c r="J17" t="s">
+      <c r="I19">
+        <v>2013</v>
+      </c>
+      <c r="J19" t="s">
+        <v>105</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>133</v>
+      </c>
+      <c r="M19" t="s">
+        <v>134</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
+        <v>135</v>
+      </c>
+      <c r="P19" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>137</v>
+      </c>
+      <c r="B20" t="s">
+        <v>138</v>
+      </c>
+      <c r="C20" t="s">
+        <v>139</v>
+      </c>
+      <c r="D20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
         <v>21</v>
       </c>
-      <c r="K17" t="s">
-[...31 lines deleted...]
-      <c r="G18">
+      <c r="G20" t="s">
+        <v>50</v>
+      </c>
+      <c r="H20">
+        <v>2022</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>140</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>141</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>142</v>
+      </c>
+      <c r="P20" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>144</v>
+      </c>
+      <c r="B21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C21" t="s">
+        <v>146</v>
+      </c>
+      <c r="D21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>50</v>
+      </c>
+      <c r="H21">
+        <v>2013</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>147</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>148</v>
+      </c>
+      <c r="M21" t="s">
+        <v>149</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>150</v>
+      </c>
+      <c r="P21" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>152</v>
+      </c>
+      <c r="B22" t="s">
+        <v>153</v>
+      </c>
+      <c r="C22" t="s">
+        <v>154</v>
+      </c>
+      <c r="D22" t="s">
+        <v>155</v>
+      </c>
+      <c r="E22" t="s">
+        <v>156</v>
+      </c>
+      <c r="F22" t="s">
+        <v>157</v>
+      </c>
+      <c r="G22" t="s">
+        <v>50</v>
+      </c>
+      <c r="H22">
+        <v>2015</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>158</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
+        <v>159</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>160</v>
+      </c>
+      <c r="P22" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C23" t="s">
+        <v>164</v>
+      </c>
+      <c r="D23" t="s">
+        <v>165</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>124</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2017</v>
+      </c>
+      <c r="I23">
+        <v>2021</v>
+      </c>
+      <c r="J23" t="s">
+        <v>166</v>
+      </c>
+      <c r="K23" t="s">
+        <v>167</v>
+      </c>
+      <c r="L23" t="s">
+        <v>168</v>
+      </c>
+      <c r="M23" t="s">
+        <v>169</v>
+      </c>
+      <c r="N23" t="s">
+        <v>170</v>
+      </c>
+      <c r="O23" t="s">
+        <v>171</v>
+      </c>
+      <c r="P23" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24" t="s">
+        <v>174</v>
+      </c>
+      <c r="C24" t="s">
+        <v>175</v>
+      </c>
+      <c r="D24" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>34</v>
+      </c>
+      <c r="G24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H24">
+        <v>2011</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>176</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>177</v>
+      </c>
+      <c r="M24" t="s">
+        <v>178</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
+        <v>179</v>
+      </c>
+      <c r="P24" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25" t="s">
+        <v>182</v>
+      </c>
+      <c r="C25" t="s">
+        <v>183</v>
+      </c>
+      <c r="D25" t="s">
+        <v>91</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
         <v>2012</v>
       </c>
-      <c r="H18">
+      <c r="I25">
         <v>2013</v>
       </c>
-      <c r="I18" t="s">
-[...2 lines deleted...]
-      <c r="J18" t="s">
+      <c r="J25" t="s">
+        <v>23</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
+        <v>184</v>
+      </c>
+      <c r="M25" t="s">
+        <v>185</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>186</v>
+      </c>
+      <c r="P25" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B26" t="s">
+        <v>189</v>
+      </c>
+      <c r="C26" t="s">
+        <v>190</v>
+      </c>
+      <c r="D26" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>124</v>
+      </c>
+      <c r="G26" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26">
+        <v>2014</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26" t="s">
+        <v>176</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>191</v>
+      </c>
+      <c r="M26" t="s">
+        <v>192</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
+        <v>193</v>
+      </c>
+      <c r="P26" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>195</v>
+      </c>
+      <c r="B27" t="s">
+        <v>196</v>
+      </c>
+      <c r="C27" t="s">
+        <v>97</v>
+      </c>
+      <c r="D27" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
         <v>21</v>
       </c>
-      <c r="K18" t="s">
-[...38 lines deleted...]
-      <c r="J19" t="s">
+      <c r="G27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27">
+        <v>2017</v>
+      </c>
+      <c r="I27">
+        <v>2021</v>
+      </c>
+      <c r="J27" t="s">
+        <v>100</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>197</v>
+      </c>
+      <c r="M27" t="s">
+        <v>101</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>198</v>
+      </c>
+      <c r="P27" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>200</v>
+      </c>
+      <c r="B28" t="s">
+        <v>201</v>
+      </c>
+      <c r="C28" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
         <v>21</v>
       </c>
-      <c r="K19"/>
-      <c r="L19" t="s">
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>2017</v>
+      </c>
+      <c r="I28">
+        <v>2021</v>
+      </c>
+      <c r="J28" t="s">
+        <v>100</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>197</v>
+      </c>
+      <c r="M28" t="s">
+        <v>101</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>202</v>
+      </c>
+      <c r="P28" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>204</v>
+      </c>
+      <c r="B29" t="s">
+        <v>205</v>
+      </c>
+      <c r="C29" t="s">
         <v>97</v>
       </c>
-      <c r="M19" t="s">
-[...10 lines deleted...]
-      <c r="B20" t="s">
+      <c r="D29" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2012</v>
+      </c>
+      <c r="I29">
+        <v>2015</v>
+      </c>
+      <c r="J29" t="s">
         <v>100</v>
       </c>
-      <c r="C20" t="s">
-[...15 lines deleted...]
-      <c r="I20" t="s">
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
+        <v>206</v>
+      </c>
+      <c r="M29" t="s">
         <v>101</v>
       </c>
-      <c r="J20" t="s">
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
+        <v>207</v>
+      </c>
+      <c r="P29" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>209</v>
+      </c>
+      <c r="B30" t="s">
+        <v>210</v>
+      </c>
+      <c r="C30" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
         <v>21</v>
       </c>
-      <c r="K20" t="s">
-[...157 lines deleted...]
-      <c r="G24">
+      <c r="G30" t="s">
+        <v>50</v>
+      </c>
+      <c r="H30">
         <v>2012</v>
       </c>
-      <c r="H24">
-[...234 lines deleted...]
-        <v>147</v>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>100</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" t="s">
+        <v>206</v>
+      </c>
+      <c r="M30" t="s">
+        <v>101</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>211</v>
+      </c>
+      <c r="P30" t="s">
+        <v>212</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Search</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>