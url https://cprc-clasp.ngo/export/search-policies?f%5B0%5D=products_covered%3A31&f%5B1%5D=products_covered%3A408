--- v3 (2026-05-18)
+++ v4 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="496">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="503">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1367,50 +1367,71 @@
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Schedule 14 - Laptop/Notebook Computers</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and energy labeling instructions for desktops, integrated desktops and notebook/ laptop computers, manufactured, imported, or sold in India for household/office and similar use. This Standard has been prepared on the basis of Energy Star specification for computers developed by US Environment Protection Agency. In the absence of BIS standard for laptops and notebooks this standard follows the version 6.11 - Energy Star program requirements Product specification for computers.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>version 6.1 - Energy Star program requirements Product specification for computers</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-14-laptopnotebook-computers</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/shcedule14com.pdf</t>
   </si>
   <si>
     <t>Sello FIDE No. 4139</t>
   </si>
@@ -1904,51 +1925,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P81"/>
+  <dimension ref="A1:P82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1022.75" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="275.933" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -5316,572 +5337,620 @@
       </c>
       <c r="L70" t="s">
         <v>432</v>
       </c>
       <c r="M70" t="s">
         <v>433</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
         <v>434</v>
       </c>
       <c r="P70" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>436</v>
       </c>
       <c r="B71" t="s">
         <v>437</v>
       </c>
       <c r="C71" t="s">
+        <v>416</v>
+      </c>
+      <c r="D71" t="s">
+        <v>299</v>
+      </c>
+      <c r="E71" t="s">
+        <v>20</v>
+      </c>
+      <c r="F71" t="s">
+        <v>21</v>
+      </c>
+      <c r="G71" t="s">
         <v>438</v>
       </c>
-      <c r="D71" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H71">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I71"/>
+        <v>2026</v>
+      </c>
+      <c r="I71">
+        <v>2026</v>
+      </c>
       <c r="J71" t="s">
-        <v>64</v>
+        <v>439</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
-      <c r="L71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L71"/>
       <c r="M71" t="s">
         <v>440</v>
       </c>
       <c r="N71" t="s">
         <v>38</v>
       </c>
       <c r="O71" t="s">
         <v>441</v>
       </c>
       <c r="P71" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>443</v>
       </c>
       <c r="B72" t="s">
         <v>444</v>
       </c>
       <c r="C72" t="s">
-        <v>401</v>
+        <v>445</v>
       </c>
       <c r="D72" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="E72" t="s">
         <v>54</v>
       </c>
       <c r="F72" t="s">
         <v>55</v>
       </c>
       <c r="G72" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="H72">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I72"/>
       <c r="J72" t="s">
-        <v>177</v>
+        <v>64</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M72" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="N72" t="s">
         <v>38</v>
       </c>
       <c r="O72" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="P72" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B73" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C73" t="s">
         <v>401</v>
       </c>
       <c r="D73" t="s">
         <v>72</v>
       </c>
       <c r="E73" t="s">
         <v>54</v>
       </c>
       <c r="F73" t="s">
         <v>55</v>
       </c>
       <c r="G73" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="H73">
         <v>2013</v>
       </c>
-      <c r="I73"/>
+      <c r="I73">
+        <v>2014</v>
+      </c>
       <c r="J73" t="s">
         <v>177</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M73" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="N73" t="s">
         <v>38</v>
       </c>
       <c r="O73" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="P73"/>
+        <v>454</v>
+      </c>
+      <c r="P73" t="s">
+        <v>455</v>
+      </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B74" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C74" t="s">
-        <v>455</v>
+        <v>401</v>
       </c>
       <c r="D74" t="s">
-        <v>456</v>
+        <v>72</v>
       </c>
       <c r="E74" t="s">
         <v>54</v>
       </c>
       <c r="F74" t="s">
         <v>55</v>
       </c>
       <c r="G74" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="H74">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I74"/>
       <c r="J74" t="s">
-        <v>346</v>
+        <v>177</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
-      <c r="L74"/>
+      <c r="L74" t="s">
+        <v>458</v>
+      </c>
       <c r="M74" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="N74" t="s">
         <v>38</v>
       </c>
       <c r="O74" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="P74" t="s">
         <v>459</v>
       </c>
+      <c r="P74"/>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>460</v>
       </c>
       <c r="B75" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C75" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D75" t="s">
-        <v>53</v>
+        <v>463</v>
       </c>
       <c r="E75" t="s">
         <v>54</v>
       </c>
       <c r="F75" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="G75" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="H75">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I75"/>
+        <v>2012</v>
+      </c>
+      <c r="I75">
+        <v>2017</v>
+      </c>
       <c r="J75" t="s">
-        <v>170</v>
+        <v>346</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75"/>
       <c r="M75" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="N75" t="s">
         <v>38</v>
       </c>
       <c r="O75" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="P75" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B76" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C76" t="s">
-        <v>401</v>
+        <v>468</v>
       </c>
       <c r="D76" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="E76" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="F76" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G76" t="s">
         <v>73</v>
       </c>
       <c r="H76">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>417</v>
+        <v>170</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
-      <c r="L76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L76"/>
       <c r="M76" t="s">
-        <v>403</v>
+        <v>469</v>
       </c>
       <c r="N76" t="s">
         <v>38</v>
       </c>
       <c r="O76" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="P76" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B77" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C77" t="s">
-        <v>155</v>
+        <v>401</v>
       </c>
       <c r="D77" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="H77">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I77"/>
       <c r="J77" t="s">
-        <v>164</v>
+        <v>417</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="M77" t="s">
-        <v>157</v>
+        <v>403</v>
       </c>
       <c r="N77" t="s">
         <v>38</v>
       </c>
       <c r="O77" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="P77" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B78" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C78" t="s">
         <v>155</v>
       </c>
       <c r="D78" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
       <c r="G78" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="H78">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I78"/>
+        <v>2017</v>
+      </c>
+      <c r="I78">
+        <v>2021</v>
+      </c>
       <c r="J78" t="s">
-        <v>477</v>
+        <v>164</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
-      <c r="L78"/>
+      <c r="L78" t="s">
+        <v>479</v>
+      </c>
       <c r="M78" t="s">
         <v>157</v>
       </c>
       <c r="N78" t="s">
         <v>38</v>
       </c>
       <c r="O78" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="P78" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B79" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C79" t="s">
         <v>155</v>
       </c>
       <c r="D79" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>21</v>
       </c>
       <c r="G79" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="H79">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I79"/>
       <c r="J79" t="s">
-        <v>164</v>
+        <v>484</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
-      <c r="L79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L79"/>
       <c r="M79" t="s">
         <v>157</v>
       </c>
       <c r="N79" t="s">
         <v>38</v>
       </c>
       <c r="O79" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="P79" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="B80" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C80" t="s">
-        <v>376</v>
+        <v>155</v>
       </c>
       <c r="D80" t="s">
         <v>53</v>
       </c>
       <c r="E80" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="F80" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
-        <v>1997</v>
+        <v>2017</v>
       </c>
       <c r="I80">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J80" t="s">
-        <v>23</v>
+        <v>164</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
       <c r="L80" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="M80" t="s">
-        <v>487</v>
+        <v>157</v>
       </c>
       <c r="N80" t="s">
         <v>38</v>
       </c>
       <c r="O80" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="P80" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B81" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C81" t="s">
-        <v>492</v>
+        <v>376</v>
       </c>
       <c r="D81" t="s">
         <v>53</v>
       </c>
       <c r="E81" t="s">
         <v>54</v>
       </c>
       <c r="F81" t="s">
         <v>55</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
+        <v>1997</v>
+      </c>
+      <c r="I81">
+        <v>2015</v>
+      </c>
+      <c r="J81" t="s">
+        <v>23</v>
+      </c>
+      <c r="K81" t="s">
+        <v>24</v>
+      </c>
+      <c r="L81" t="s">
+        <v>493</v>
+      </c>
+      <c r="M81" t="s">
+        <v>494</v>
+      </c>
+      <c r="N81" t="s">
+        <v>38</v>
+      </c>
+      <c r="O81" t="s">
+        <v>495</v>
+      </c>
+      <c r="P81" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" t="s">
+        <v>497</v>
+      </c>
+      <c r="B82" t="s">
+        <v>498</v>
+      </c>
+      <c r="C82" t="s">
+        <v>499</v>
+      </c>
+      <c r="D82" t="s">
+        <v>53</v>
+      </c>
+      <c r="E82" t="s">
+        <v>54</v>
+      </c>
+      <c r="F82" t="s">
+        <v>55</v>
+      </c>
+      <c r="G82" t="s">
+        <v>22</v>
+      </c>
+      <c r="H82">
         <v>2004</v>
       </c>
-      <c r="I81">
+      <c r="I82">
         <v>2020</v>
       </c>
-      <c r="J81" t="s">
+      <c r="J82" t="s">
         <v>346</v>
       </c>
-      <c r="K81" t="s">
-[...2 lines deleted...]
-      <c r="L81" t="s">
+      <c r="K82" t="s">
+        <v>24</v>
+      </c>
+      <c r="L82" t="s">
         <v>311</v>
       </c>
-      <c r="M81" t="s">
-[...9 lines deleted...]
-        <v>495</v>
+      <c r="M82" t="s">
+        <v>500</v>
+      </c>
+      <c r="N82" t="s">
+        <v>38</v>
+      </c>
+      <c r="O82" t="s">
+        <v>501</v>
+      </c>
+      <c r="P82" t="s">
+        <v>502</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">