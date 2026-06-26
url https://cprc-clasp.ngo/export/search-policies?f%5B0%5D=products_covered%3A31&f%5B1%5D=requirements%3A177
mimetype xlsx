--- v1 (2026-03-05)
+++ v2 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -160,77 +160,90 @@
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Computers, Servers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...17 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
   </si>
   <si>
     <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
   </si>
   <si>
     <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
   </si>
   <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
   </si>
@@ -727,65 +740,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="275.933" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -949,526 +962,526 @@
         <v>45</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>46</v>
       </c>
       <c r="P4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>43</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2014</v>
       </c>
       <c r="I5">
         <v>2019</v>
       </c>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H6">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6"/>
-      <c r="M6"/>
+      <c r="L6" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" t="s">
+        <v>56</v>
+      </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2011</v>
       </c>
       <c r="I7">
         <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8">
         <v>2016</v>
       </c>
       <c r="J8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
         <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>1999</v>
       </c>
       <c r="I9">
         <v>2014</v>
       </c>
       <c r="J9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10">
         <v>2022</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11">
         <v>2013</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2017</v>
       </c>
       <c r="I12">
         <v>2021</v>
       </c>
       <c r="J12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="K12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P12" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
         <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2017</v>
       </c>
       <c r="I13">
         <v>2021</v>
       </c>
       <c r="J13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="P13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2017</v>
       </c>
       <c r="I14">
         <v>2021</v>
       </c>
       <c r="J14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="P14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">