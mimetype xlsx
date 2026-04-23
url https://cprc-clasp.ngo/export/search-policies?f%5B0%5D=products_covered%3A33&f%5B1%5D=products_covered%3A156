--- v0 (2026-03-05)
+++ v1 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -159,118 +159,147 @@
     <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B621_%E5%AE%B9%E7%A7%AF%E5%BC%8F%E7%A9%BA%E6%B0%94%E5%8E%8B%E7%BC%A9%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Computers, Servers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
-  </si>
-[...17 lines deleted...]
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
   </si>
   <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
+  </si>
+  <si>
     <t>CQC31-439132-2009. CQC Mark Certification - Refrigerant compressors used in air-conditioning applications</t>
   </si>
   <si>
     <t>This policy applies to wholly-closed electric motor-compressor wholly-closed turbine type cooling compressor piston type single stage cooling compressor and screw type cooling compressor.</t>
   </si>
   <si>
     <t>Refrigerant Compressors</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>CQC 2209-2009</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-439132-2009-cqc-mark-certification-refrigerant-compressors-used-air-conditioning</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-08-13/492739.shtml</t>
   </si>
   <si>
     <t>CQC31-452421-2011. CQC Mark Certification - Server</t>
   </si>
   <si>
     <t>Applies to tower or rack-mounted servers with 1 and 2 processor sockets. Does NOT apply to Bladed Server or Multi-node Systems</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servers</t>
   </si>
   <si>
     <t>CQC3135-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-452421-2011-cqc-mark-certification-server</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2011-08-02/492857.shtml</t>
   </si>
   <si>
     <t>CQC31-541205-2018. Energy Efficiency Certification Rules for Data Center</t>
   </si>
   <si>
     <t>Apply to data center used in productive activities</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB/T 32910.3-2016</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-541205-2018-energy-efficiency-certification-rules-data-center</t>
   </si>
@@ -920,59 +949,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="681.834" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -1150,955 +1179,1003 @@
         <v>46</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
         <v>38</v>
       </c>
       <c r="O4" t="s">
         <v>47</v>
       </c>
       <c r="P4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>49</v>
       </c>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2014</v>
       </c>
       <c r="I5">
         <v>2019</v>
       </c>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5" t="s">
         <v>38</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2014</v>
       </c>
       <c r="I6">
         <v>2019</v>
       </c>
       <c r="J6" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
-      <c r="M6"/>
+      <c r="M6" t="s">
+        <v>56</v>
+      </c>
       <c r="N6" t="s">
         <v>38</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="D7" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="E7" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>45</v>
       </c>
       <c r="H7">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
         <v>38</v>
       </c>
       <c r="O7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F8" t="s">
         <v>70</v>
       </c>
-      <c r="E8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H8">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M8" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="N8" t="s">
         <v>38</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
+        <v>54</v>
+      </c>
+      <c r="E9" t="s">
+        <v>69</v>
+      </c>
+      <c r="F9" t="s">
         <v>70</v>
       </c>
-      <c r="E9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H9">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2011</v>
+      </c>
+      <c r="I9">
+        <v>2011</v>
+      </c>
       <c r="J9" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M9" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="N9" t="s">
         <v>38</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" t="s">
+        <v>69</v>
+      </c>
+      <c r="F10" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G10" t="s">
         <v>45</v>
       </c>
       <c r="H10">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>83</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>84</v>
+      </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="N10" t="s">
         <v>38</v>
       </c>
       <c r="O10" t="s">
         <v>85</v>
       </c>
       <c r="P10" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>87</v>
       </c>
       <c r="B11" t="s">
         <v>88</v>
       </c>
       <c r="C11" t="s">
         <v>89</v>
       </c>
       <c r="D11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" t="s">
         <v>70</v>
       </c>
-      <c r="E11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H11">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>63</v>
+        <v>90</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>91</v>
       </c>
       <c r="N11" t="s">
         <v>38</v>
       </c>
       <c r="O11" t="s">
         <v>92</v>
       </c>
       <c r="P11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>94</v>
       </c>
       <c r="B12" t="s">
         <v>95</v>
       </c>
       <c r="C12" t="s">
         <v>96</v>
       </c>
       <c r="D12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I12">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="J12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
         <v>97</v>
       </c>
       <c r="M12" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="N12" t="s">
         <v>38</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2009</v>
       </c>
       <c r="I13">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="J13" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M13" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="P13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H14">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2009</v>
+      </c>
+      <c r="I14">
+        <v>2020</v>
+      </c>
       <c r="J14" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M14" t="s">
-        <v>108</v>
+        <v>37</v>
       </c>
       <c r="N14" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>113</v>
+        <v>45</v>
       </c>
       <c r="H15">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>114</v>
+        <v>83</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
+        <v>114</v>
+      </c>
+      <c r="M15" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="N15" t="s">
         <v>38</v>
       </c>
       <c r="O15" t="s">
+        <v>116</v>
+      </c>
+      <c r="P15" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" t="s">
         <v>119</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" t="s">
+        <v>69</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
         <v>120</v>
       </c>
-      <c r="C16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H16">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="M16" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="N16" t="s">
         <v>38</v>
       </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="P16" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B17" t="s">
+        <v>127</v>
+      </c>
+      <c r="C17" t="s">
         <v>128</v>
       </c>
-      <c r="B17"/>
-[...2 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G17" t="s">
         <v>45</v>
       </c>
       <c r="H17">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>130</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>131</v>
+      </c>
       <c r="M17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N17" t="s">
         <v>38</v>
       </c>
       <c r="O17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B18" t="s">
         <v>135</v>
       </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>136</v>
       </c>
       <c r="D18" t="s">
-        <v>137</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>45</v>
       </c>
       <c r="H18">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
+        <v>137</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
       <c r="N18" t="s">
         <v>38</v>
       </c>
       <c r="O18" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" t="s">
+        <v>143</v>
+      </c>
+      <c r="D19" t="s">
         <v>144</v>
       </c>
-      <c r="B19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="F19" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="G19" t="s">
         <v>45</v>
       </c>
       <c r="H19">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
+        <v>145</v>
+      </c>
+      <c r="K19" t="s">
+        <v>146</v>
+      </c>
+      <c r="L19" t="s">
         <v>147</v>
       </c>
-      <c r="K19" t="s">
-[...2 lines deleted...]
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="N19" t="s">
         <v>38</v>
       </c>
       <c r="O19" t="s">
+        <v>149</v>
+      </c>
+      <c r="P19" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>151</v>
+      </c>
+      <c r="B20" t="s">
         <v>152</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>153</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>155</v>
+        <v>68</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H20">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
+        <v>154</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>155</v>
+      </c>
+      <c r="M20" t="s">
         <v>156</v>
       </c>
-      <c r="K20" t="s">
+      <c r="N20" t="s">
+        <v>38</v>
+      </c>
+      <c r="O20" t="s">
         <v>157</v>
       </c>
-      <c r="L20" t="s">
+      <c r="P20" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" t="s">
+        <v>161</v>
+      </c>
+      <c r="D21" t="s">
         <v>162</v>
       </c>
-      <c r="B21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>62</v>
+        <v>129</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="I21">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="J21" t="s">
+        <v>163</v>
+      </c>
+      <c r="K21" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L21" t="s">
         <v>165</v>
       </c>
       <c r="M21" t="s">
         <v>166</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
         <v>167</v>
       </c>
       <c r="P21" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>169</v>
       </c>
       <c r="B22" t="s">
         <v>170</v>
       </c>
       <c r="C22" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="D22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" t="s">
+        <v>69</v>
+      </c>
+      <c r="F22" t="s">
+        <v>70</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2008</v>
+      </c>
+      <c r="I22">
+        <v>2012</v>
+      </c>
+      <c r="J22" t="s">
         <v>171</v>
-      </c>
-[...14 lines deleted...]
-        <v>164</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
         <v>172</v>
       </c>
       <c r="M22" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="N22" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="P22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C23" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
       <c r="D23" t="s">
+        <v>178</v>
+      </c>
+      <c r="E23" t="s">
+        <v>69</v>
+      </c>
+      <c r="F23" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>45</v>
       </c>
       <c r="H23">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>179</v>
       </c>
       <c r="M23" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="N23" t="s">
         <v>38</v>
       </c>
       <c r="O23" t="s">
+        <v>180</v>
+      </c>
+      <c r="P23" t="s">
         <v>181</v>
       </c>
-      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24" t="s">
+        <v>183</v>
+      </c>
+      <c r="C24" t="s">
+        <v>184</v>
+      </c>
+      <c r="D24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" t="s">
+        <v>69</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>45</v>
+      </c>
+      <c r="H24">
+        <v>2021</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>185</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>186</v>
+      </c>
+      <c r="M24" t="s">
+        <v>187</v>
+      </c>
+      <c r="N24" t="s">
+        <v>38</v>
+      </c>
+      <c r="O24" t="s">
+        <v>188</v>
+      </c>
+      <c r="P24"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>