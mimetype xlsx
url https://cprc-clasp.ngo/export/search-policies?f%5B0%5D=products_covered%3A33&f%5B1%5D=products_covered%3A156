--- v1 (2026-04-23)
+++ v2 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -411,50 +411,79 @@
   </si>
   <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
+  </si>
+  <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
   </si>
   <si>
     <t>ISIRI 10639: 2007,1st edition -Technical specifications and test method for energy consumption and energy labeling instruction</t>
   </si>
   <si>
     <t>Residential hermetic compressor -one level, positive displacement compressor. Does not include high pressure hermetic compressor</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>ISIRI NS 4335</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/isiri-10639-20071st-edition-technical-specifications-and-test-method-energy-consumption</t>
   </si>
@@ -949,51 +978,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="681.834" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1759,423 +1788,471 @@
       </c>
       <c r="L16" t="s">
         <v>122</v>
       </c>
       <c r="M16" t="s">
         <v>123</v>
       </c>
       <c r="N16" t="s">
         <v>38</v>
       </c>
       <c r="O16" t="s">
         <v>124</v>
       </c>
       <c r="P16" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>126</v>
       </c>
       <c r="B17" t="s">
         <v>127</v>
       </c>
       <c r="C17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17">
+        <v>2012</v>
+      </c>
+      <c r="I17">
+        <v>2026</v>
+      </c>
+      <c r="J17" t="s">
         <v>129</v>
-      </c>
-[...8 lines deleted...]
-        <v>130</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
+      <c r="L17"/>
+      <c r="M17" t="s">
+        <v>130</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>131</v>
       </c>
-      <c r="M17" t="s">
+      <c r="P17" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>133</v>
+      </c>
+      <c r="B18" t="s">
+        <v>134</v>
+      </c>
+      <c r="C18" t="s">
         <v>135</v>
       </c>
-      <c r="B18"/>
-[...2 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="G18" t="s">
         <v>45</v>
       </c>
       <c r="H18">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>137</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>138</v>
+      </c>
       <c r="M18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
         <v>38</v>
       </c>
       <c r="O18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="P18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B19" t="s">
         <v>142</v>
       </c>
+      <c r="B19"/>
       <c r="C19" t="s">
         <v>143</v>
       </c>
       <c r="D19" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>45</v>
       </c>
       <c r="H19">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
+        <v>144</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
         <v>145</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
       <c r="N19" t="s">
         <v>38</v>
       </c>
       <c r="O19" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="P19" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20" t="s">
+        <v>149</v>
+      </c>
+      <c r="C20" t="s">
+        <v>150</v>
+      </c>
+      <c r="D20" t="s">
         <v>151</v>
       </c>
-      <c r="B20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="F20" t="s">
-        <v>129</v>
+        <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>45</v>
       </c>
       <c r="H20">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
+        <v>152</v>
+      </c>
+      <c r="K20" t="s">
+        <v>153</v>
+      </c>
+      <c r="L20" t="s">
         <v>154</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="N20" t="s">
         <v>38</v>
       </c>
       <c r="O20" t="s">
+        <v>156</v>
+      </c>
+      <c r="P20" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>158</v>
+      </c>
+      <c r="B21" t="s">
         <v>159</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>160</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>162</v>
+        <v>68</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H21">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
+        <v>161</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>162</v>
+      </c>
+      <c r="M21" t="s">
         <v>163</v>
       </c>
-      <c r="K21" t="s">
+      <c r="N21" t="s">
+        <v>38</v>
+      </c>
+      <c r="O21" t="s">
         <v>164</v>
       </c>
-      <c r="L21" t="s">
+      <c r="P21" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>166</v>
+      </c>
+      <c r="B22" t="s">
+        <v>167</v>
+      </c>
+      <c r="C22" t="s">
+        <v>168</v>
+      </c>
+      <c r="D22" t="s">
         <v>169</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="I22">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="J22" t="s">
+        <v>170</v>
+      </c>
+      <c r="K22" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L22" t="s">
         <v>172</v>
       </c>
       <c r="M22" t="s">
         <v>173</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
         <v>174</v>
       </c>
       <c r="P22" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>176</v>
       </c>
       <c r="B23" t="s">
         <v>177</v>
       </c>
       <c r="C23" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D23" t="s">
-        <v>178</v>
+        <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>69</v>
       </c>
       <c r="F23" t="s">
         <v>70</v>
       </c>
       <c r="G23" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2008</v>
+      </c>
+      <c r="I23">
+        <v>2012</v>
+      </c>
       <c r="J23" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>179</v>
       </c>
       <c r="M23" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="N23" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="P23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C24" t="s">
-        <v>184</v>
+        <v>160</v>
       </c>
       <c r="D24" t="s">
-        <v>54</v>
+        <v>185</v>
       </c>
       <c r="E24" t="s">
         <v>69</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G24" t="s">
         <v>45</v>
       </c>
       <c r="H24">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
         <v>186</v>
       </c>
       <c r="M24" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="N24" t="s">
         <v>38</v>
       </c>
       <c r="O24" t="s">
+        <v>187</v>
+      </c>
+      <c r="P24" t="s">
         <v>188</v>
       </c>
-      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>189</v>
+      </c>
+      <c r="B25" t="s">
+        <v>190</v>
+      </c>
+      <c r="C25" t="s">
+        <v>191</v>
+      </c>
+      <c r="D25" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" t="s">
+        <v>69</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" t="s">
+        <v>45</v>
+      </c>
+      <c r="H25">
+        <v>2021</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>192</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
+        <v>193</v>
+      </c>
+      <c r="M25" t="s">
+        <v>194</v>
+      </c>
+      <c r="N25" t="s">
+        <v>38</v>
+      </c>
+      <c r="O25" t="s">
+        <v>195</v>
+      </c>
+      <c r="P25"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>