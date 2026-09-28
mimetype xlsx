--- v3 (2026-04-22)
+++ v4 (2026-09-28)
@@ -12,128 +12,178 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Computers, Servers</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...4 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
 This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
   </si>
   <si>
@@ -168,53 +218,50 @@
 (f) mobile workstations;
 (g) small-scale servers.</t>
   </si>
   <si>
     <t>March 2026</t>
   </si>
   <si>
     <t>EN 62623:2013</t>
   </si>
   <si>
     <t>European Commission, DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
   </si>
   <si>
     <t>CQC31-452421-2011. CQC Mark Certification - Server</t>
   </si>
   <si>
     <t>Applies to tower or rack-mounted servers with 1 and 2 processor sockets. Does NOT apply to Bladed Server or Multi-node Systems</t>
   </si>
   <si>
@@ -284,82 +331,50 @@
     <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
   </si>
   <si>
     <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>KS C IEC 60312</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
-  </si>
-[...30 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Computer Servers Version 3.0</t>
   </si>
   <si>
     <t>A product must meet the definition of a Computer Server provided in Section 1 of the policy document
 to be eligible for ENERGY STAR certification under this specification. Eligibility under Version 3.0
 is limited to Blade-, Multi-node, Rack-mounted, or Pedestal form factor computer servers with no
 more than four processor sockets in the computer server (or per blade or node in the case of
 blade or multi-node servers).</t>
   </si>
   <si>
     <t>Canada, United States of America*, Japan</t>
   </si>
   <si>
     <t>ENERGY STAR Test Method for Computer Servers (Rev. Sept-2018); SPEC most current SERT</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-computer-servers-version-30</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/data_center_equipment/enterprise_servers/partners</t>
@@ -927,71 +942,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="681.834" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="101.404" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1007,1142 +1022,1190 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H4">
         <v>2014</v>
       </c>
       <c r="I4">
         <v>2019</v>
       </c>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
-      <c r="M4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M4"/>
       <c r="N4" t="s">
         <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...5 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H5">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2014</v>
+      </c>
+      <c r="I5">
+        <v>2019</v>
+      </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5"/>
       <c r="N5" t="s">
         <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6">
+        <v>2014</v>
+      </c>
+      <c r="I6">
+        <v>2019</v>
+      </c>
+      <c r="J6" t="s">
+        <v>51</v>
+      </c>
+      <c r="K6" t="s">
         <v>22</v>
       </c>
-      <c r="H6">
-[...8 lines deleted...]
-      </c>
       <c r="L6"/>
-      <c r="M6"/>
+      <c r="M6" t="s">
+        <v>52</v>
+      </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H7">
         <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L7"/>
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
+        <v>58</v>
+      </c>
       <c r="M7" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H8">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8"/>
       <c r="N8" t="s">
         <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B9" t="s">
         <v>66</v>
       </c>
       <c r="C9" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H9">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>67</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
       <c r="O9" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" t="s">
         <v>71</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>72</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" t="s">
         <v>73</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G10" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10">
+        <v>2011</v>
+      </c>
+      <c r="I10">
+        <v>2011</v>
+      </c>
+      <c r="J10" t="s">
+        <v>75</v>
+      </c>
+      <c r="K10" t="s">
         <v>22</v>
       </c>
-      <c r="H10">
-[...9 lines deleted...]
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>76</v>
+      </c>
       <c r="M10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N10" t="s">
         <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F11" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H11">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>82</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s">
         <v>83</v>
       </c>
       <c r="M11" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
       <c r="O11" t="s">
+        <v>84</v>
+      </c>
+      <c r="P11" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" t="s">
         <v>87</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>88</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G12" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="H12">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="P12" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>96</v>
+      </c>
+      <c r="G13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13">
+        <v>2009</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
         <v>97</v>
       </c>
-      <c r="B13" t="s">
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>98</v>
       </c>
-      <c r="C13" t="s">
+      <c r="M13" t="s">
         <v>99</v>
-      </c>
-[...28 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N13" t="s">
         <v>25</v>
       </c>
       <c r="O13" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="P13" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C14" t="s">
         <v>104</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" t="s">
+        <v>73</v>
+      </c>
+      <c r="F14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14">
+        <v>2013</v>
+      </c>
+      <c r="I14">
+        <v>2020</v>
+      </c>
+      <c r="J14" t="s">
+        <v>75</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>105</v>
       </c>
-      <c r="C14" t="s">
+      <c r="M14" t="s">
         <v>106</v>
-      </c>
-[...28 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N14" t="s">
         <v>25</v>
       </c>
       <c r="O14" t="s">
+        <v>107</v>
+      </c>
+      <c r="P14" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" t="s">
         <v>110</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>111</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" t="s">
+        <v>73</v>
+      </c>
+      <c r="F15" t="s">
+        <v>74</v>
+      </c>
+      <c r="G15" t="s">
+        <v>45</v>
+      </c>
+      <c r="H15">
+        <v>2009</v>
+      </c>
+      <c r="I15">
+        <v>2018</v>
+      </c>
+      <c r="J15" t="s">
+        <v>75</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
         <v>112</v>
       </c>
-      <c r="D15" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="M15" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="N15" t="s">
         <v>25</v>
       </c>
       <c r="O15" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="P15" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B16" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C16" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F16" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H16">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L16"/>
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
+        <v>119</v>
+      </c>
       <c r="M16" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
       <c r="O16" t="s">
+        <v>121</v>
+      </c>
+      <c r="P16" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" t="s">
         <v>124</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>125</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" t="s">
+        <v>74</v>
+      </c>
+      <c r="G17" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17">
+        <v>2016</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>118</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
         <v>126</v>
-      </c>
-[...28 lines deleted...]
-        <v>129</v>
       </c>
       <c r="N17" t="s">
         <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="P17" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" t="s">
+        <v>130</v>
+      </c>
+      <c r="C18" t="s">
+        <v>131</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
         <v>132</v>
       </c>
-      <c r="B18" t="s">
+      <c r="G18" t="s">
+        <v>45</v>
+      </c>
+      <c r="H18">
+        <v>2012</v>
+      </c>
+      <c r="I18">
+        <v>2014</v>
+      </c>
+      <c r="J18" t="s">
+        <v>97</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
         <v>133</v>
       </c>
-      <c r="C18" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M18" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="N18" t="s">
         <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="P18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C19" t="s">
-        <v>138</v>
+        <v>95</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H19">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L19" t="s">
-        <v>140</v>
+        <v>98</v>
       </c>
       <c r="M19" t="s">
-        <v>141</v>
+        <v>99</v>
       </c>
       <c r="N19" t="s">
         <v>25</v>
       </c>
       <c r="O19" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="P19" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20" t="s">
+        <v>142</v>
+      </c>
+      <c r="C20" t="s">
+        <v>143</v>
+      </c>
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" t="s">
+        <v>40</v>
+      </c>
+      <c r="H20">
+        <v>2015</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
         <v>144</v>
       </c>
-      <c r="B20" t="s">
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
         <v>145</v>
       </c>
-      <c r="C20" t="s">
+      <c r="M20" t="s">
         <v>146</v>
       </c>
-      <c r="D20" t="s">
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>147</v>
       </c>
-      <c r="E20" t="s">
-[...14 lines deleted...]
-      <c r="J20" t="s">
+      <c r="P20" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" t="s">
+        <v>152</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
+        <v>132</v>
+      </c>
+      <c r="G21" t="s">
+        <v>45</v>
+      </c>
+      <c r="H21">
+        <v>2017</v>
+      </c>
+      <c r="I21">
+        <v>2021</v>
+      </c>
+      <c r="J21" t="s">
+        <v>153</v>
+      </c>
+      <c r="K21" t="s">
+        <v>154</v>
+      </c>
+      <c r="L21" t="s">
         <v>155</v>
       </c>
-      <c r="B21" t="s">
+      <c r="M21" t="s">
         <v>156</v>
       </c>
-      <c r="C21" t="s">
+      <c r="N21" t="s">
         <v>157</v>
       </c>
-      <c r="D21" t="s">
-[...15 lines deleted...]
-      <c r="J21" t="s">
+      <c r="O21" t="s">
         <v>158</v>
       </c>
-      <c r="K21" t="s">
-[...2 lines deleted...]
-      <c r="L21" t="s">
+      <c r="P21" t="s">
         <v>159</v>
-      </c>
-[...10 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B22" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C22" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H22">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L22" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="M22" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="N22" t="s">
         <v>25</v>
       </c>
       <c r="O22" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="P22"/>
+        <v>166</v>
+      </c>
+      <c r="P22" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>168</v>
+      </c>
+      <c r="B23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C23" t="s">
         <v>170</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H23">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L23" t="s">
         <v>172</v>
       </c>
       <c r="M23" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="N23" t="s">
         <v>25</v>
       </c>
       <c r="O23" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="P23" t="s">
         <v>174</v>
       </c>
+      <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>175</v>
       </c>
       <c r="B24" t="s">
         <v>176</v>
       </c>
       <c r="C24" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F24" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H24">
         <v>2015</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
+        <v>171</v>
+      </c>
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24" t="s">
         <v>177</v>
       </c>
-      <c r="K24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M24" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="N24" t="s">
         <v>25</v>
       </c>
       <c r="O24" t="s">
+        <v>178</v>
+      </c>
+      <c r="P24" t="s">
         <v>179</v>
       </c>
-      <c r="P24" t="s">
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
         <v>180</v>
+      </c>
+      <c r="B25" t="s">
+        <v>181</v>
+      </c>
+      <c r="C25" t="s">
+        <v>170</v>
+      </c>
+      <c r="D25" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" t="s">
+        <v>96</v>
+      </c>
+      <c r="G25" t="s">
+        <v>40</v>
+      </c>
+      <c r="H25">
+        <v>2015</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>182</v>
+      </c>
+      <c r="K25" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" t="s">
+        <v>183</v>
+      </c>
+      <c r="M25" t="s">
+        <v>173</v>
+      </c>
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" t="s">
+        <v>184</v>
+      </c>
+      <c r="P25" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">