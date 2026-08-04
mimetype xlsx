--- v1 (2025-12-20)
+++ v2 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -198,104 +198,116 @@
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>EN 60456</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household tumble dryers</t>
   </si>
   <si>
     <t>Applies to tumble dryers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including: - electric mains-operated tumble dryers; -gas-powered tumble dryers; - built-in tumble dryers.</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>October 2015</t>
   </si>
   <si>
     <t>State Agency on Energy Efficiency and Energy Saving of Ukraine</t>
   </si>
@@ -441,74 +453,94 @@
     <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-4</t>
   </si>
   <si>
     <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Clothes Dryers Version 1.1</t>
   </si>
   <si>
     <t>Products that meet the definition of an Electric Clothes Dryer or Gas Clothes Dryer, and the definition of a consumer product, as specified in the policy document are eligible for ENERGY STAR qualification, with the exception of: Commercial Clothes Dryers, Water-Cooled Ventless Clothes Dryers, Combination Allin-One Washer-Dryers, and Residential Clothes Washers with an Optional Dry Cycle.</t>
   </si>
   <si>
     <t>United States of America*, Canada</t>
   </si>
   <si>
     <t>10 CFR 430, Subpart B, Appendix D2</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-clothes-dryers-version-11</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/clothes_dryers/partners</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
   </si>
   <si>
-    <t>China</t>
-[...1 lines deleted...]
-  <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>SAMR, SAC</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt-23118-2024-household-and-similar-tumble-dryer-and-washer-dryer</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=234D7936AA97E194E06397BE0A0AA0A9</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Rotary Clothes Dryers) Determination 2015</t>
   </si>
   <si>
     <t>Electric rotary clothes dryers intended for household and similar use. It does not specify safety requirements. Examples of appliances covered by this Standard include vented dryers, condenser dryers and the drying function of combination washer/dryer units.</t>
   </si>
   <si>
     <t>Australia</t>
@@ -902,50 +934,75 @@
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, Boilers and Furnaces, Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines (MINEM)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/supreme-decree-no-004-2016-em-measures-efficient-use-energy</t>
   </si>
   <si>
     <t>http://busquedas.elperuano.com.pe/normaslegales/decreto-supremo-que-aprueba-medidas-para-el-uso-eficiente-de-decreto-supremo-n-004-2016-em-1344833-2/</t>
   </si>
   <si>
     <t>Supreme Decree No. 009-2017-EM Technical Regulation on the Labeling of Energy Efficiency to Energy Products.</t>
   </si>
   <si>
     <t>This decree specifies labeling requirements for lamps for domestic use, ballasts for fluorescent lamps, refrigeration appliances, boilers, electric motors, clothes washers, drum dryers, air conditioning equipment, calculation method for air conditioners, gas and electric storage water heaters, and gas and electric instantaneous water heaters.</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
   <si>
     <t>http://www.minem.gob.pe/_legislacionM.php?idSector=12&amp;idLegislacion=11301Panama</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Washing Machines and Washer-Dryers</t>
   </si>
   <si>
     <t>Applies to electric mains-operated household washing machines and household washer-dryers, including—
 (a) built-in washing machines and washer-dryers; and
 (b) machines that can also be powered by batteries.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-washing-machines</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/part/2/chapter/4/made</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28648 | transposition of EC 392-2012</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
@@ -1386,65 +1443,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P44"/>
+  <dimension ref="A1:P46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1672,1914 +1729,2010 @@
       </c>
       <c r="P5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>59</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>43</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H6">
         <v>1995</v>
       </c>
       <c r="I6">
         <v>2012</v>
       </c>
       <c r="J6" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>55</v>
       </c>
       <c r="M6"/>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2010</v>
       </c>
       <c r="I7">
         <v>2019</v>
       </c>
       <c r="J7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K7" t="s">
         <v>37</v>
       </c>
       <c r="L7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8">
         <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P8" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
       <c r="G10" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P10" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B11" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D11" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="K11" t="s">
         <v>37</v>
       </c>
       <c r="L11" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M11" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="P11" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B12" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C12" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F12" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2001</v>
       </c>
       <c r="I12">
         <v>2002</v>
       </c>
       <c r="J12" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="K12" t="s">
         <v>37</v>
       </c>
       <c r="L12" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="M12" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="P12" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C13" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2000</v>
       </c>
       <c r="I13">
         <v>2009</v>
       </c>
       <c r="J13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K13" t="s">
         <v>37</v>
       </c>
       <c r="L13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="P13" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B14" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C14" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D14" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2016</v>
       </c>
       <c r="I14">
         <v>2019</v>
       </c>
       <c r="J14" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="K14" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="P14" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B15" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E15" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F15" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2015</v>
       </c>
       <c r="I15">
         <v>2015</v>
       </c>
       <c r="J15" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="K15" t="s">
         <v>37</v>
       </c>
       <c r="L15" t="s">
         <v>25</v>
       </c>
       <c r="M15" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="P15" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B16" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C16" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F16" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2014</v>
       </c>
       <c r="I16">
         <v>2017</v>
       </c>
       <c r="J16" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="M16" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="P16" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B17" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C17" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D17" t="s">
-        <v>141</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>8</v>
       </c>
       <c r="H17">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="I17">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="K17" t="s">
         <v>37</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="N17" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="P17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C18" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>151</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F18" t="s">
-        <v>93</v>
+        <v>152</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="I18">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J18" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="K18" t="s">
         <v>37</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="O18" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="P18" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B19" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>159</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="I19">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J19" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="K19" t="s">
         <v>37</v>
       </c>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>161</v>
+      </c>
       <c r="M19" t="s">
-        <v>105</v>
+        <v>162</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="P19" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B20" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C20" t="s">
-        <v>161</v>
+        <v>105</v>
       </c>
       <c r="D20" t="s">
-        <v>111</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
+        <v>2001</v>
+      </c>
+      <c r="I20">
         <v>2013</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
       <c r="J20" t="s">
-        <v>162</v>
+        <v>107</v>
       </c>
       <c r="K20" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
-        <v>164</v>
+        <v>109</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="P20" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C21" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="D21" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I21">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J21" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="K21" t="s">
         <v>46</v>
       </c>
       <c r="L21" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="M21" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="P21" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B22" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C22" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>115</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2012</v>
       </c>
       <c r="I22">
         <v>2013</v>
       </c>
       <c r="J22" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="K22" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="L22" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="M22" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="P22" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B23" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="C23" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="D23" t="s">
         <v>53</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>1990</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2012</v>
+      </c>
+      <c r="I23">
+        <v>2013</v>
+      </c>
       <c r="J23" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
       <c r="L23" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="M23" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="P23" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B24" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C24" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D24" t="s">
-        <v>185</v>
+        <v>53</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H24">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>36</v>
+        <v>107</v>
       </c>
       <c r="K24" t="s">
         <v>37</v>
       </c>
       <c r="L24" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M24" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="N24" t="s">
-        <v>188</v>
+        <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>194</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>195</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G25" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H25">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I25">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J25" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="K25" t="s">
         <v>37</v>
       </c>
       <c r="L25" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="M25" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>198</v>
       </c>
       <c r="O25" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="P25" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B26" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C26" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
         <v>53</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G26" t="s">
         <v>8</v>
       </c>
       <c r="H26">
+        <v>2009</v>
+      </c>
+      <c r="I26">
         <v>2014</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="K26" t="s">
         <v>37</v>
       </c>
       <c r="L26" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="M26" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="P26" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B27" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
+        <v>53</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27">
+        <v>2014</v>
+      </c>
+      <c r="I27">
+        <v>2022</v>
+      </c>
+      <c r="J27" t="s">
+        <v>160</v>
+      </c>
+      <c r="K27" t="s">
+        <v>37</v>
+      </c>
+      <c r="L27" t="s">
+        <v>209</v>
+      </c>
+      <c r="M27" t="s">
         <v>204</v>
       </c>
-      <c r="D27" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="P27" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B28" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>215</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G28" t="s">
         <v>35</v>
       </c>
       <c r="H28">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>36</v>
+        <v>107</v>
       </c>
       <c r="K28" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="M28" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="P28" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B29" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C29" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D29" t="s">
-        <v>220</v>
+        <v>53</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F29" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>35</v>
       </c>
       <c r="H29">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L29"/>
+        <v>37</v>
+      </c>
+      <c r="L29" t="s">
+        <v>223</v>
+      </c>
       <c r="M29" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="P29" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B30" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C30" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D30" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F30" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H30">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>228</v>
+        <v>89</v>
       </c>
       <c r="K30" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
         <v>231</v>
       </c>
       <c r="N30" t="s">
-        <v>188</v>
+        <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>232</v>
       </c>
       <c r="P30" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>234</v>
       </c>
       <c r="B31" t="s">
         <v>235</v>
       </c>
       <c r="C31" t="s">
         <v>236</v>
       </c>
       <c r="D31" t="s">
-        <v>141</v>
+        <v>237</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>237</v>
+        <v>97</v>
       </c>
       <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>2017</v>
+      </c>
+      <c r="I31">
+        <v>2021</v>
+      </c>
+      <c r="J31" t="s">
         <v>238</v>
       </c>
-      <c r="H31">
-[...3 lines deleted...]
-      <c r="J31" t="s">
+      <c r="K31" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="L31" t="s">
         <v>240</v>
       </c>
       <c r="M31" t="s">
         <v>241</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>198</v>
       </c>
       <c r="O31" t="s">
         <v>242</v>
       </c>
       <c r="P31" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>244</v>
       </c>
       <c r="B32" t="s">
         <v>245</v>
       </c>
       <c r="C32" t="s">
         <v>246</v>
       </c>
       <c r="D32" t="s">
-        <v>53</v>
+        <v>151</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>34</v>
+        <v>247</v>
       </c>
       <c r="G32" t="s">
-        <v>35</v>
+        <v>248</v>
       </c>
       <c r="H32">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
       <c r="L32" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M32" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="P32" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B33" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>256</v>
       </c>
       <c r="D33" t="s">
-        <v>254</v>
+        <v>53</v>
       </c>
       <c r="E33" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33" t="s">
         <v>35</v>
       </c>
       <c r="H33">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>85</v>
+        <v>257</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>258</v>
+      </c>
       <c r="M33" t="s">
-        <v>86</v>
+        <v>259</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="P33" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="B34" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="C34" t="s">
-        <v>259</v>
+        <v>86</v>
       </c>
       <c r="D34" t="s">
-        <v>53</v>
+        <v>264</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F34" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H34">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>260</v>
+        <v>89</v>
       </c>
       <c r="K34" t="s">
         <v>37</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>261</v>
+        <v>90</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="P34" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B35" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C35" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="I35">
         <v>2018</v>
       </c>
       <c r="J35" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="K35" t="s">
         <v>37</v>
       </c>
-      <c r="L35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L35"/>
       <c r="M35" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="P35" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="B36" t="s">
+        <v>275</v>
+      </c>
+      <c r="C36" t="s">
         <v>269</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>271</v>
+        <v>44</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="G36" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H36">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2007</v>
+      </c>
+      <c r="I36">
+        <v>2018</v>
+      </c>
       <c r="J36" t="s">
-        <v>94</v>
+        <v>270</v>
       </c>
       <c r="K36" t="s">
         <v>37</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>276</v>
+      </c>
       <c r="M36" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
+        <v>277</v>
+      </c>
+      <c r="P36" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B37" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C37" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="D37" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>35</v>
       </c>
       <c r="H37">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="N37" t="s">
-        <v>188</v>
+        <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="P37" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>285</v>
+      </c>
+      <c r="B38" t="s">
+        <v>286</v>
+      </c>
+      <c r="C38" t="s">
         <v>280</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>44</v>
+        <v>287</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G38" t="s">
         <v>35</v>
       </c>
       <c r="H38">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="K38" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L38"/>
-      <c r="M38"/>
+      <c r="M38" t="s">
+        <v>282</v>
+      </c>
       <c r="N38" t="s">
-        <v>27</v>
+        <v>198</v>
       </c>
       <c r="O38" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="P38" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="B39" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="C39" t="s">
-        <v>286</v>
+        <v>43</v>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H39">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>287</v>
+        <v>62</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="M39" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="P39" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B40" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C40" t="s">
-        <v>286</v>
+        <v>43</v>
       </c>
       <c r="D40" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="E40" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H40">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>287</v>
+        <v>45</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40"/>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="P40" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B41" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C41" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D41" t="s">
-        <v>220</v>
+        <v>53</v>
       </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F41" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="G41" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H41">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I41"/>
+        <v>2002</v>
+      </c>
+      <c r="I41">
+        <v>2015</v>
+      </c>
       <c r="J41" t="s">
-        <v>127</v>
+        <v>303</v>
       </c>
       <c r="K41" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="M41" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="P41" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B42" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C42" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="D42" t="s">
-        <v>306</v>
+        <v>53</v>
       </c>
       <c r="E42" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="F42" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I42">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J42" t="s">
-        <v>247</v>
+        <v>303</v>
       </c>
       <c r="K42" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L42" t="s">
+        <v>310</v>
+      </c>
+      <c r="M42" t="s">
+        <v>305</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>311</v>
+      </c>
+      <c r="P42" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B43" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C43" t="s">
-        <v>212</v>
+        <v>314</v>
       </c>
       <c r="D43" t="s">
-        <v>313</v>
+        <v>230</v>
       </c>
       <c r="E43" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H43">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I43"/>
       <c r="J43" t="s">
-        <v>162</v>
+        <v>131</v>
       </c>
       <c r="K43" t="s">
         <v>37</v>
       </c>
-      <c r="L43"/>
+      <c r="L43" t="s">
+        <v>315</v>
+      </c>
       <c r="M43" t="s">
-        <v>214</v>
+        <v>316</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="P43" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B44" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C44" t="s">
-        <v>149</v>
+        <v>321</v>
       </c>
       <c r="D44" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E44" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
+        <v>2012</v>
+      </c>
+      <c r="I44">
+        <v>2014</v>
+      </c>
+      <c r="J44" t="s">
+        <v>257</v>
+      </c>
+      <c r="K44" t="s">
+        <v>37</v>
+      </c>
+      <c r="L44" t="s">
+        <v>323</v>
+      </c>
+      <c r="M44" t="s">
+        <v>324</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>325</v>
+      </c>
+      <c r="P44" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>327</v>
+      </c>
+      <c r="B45" t="s">
+        <v>328</v>
+      </c>
+      <c r="C45" t="s">
+        <v>222</v>
+      </c>
+      <c r="D45" t="s">
+        <v>329</v>
+      </c>
+      <c r="E45" t="s">
+        <v>87</v>
+      </c>
+      <c r="F45" t="s">
+        <v>34</v>
+      </c>
+      <c r="G45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45">
+        <v>2014</v>
+      </c>
+      <c r="I45">
+        <v>2017</v>
+      </c>
+      <c r="J45" t="s">
+        <v>172</v>
+      </c>
+      <c r="K45" t="s">
+        <v>37</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45" t="s">
+        <v>224</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>330</v>
+      </c>
+      <c r="P45" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>332</v>
+      </c>
+      <c r="B46" t="s">
+        <v>333</v>
+      </c>
+      <c r="C46" t="s">
+        <v>159</v>
+      </c>
+      <c r="D46" t="s">
+        <v>334</v>
+      </c>
+      <c r="E46" t="s">
+        <v>87</v>
+      </c>
+      <c r="F46" t="s">
+        <v>34</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
         <v>2015</v>
       </c>
-      <c r="I44">
+      <c r="I46">
         <v>2016</v>
       </c>
-      <c r="J44" t="s">
-[...18 lines deleted...]
-        <v>324</v>
+      <c r="J46" t="s">
+        <v>238</v>
+      </c>
+      <c r="K46" t="s">
+        <v>335</v>
+      </c>
+      <c r="L46" t="s">
+        <v>336</v>
+      </c>
+      <c r="M46" t="s">
+        <v>337</v>
+      </c>
+      <c r="N46" t="s">
+        <v>338</v>
+      </c>
+      <c r="O46" t="s">
+        <v>339</v>
+      </c>
+      <c r="P46" t="s">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">