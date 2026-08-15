--- v2 (2026-03-05)
+++ v3 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -174,113 +174,125 @@
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>October 2023</t>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
+  </si>
+  <si>
+    <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2008/1275/contents</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Commission Regulation EC No 1275-2008 of 17 December 2008</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements related to standby and off mode electric power consumption. This Regulation applies to electrical and electronic household and office equipment.</t>
   </si>
   <si>
     <t>Stand-by and networked devices</t>
   </si>
   <si>
     <t>December 2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-1275-2008-17-december-2008</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32008R1275</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household tumble dryers</t>
   </si>
@@ -857,50 +869,75 @@
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, Boilers and Furnaces, Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines (MINEM)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/supreme-decree-no-004-2016-em-measures-efficient-use-energy</t>
   </si>
   <si>
     <t>http://busquedas.elperuano.com.pe/normaslegales/decreto-supremo-que-aprueba-medidas-para-el-uso-eficiente-de-decreto-supremo-n-004-2016-em-1344833-2/</t>
   </si>
   <si>
     <t>Supreme Decree No. 009-2017-EM Technical Regulation on the Labeling of Energy Efficiency to Energy Products.</t>
   </si>
   <si>
     <t>This decree specifies labeling requirements for lamps for domestic use, ballasts for fluorescent lamps, refrigeration appliances, boilers, electric motors, clothes washers, drum dryers, air conditioning equipment, calculation method for air conditioners, gas and electric storage water heaters, and gas and electric instantaneous water heaters.</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
   <si>
     <t>http://www.minem.gob.pe/_legislacionM.php?idSector=12&amp;idLegislacion=11301Panama</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28648 | transposition of EC 392-2012</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>EC 392-2012</t>
   </si>
   <si>
     <t>Ministry of Energy and Natural Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-28648-transposition-ec-392-2012</t>
   </si>
   <si>
     <t>http://www.yegm.gov.tr/duyurular_haberler/document/EV%20T%C4%B0P%C4%B0%20FIRINLARIN%20VE%20ASP%C4%B0RAT%C3%96RLER%C4%B0N%20ENERJ%C4%B0%20ET%C4%B0KETLEMES%C4%B0NE%20DA%C4%B0R%20TEBL%C4%B0%C4%9E.pdf</t>
   </si>
@@ -1303,65 +1340,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P40"/>
+  <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="255.938" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1545,1760 +1582,1808 @@
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>50</v>
       </c>
       <c r="B5" t="s">
         <v>51</v>
       </c>
       <c r="C5" t="s">
         <v>52</v>
       </c>
       <c r="D5" t="s">
         <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H5">
         <v>1995</v>
       </c>
       <c r="I5">
         <v>2012</v>
       </c>
       <c r="J5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>46</v>
       </c>
       <c r="M5"/>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>43</v>
       </c>
       <c r="D6" t="s">
         <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H6">
         <v>2012</v>
       </c>
       <c r="I6">
         <v>2023</v>
       </c>
       <c r="J6" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
       <c r="H7">
         <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
         <v>37</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>43</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2013</v>
       </c>
       <c r="I8">
         <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="K8" t="s">
         <v>37</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>47</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P8" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
       <c r="H10">
         <v>2013</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="K10" t="s">
         <v>37</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>47</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P10" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="P11" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B12" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C12" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D12" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="K12" t="s">
         <v>37</v>
       </c>
       <c r="L12" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="M12" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C13" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="E13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F13" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2001</v>
       </c>
       <c r="I13">
         <v>2002</v>
       </c>
       <c r="J13" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K13" t="s">
         <v>37</v>
       </c>
       <c r="L13" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="M13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="P13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B14" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C14" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D14" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2016</v>
       </c>
       <c r="I14">
         <v>2019</v>
       </c>
       <c r="J14" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="K14" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="P14" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B15" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C15" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F15" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2014</v>
       </c>
       <c r="I15">
         <v>2017</v>
       </c>
       <c r="J15" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="M15" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="P15" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B16" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C16" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D16" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E16" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F16" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G16" t="s">
         <v>8</v>
       </c>
       <c r="H16">
         <v>2008</v>
       </c>
       <c r="I16">
         <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="K16" t="s">
         <v>37</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N16" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="O16" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="P16" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B17" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C17" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D17" t="s">
         <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>1989</v>
       </c>
       <c r="I17">
         <v>2015</v>
       </c>
       <c r="J17" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="K17" t="s">
         <v>37</v>
       </c>
       <c r="L17" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="M17" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="P17" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B18" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C18" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F18" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2001</v>
       </c>
       <c r="I18">
         <v>2013</v>
       </c>
       <c r="J18" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K18" t="s">
         <v>37</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="P18" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B19" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2012</v>
       </c>
       <c r="I19">
         <v>2013</v>
       </c>
       <c r="J19" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="K19" t="s">
         <v>37</v>
       </c>
       <c r="L19" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="M19" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="P19" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B20" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C20" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D20" t="s">
         <v>44</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2012</v>
       </c>
       <c r="I20">
         <v>2013</v>
       </c>
       <c r="J20" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="K20" t="s">
         <v>37</v>
       </c>
       <c r="L20" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M20" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="P20" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B21" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C21" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D21" t="s">
         <v>44</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
       <c r="G21" t="s">
         <v>35</v>
       </c>
       <c r="H21">
         <v>1990</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="K21" t="s">
         <v>37</v>
       </c>
       <c r="L21" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="M21" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="P21" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B22" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C22" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D22" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2008</v>
       </c>
       <c r="I22">
         <v>2020</v>
       </c>
       <c r="J22" t="s">
         <v>36</v>
       </c>
       <c r="K22" t="s">
         <v>37</v>
       </c>
       <c r="L22" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="M22" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="N22" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="O22" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="P22" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B23" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C23" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
         <v>44</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>8</v>
       </c>
       <c r="H23">
         <v>2009</v>
       </c>
       <c r="I23">
         <v>2014</v>
       </c>
       <c r="J23" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
       <c r="L23" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="M23" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="P23" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B24" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C24" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D24" t="s">
         <v>44</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>8</v>
       </c>
       <c r="H24">
         <v>2014</v>
       </c>
       <c r="I24">
         <v>2022</v>
       </c>
       <c r="J24" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="K24" t="s">
         <v>37</v>
       </c>
       <c r="L24" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="M24" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="P24" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B25" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C25" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D25" t="s">
         <v>44</v>
       </c>
       <c r="E25" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>35</v>
       </c>
       <c r="H25">
         <v>2013</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>36</v>
       </c>
       <c r="K25" t="s">
         <v>37</v>
       </c>
       <c r="L25" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="M25" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="P25" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B26" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C26" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D26" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="E26" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F26" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G26" t="s">
         <v>35</v>
       </c>
       <c r="H26">
         <v>2014</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="P26" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B27" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C27" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D27" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2017</v>
       </c>
       <c r="I27">
         <v>2021</v>
       </c>
       <c r="J27" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="K27" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="L27" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="M27" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="N27" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="O27" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="P27" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B28" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C28" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="G28" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="H28">
         <v>2024</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="K28" t="s">
         <v>37</v>
       </c>
       <c r="L28" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="M28" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="P28" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B29" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C29" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D29" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29" t="s">
         <v>35</v>
       </c>
       <c r="H29">
         <v>2011</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="K29" t="s">
         <v>37</v>
       </c>
       <c r="L29" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="M29" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="P29" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B30" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C30" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D30" t="s">
         <v>44</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30" t="s">
         <v>35</v>
       </c>
       <c r="H30">
         <v>2017</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="K30" t="s">
         <v>37</v>
       </c>
       <c r="L30" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="M30" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="P30" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B31" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C31" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D31" t="s">
         <v>44</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2018</v>
       </c>
       <c r="I31">
         <v>2018</v>
       </c>
       <c r="J31" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="K31" t="s">
         <v>37</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="P31" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B32" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C32" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D32" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2012</v>
       </c>
       <c r="I32">
         <v>2013</v>
       </c>
       <c r="J32" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
       <c r="L32" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="M32" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="P32" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B33" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C33" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G33" t="s">
         <v>35</v>
       </c>
       <c r="H33">
         <v>2014</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
       <c r="L33" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="M33" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="P33" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B34" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C34" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D34" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>35</v>
       </c>
       <c r="H34">
         <v>2016</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="K34" t="s">
         <v>37</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="P34" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B35" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C35" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D35" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35" t="s">
         <v>35</v>
       </c>
       <c r="H35">
         <v>2017</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="N35" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="O35" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="P35" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B36" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C36" t="s">
-        <v>267</v>
+        <v>52</v>
       </c>
       <c r="D36" t="s">
         <v>44</v>
       </c>
       <c r="E36" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H36">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>268</v>
+        <v>54</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M36" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="P36" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B37" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C37" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="D37" t="s">
         <v>44</v>
       </c>
       <c r="E37" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2013</v>
+        <v>2002</v>
       </c>
       <c r="I37">
         <v>2015</v>
       </c>
       <c r="J37" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="M37" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="P37" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>283</v>
+      </c>
+      <c r="B38" t="s">
+        <v>284</v>
+      </c>
+      <c r="C38" t="s">
         <v>277</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>195</v>
+        <v>44</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F38" t="s">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H38">
         <v>2013</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>2015</v>
+      </c>
       <c r="J38" t="s">
+        <v>278</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>285</v>
+      </c>
+      <c r="M38" t="s">
         <v>280</v>
       </c>
-      <c r="K38" t="s">
-[...5 lines deleted...]
-      <c r="M38" t="s">
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>286</v>
+      </c>
+      <c r="P38" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B39" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C39" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D39" t="s">
-        <v>288</v>
+        <v>199</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H39">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="K39" t="s">
         <v>37</v>
       </c>
       <c r="L39" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="M39" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="P39" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B40" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C40" t="s">
-        <v>187</v>
+        <v>297</v>
       </c>
       <c r="D40" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E40" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
+        <v>2012</v>
+      </c>
+      <c r="I40">
         <v>2014</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40" t="s">
-        <v>149</v>
+        <v>226</v>
       </c>
       <c r="K40" t="s">
         <v>37</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>299</v>
+      </c>
       <c r="M40" t="s">
-        <v>189</v>
+        <v>300</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="P40" t="s">
-        <v>297</v>
+        <v>302</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>303</v>
+      </c>
+      <c r="B41" t="s">
+        <v>304</v>
+      </c>
+      <c r="C41" t="s">
+        <v>191</v>
+      </c>
+      <c r="D41" t="s">
+        <v>305</v>
+      </c>
+      <c r="E41" t="s">
+        <v>88</v>
+      </c>
+      <c r="F41" t="s">
+        <v>34</v>
+      </c>
+      <c r="G41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41">
+        <v>2014</v>
+      </c>
+      <c r="I41">
+        <v>2017</v>
+      </c>
+      <c r="J41" t="s">
+        <v>153</v>
+      </c>
+      <c r="K41" t="s">
+        <v>37</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>193</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>306</v>
+      </c>
+      <c r="P41" t="s">
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">