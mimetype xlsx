--- v1 (2026-03-06)
+++ v2 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="394">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -992,50 +992,71 @@
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Resolution No. 69 - Labeling for Gas Cooking Appliances</t>
   </si>
   <si>
     <t>Labeling for gas cooking appliances.</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>SEC PC Nº7/1-2</t>
   </si>
   <si>
     <t>Ministry of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-no-69-labeling-gas-cooking-appliances</t>
   </si>
   <si>
     <t>http://www.sec.cl/pls/portal/docs/PAGE/SECNORMATIVA/PRODUCTOS/PROTOCOLOS_COMBUSTIBLES/PC_7-1_2.PDF</t>
   </si>
@@ -1525,51 +1546,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="255.938" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="861.075" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3833,520 +3854,568 @@
       </c>
       <c r="L47" t="s">
         <v>320</v>
       </c>
       <c r="M47" t="s">
         <v>321</v>
       </c>
       <c r="N47" t="s">
         <v>322</v>
       </c>
       <c r="O47" t="s">
         <v>323</v>
       </c>
       <c r="P47" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>325</v>
       </c>
       <c r="B48" t="s">
         <v>326</v>
       </c>
       <c r="C48" t="s">
-        <v>327</v>
+        <v>84</v>
       </c>
       <c r="D48" t="s">
-        <v>33</v>
+        <v>236</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G48" t="s">
-        <v>35</v>
+        <v>327</v>
       </c>
       <c r="H48">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I48"/>
+        <v>2026</v>
+      </c>
+      <c r="I48">
+        <v>2026</v>
+      </c>
       <c r="J48" t="s">
         <v>328</v>
       </c>
       <c r="K48" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48" t="s">
         <v>329</v>
       </c>
-      <c r="M48" t="s">
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
         <v>330</v>
       </c>
-      <c r="N48" t="s">
-[...2 lines deleted...]
-      <c r="O48" t="s">
+      <c r="P48" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>332</v>
+      </c>
+      <c r="B49" t="s">
         <v>333</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="D49" t="s">
         <v>33</v>
       </c>
       <c r="E49" t="s">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>187</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>35</v>
       </c>
       <c r="H49">
         <v>2014</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>188</v>
+        <v>335</v>
       </c>
       <c r="K49" t="s">
-        <v>303</v>
+        <v>87</v>
       </c>
       <c r="L49" t="s">
         <v>336</v>
       </c>
       <c r="M49" t="s">
         <v>337</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
         <v>338</v>
       </c>
       <c r="P49" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>340</v>
       </c>
       <c r="B50" t="s">
         <v>341</v>
       </c>
       <c r="C50" t="s">
         <v>342</v>
       </c>
       <c r="D50" t="s">
         <v>33</v>
       </c>
       <c r="E50" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="F50" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H50">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
         <v>188</v>
       </c>
       <c r="K50" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L50"/>
+        <v>303</v>
+      </c>
+      <c r="L50" t="s">
+        <v>343</v>
+      </c>
       <c r="M50" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="P50" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B51" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C51" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D51" t="s">
         <v>33</v>
       </c>
       <c r="E51" t="s">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="G51" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H51">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I51"/>
+        <v>2016</v>
+      </c>
+      <c r="I51">
+        <v>2016</v>
+      </c>
       <c r="J51" t="s">
-        <v>44</v>
+        <v>188</v>
       </c>
       <c r="K51" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="L51"/>
       <c r="M51" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="P51" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B52" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C52" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D52" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="E52" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="F52" t="s">
-        <v>187</v>
+        <v>86</v>
       </c>
       <c r="G52" t="s">
         <v>35</v>
       </c>
       <c r="H52">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>172</v>
+        <v>44</v>
       </c>
       <c r="K52" t="s">
         <v>87</v>
       </c>
-      <c r="L52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L52"/>
       <c r="M52" t="s">
         <v>356</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
         <v>357</v>
       </c>
       <c r="P52" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>359</v>
       </c>
       <c r="B53" t="s">
         <v>360</v>
       </c>
       <c r="C53" t="s">
-        <v>130</v>
+        <v>361</v>
       </c>
       <c r="D53" t="s">
-        <v>361</v>
+        <v>71</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="G53" t="s">
-        <v>362</v>
+        <v>35</v>
       </c>
       <c r="H53">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>133</v>
+        <v>172</v>
       </c>
       <c r="K53" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L53"/>
+        <v>87</v>
+      </c>
+      <c r="L53" t="s">
+        <v>362</v>
+      </c>
       <c r="M53" t="s">
-        <v>134</v>
+        <v>363</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="P53" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B54" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C54" t="s">
-        <v>367</v>
+        <v>130</v>
       </c>
       <c r="D54" t="s">
-        <v>33</v>
+        <v>368</v>
       </c>
       <c r="E54" t="s">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="G54" t="s">
-        <v>22</v>
+        <v>369</v>
       </c>
       <c r="H54">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I54"/>
       <c r="J54" t="s">
-        <v>188</v>
+        <v>133</v>
       </c>
       <c r="K54" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L54"/>
       <c r="M54" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
         <v>370</v>
       </c>
       <c r="P54" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>372</v>
       </c>
       <c r="B55" t="s">
         <v>373</v>
       </c>
       <c r="C55" t="s">
-        <v>171</v>
+        <v>374</v>
       </c>
       <c r="D55" t="s">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="E55" t="s">
         <v>85</v>
       </c>
       <c r="F55" t="s">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="G55" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H55">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I55"/>
+        <v>2012</v>
+      </c>
+      <c r="I55">
+        <v>2020</v>
+      </c>
       <c r="J55" t="s">
-        <v>261</v>
+        <v>188</v>
       </c>
       <c r="K55" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L55"/>
+        <v>87</v>
+      </c>
+      <c r="L55" t="s">
+        <v>375</v>
+      </c>
       <c r="M55" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="P55" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B56" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C56" t="s">
-        <v>379</v>
+        <v>171</v>
       </c>
       <c r="D56" t="s">
-        <v>71</v>
+        <v>293</v>
       </c>
       <c r="E56" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="F56" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G56" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H56">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I56"/>
       <c r="J56" t="s">
-        <v>172</v>
+        <v>261</v>
       </c>
       <c r="K56" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L56"/>
       <c r="M56" t="s">
         <v>381</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
         <v>382</v>
       </c>
       <c r="P56" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="B57" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C57" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="D57" t="s">
         <v>71</v>
       </c>
       <c r="E57" t="s">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I57">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J57" t="s">
         <v>172</v>
       </c>
       <c r="K57" t="s">
         <v>73</v>
       </c>
       <c r="L57" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="M57" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
+        <v>389</v>
+      </c>
+      <c r="P57" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>384</v>
+      </c>
+      <c r="B58" t="s">
+        <v>391</v>
+      </c>
+      <c r="C58" t="s">
         <v>386</v>
       </c>
-      <c r="P57" t="s">
-        <v>383</v>
+      <c r="D58" t="s">
+        <v>71</v>
+      </c>
+      <c r="E58" t="s">
+        <v>85</v>
+      </c>
+      <c r="F58" t="s">
+        <v>34</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>2015</v>
+      </c>
+      <c r="I58">
+        <v>2017</v>
+      </c>
+      <c r="J58" t="s">
+        <v>172</v>
+      </c>
+      <c r="K58" t="s">
+        <v>73</v>
+      </c>
+      <c r="L58" t="s">
+        <v>392</v>
+      </c>
+      <c r="M58" t="s">
+        <v>388</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
+        <v>393</v>
+      </c>
+      <c r="P58" t="s">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">