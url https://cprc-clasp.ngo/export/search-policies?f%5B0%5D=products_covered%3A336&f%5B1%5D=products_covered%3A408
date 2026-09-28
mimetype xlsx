--- v2 (2026-03-07)
+++ v3 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="559">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="566">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1474,50 +1474,71 @@
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Resolution No. 69 - Labeling for Gas Cooking Appliances</t>
   </si>
   <si>
     <t>Labeling for gas cooking appliances.</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>SEC PC Nº7/1-2</t>
   </si>
   <si>
     <t>Ministry of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-no-69-labeling-gas-cooking-appliances</t>
   </si>
   <si>
     <t>http://www.sec.cl/pls/portal/docs/PAGE/SECNORMATIVA/PRODUCTOS/PROTOCOLOS_COMBUSTIBLES/PC_7-1_2.PDF</t>
   </si>
   <si>
     <t>Schedule 9 - Domestic Liquefied Petroleum Gas Stoves</t>
   </si>
@@ -2073,51 +2094,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P91"/>
+  <dimension ref="A1:P92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="255.938" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="869.359" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -5773,758 +5794,806 @@
       </c>
       <c r="L76" t="s">
         <v>471</v>
       </c>
       <c r="M76" t="s">
         <v>472</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
         <v>473</v>
       </c>
       <c r="P76" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>475</v>
       </c>
       <c r="B77" t="s">
         <v>476</v>
       </c>
       <c r="C77" t="s">
-        <v>477</v>
+        <v>113</v>
       </c>
       <c r="D77" t="s">
-        <v>53</v>
+        <v>330</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G77" t="s">
-        <v>54</v>
+        <v>477</v>
       </c>
       <c r="H77">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I77"/>
+        <v>2026</v>
+      </c>
+      <c r="I77">
+        <v>2026</v>
+      </c>
       <c r="J77" t="s">
-        <v>455</v>
+        <v>478</v>
       </c>
       <c r="K77" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L77"/>
       <c r="M77" t="s">
         <v>479</v>
       </c>
       <c r="N77" t="s">
         <v>38</v>
       </c>
       <c r="O77" t="s">
         <v>480</v>
       </c>
       <c r="P77" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>482</v>
       </c>
       <c r="B78" t="s">
         <v>483</v>
       </c>
       <c r="C78" t="s">
         <v>484</v>
       </c>
       <c r="D78" t="s">
         <v>53</v>
       </c>
       <c r="E78" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G78" t="s">
         <v>54</v>
       </c>
       <c r="H78">
         <v>2014</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>235</v>
+        <v>455</v>
       </c>
       <c r="K78" t="s">
-        <v>427</v>
+        <v>116</v>
       </c>
       <c r="L78" t="s">
         <v>485</v>
       </c>
       <c r="M78" t="s">
         <v>486</v>
       </c>
       <c r="N78" t="s">
         <v>38</v>
       </c>
       <c r="O78" t="s">
         <v>487</v>
       </c>
       <c r="P78" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>489</v>
       </c>
       <c r="B79" t="s">
         <v>490</v>
       </c>
       <c r="C79" t="s">
-        <v>448</v>
+        <v>491</v>
       </c>
       <c r="D79" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="E79" t="s">
         <v>114</v>
       </c>
       <c r="F79" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="G79" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H79">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I79">
         <v>2014</v>
       </c>
+      <c r="I79"/>
       <c r="J79" t="s">
-        <v>399</v>
+        <v>235</v>
       </c>
       <c r="K79" t="s">
-        <v>24</v>
+        <v>427</v>
       </c>
       <c r="L79" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="M79" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="N79" t="s">
         <v>38</v>
       </c>
       <c r="O79" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="P79" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B80" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C80" t="s">
         <v>448</v>
       </c>
       <c r="D80" t="s">
         <v>69</v>
       </c>
       <c r="E80" t="s">
         <v>114</v>
       </c>
       <c r="F80" t="s">
         <v>115</v>
       </c>
       <c r="G80" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H80">
         <v>2013</v>
       </c>
-      <c r="I80"/>
+      <c r="I80">
+        <v>2014</v>
+      </c>
       <c r="J80" t="s">
         <v>399</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
       <c r="L80" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="M80" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="N80" t="s">
         <v>38</v>
       </c>
       <c r="O80" t="s">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="P80"/>
+        <v>500</v>
+      </c>
+      <c r="P80" t="s">
+        <v>501</v>
+      </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>502</v>
+      </c>
+      <c r="B81" t="s">
+        <v>503</v>
+      </c>
+      <c r="C81" t="s">
+        <v>448</v>
+      </c>
+      <c r="D81" t="s">
+        <v>69</v>
+      </c>
+      <c r="E81" t="s">
+        <v>114</v>
+      </c>
+      <c r="F81" t="s">
+        <v>115</v>
+      </c>
+      <c r="G81" t="s">
+        <v>54</v>
+      </c>
+      <c r="H81">
+        <v>2013</v>
+      </c>
+      <c r="I81"/>
+      <c r="J81" t="s">
+        <v>399</v>
+      </c>
+      <c r="K81" t="s">
+        <v>24</v>
+      </c>
+      <c r="L81" t="s">
+        <v>504</v>
+      </c>
+      <c r="M81" t="s">
         <v>499</v>
       </c>
-      <c r="B81" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="N81" t="s">
         <v>38</v>
       </c>
       <c r="O81" t="s">
-        <v>503</v>
-[...3 lines deleted...]
-      </c>
+        <v>505</v>
+      </c>
+      <c r="P81"/>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B82" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C82" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D82" t="s">
         <v>53</v>
       </c>
       <c r="E82" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F82" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="G82" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H82">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I82"/>
+        <v>2016</v>
+      </c>
+      <c r="I82">
+        <v>2016</v>
+      </c>
       <c r="J82" t="s">
-        <v>62</v>
+        <v>235</v>
       </c>
       <c r="K82" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="L82"/>
       <c r="M82" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="N82" t="s">
         <v>38</v>
       </c>
       <c r="O82" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="P82" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B83" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C83" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="D83" t="s">
-        <v>513</v>
+        <v>53</v>
       </c>
       <c r="E83" t="s">
         <v>114</v>
       </c>
       <c r="F83" t="s">
         <v>115</v>
       </c>
       <c r="G83" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H83">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I83">
         <v>2017</v>
       </c>
+      <c r="I83"/>
       <c r="J83" t="s">
         <v>62</v>
       </c>
       <c r="K83" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="L83"/>
       <c r="M83" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="N83" t="s">
         <v>38</v>
       </c>
       <c r="O83" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="P83" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B84" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C84" t="s">
-        <v>448</v>
+        <v>514</v>
       </c>
       <c r="D84" t="s">
-        <v>100</v>
+        <v>520</v>
       </c>
       <c r="E84" t="s">
-        <v>20</v>
+        <v>114</v>
       </c>
       <c r="F84" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="G84" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H84">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I84"/>
+        <v>2012</v>
+      </c>
+      <c r="I84">
+        <v>2017</v>
+      </c>
       <c r="J84" t="s">
-        <v>256</v>
+        <v>62</v>
       </c>
       <c r="K84" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L84"/>
       <c r="M84" t="s">
-        <v>450</v>
+        <v>515</v>
       </c>
       <c r="N84" t="s">
         <v>38</v>
       </c>
       <c r="O84" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="P84" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B85" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C85" t="s">
         <v>448</v>
       </c>
       <c r="D85" t="s">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G85" t="s">
         <v>54</v>
       </c>
       <c r="H85">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>455</v>
+        <v>256</v>
       </c>
       <c r="K85" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="L85" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="M85" t="s">
         <v>450</v>
       </c>
       <c r="N85" t="s">
         <v>38</v>
       </c>
       <c r="O85" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="P85" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B86" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C86" t="s">
-        <v>178</v>
+        <v>448</v>
       </c>
       <c r="D86" t="s">
         <v>69</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>54</v>
       </c>
       <c r="H86">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>528</v>
+        <v>455</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
-      <c r="L86"/>
+      <c r="L86" t="s">
+        <v>530</v>
+      </c>
       <c r="M86" t="s">
-        <v>180</v>
+        <v>450</v>
       </c>
       <c r="N86" t="s">
         <v>38</v>
       </c>
       <c r="O86" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="P86" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B87" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C87" t="s">
         <v>178</v>
       </c>
       <c r="D87" t="s">
-        <v>533</v>
+        <v>69</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>21</v>
       </c>
       <c r="G87" t="s">
-        <v>534</v>
+        <v>54</v>
       </c>
       <c r="H87">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>187</v>
+        <v>535</v>
       </c>
       <c r="K87" t="s">
         <v>24</v>
       </c>
       <c r="L87"/>
       <c r="M87" t="s">
         <v>180</v>
       </c>
       <c r="N87" t="s">
         <v>38</v>
       </c>
       <c r="O87" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="P87" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B88" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C88" t="s">
-        <v>539</v>
+        <v>178</v>
       </c>
       <c r="D88" t="s">
-        <v>53</v>
+        <v>540</v>
       </c>
       <c r="E88" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F88" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="G88" t="s">
-        <v>22</v>
+        <v>541</v>
       </c>
       <c r="H88">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I88"/>
       <c r="J88" t="s">
-        <v>235</v>
+        <v>187</v>
       </c>
       <c r="K88" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L88"/>
       <c r="M88" t="s">
-        <v>541</v>
+        <v>180</v>
       </c>
       <c r="N88" t="s">
         <v>38</v>
       </c>
       <c r="O88" t="s">
         <v>542</v>
       </c>
       <c r="P88" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>544</v>
       </c>
       <c r="B89" t="s">
         <v>545</v>
       </c>
       <c r="C89" t="s">
-        <v>255</v>
+        <v>546</v>
       </c>
       <c r="D89" t="s">
-        <v>417</v>
+        <v>53</v>
       </c>
       <c r="E89" t="s">
         <v>114</v>
       </c>
       <c r="F89" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="G89" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H89">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I89"/>
+        <v>2012</v>
+      </c>
+      <c r="I89">
+        <v>2020</v>
+      </c>
       <c r="J89" t="s">
-        <v>359</v>
+        <v>235</v>
       </c>
       <c r="K89" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L89"/>
+        <v>116</v>
+      </c>
+      <c r="L89" t="s">
+        <v>547</v>
+      </c>
       <c r="M89" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="N89" t="s">
         <v>38</v>
       </c>
       <c r="O89" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="P89" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B90" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C90" t="s">
-        <v>551</v>
+        <v>255</v>
       </c>
       <c r="D90" t="s">
-        <v>100</v>
+        <v>417</v>
       </c>
       <c r="E90" t="s">
-        <v>20</v>
+        <v>114</v>
       </c>
       <c r="F90" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G90" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H90">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I90"/>
       <c r="J90" t="s">
-        <v>256</v>
+        <v>359</v>
       </c>
       <c r="K90" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L90"/>
       <c r="M90" t="s">
         <v>553</v>
       </c>
       <c r="N90" t="s">
         <v>38</v>
       </c>
       <c r="O90" t="s">
         <v>554</v>
       </c>
       <c r="P90" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="B91" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C91" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="D91" t="s">
         <v>100</v>
       </c>
       <c r="E91" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F91" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I91">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J91" t="s">
         <v>256</v>
       </c>
       <c r="K91" t="s">
         <v>102</v>
       </c>
       <c r="L91" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="M91" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="N91" t="s">
         <v>38</v>
       </c>
       <c r="O91" t="s">
+        <v>561</v>
+      </c>
+      <c r="P91" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
+      <c r="A92" t="s">
+        <v>556</v>
+      </c>
+      <c r="B92" t="s">
+        <v>563</v>
+      </c>
+      <c r="C92" t="s">
         <v>558</v>
       </c>
-      <c r="P91" t="s">
-        <v>555</v>
+      <c r="D92" t="s">
+        <v>100</v>
+      </c>
+      <c r="E92" t="s">
+        <v>114</v>
+      </c>
+      <c r="F92" t="s">
+        <v>21</v>
+      </c>
+      <c r="G92" t="s">
+        <v>22</v>
+      </c>
+      <c r="H92">
+        <v>2015</v>
+      </c>
+      <c r="I92">
+        <v>2017</v>
+      </c>
+      <c r="J92" t="s">
+        <v>256</v>
+      </c>
+      <c r="K92" t="s">
+        <v>102</v>
+      </c>
+      <c r="L92" t="s">
+        <v>564</v>
+      </c>
+      <c r="M92" t="s">
+        <v>560</v>
+      </c>
+      <c r="N92" t="s">
+        <v>38</v>
+      </c>
+      <c r="O92" t="s">
+        <v>565</v>
+      </c>
+      <c r="P92" t="s">
+        <v>562</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">