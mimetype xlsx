--- v1 (2026-03-13)
+++ v2 (2026-09-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -974,50 +974,74 @@
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Regulations under Consumer Protection Act 2015</t>
   </si>
   <si>
     <t>This regulation covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values . Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source and Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Tonga Ministry of Commerce, Consumer, Trade, Innovation, and Labour</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulations-under-consumer-protection-act-2015</t>
   </si>
   <si>
     <t>http://www.pmo.gov.to/policies-by-department/ministry-of-information-and-communication/ ,http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf -Information about efficiency efforts in Tonga.----http://www.pmo.gov.to/policies-by-department/ministry-of-information-and-communication/ , http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf -Information about efficiency efforts in Tonga.</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Revised Municipal Code of the City and County of Denver Colorado, Sec. 10-20. - Electrification requirements for existing buildings</t>
   </si>
   <si>
     <t>This policy contains electrification requirements for existing buildings in the city and country of Denver, Colorado.  It applies to all commercial buildings and multifamily residential buildings.</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>Heat Pumps, Packaged Terminals, Central ACs</t>
   </si>
   <si>
     <t>Building Code</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>City and County of Denver</t>
   </si>
   <si>
     <t>AC-to-heat pump</t>
   </si>
@@ -1479,51 +1503,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="219.375" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="514.303" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3702,417 +3726,465 @@
       </c>
       <c r="M45" t="s">
         <v>315</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
         <v>316</v>
       </c>
       <c r="P45" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>318</v>
       </c>
       <c r="B46" t="s">
         <v>319</v>
       </c>
       <c r="C46" t="s">
         <v>320</v>
       </c>
       <c r="D46" t="s">
-        <v>321</v>
+        <v>243</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>321</v>
+      </c>
+      <c r="H46">
+        <v>2026</v>
+      </c>
+      <c r="I46">
+        <v>2026</v>
+      </c>
+      <c r="J46" t="s">
         <v>322</v>
       </c>
-      <c r="G46" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K46" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
+        <v>323</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
         <v>324</v>
       </c>
-      <c r="N46" t="s">
+      <c r="P46" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>326</v>
+      </c>
+      <c r="B47" t="s">
+        <v>327</v>
+      </c>
+      <c r="C47" t="s">
         <v>328</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
         <v>329</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>42</v>
+        <v>330</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2010</v>
+        <v>1982</v>
       </c>
       <c r="I47">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="J47" t="s">
-        <v>52</v>
+        <v>331</v>
       </c>
       <c r="K47" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
-        <v>180</v>
+        <v>332</v>
       </c>
       <c r="N47" t="s">
-        <v>27</v>
+        <v>333</v>
       </c>
       <c r="O47" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="P47" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B48" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C48" t="s">
-        <v>334</v>
+        <v>178</v>
       </c>
       <c r="D48" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F48" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="G48" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="H48">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I48"/>
+        <v>2010</v>
+      </c>
+      <c r="I48">
+        <v>2016</v>
+      </c>
       <c r="J48" t="s">
-        <v>95</v>
+        <v>52</v>
       </c>
       <c r="K48" t="s">
         <v>34</v>
       </c>
       <c r="L48"/>
       <c r="M48" t="s">
-        <v>335</v>
+        <v>180</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="P48" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B49" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C49" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D49" t="s">
-        <v>341</v>
+        <v>93</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="G49" t="s">
         <v>60</v>
       </c>
       <c r="H49">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
       <c r="L49"/>
       <c r="M49" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="P49" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B50" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C50" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D50" t="s">
-        <v>93</v>
+        <v>349</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="G50" t="s">
         <v>60</v>
       </c>
       <c r="H50">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>171</v>
+        <v>52</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="P50" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B51" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C51" t="s">
-        <v>296</v>
+        <v>355</v>
       </c>
       <c r="D51" t="s">
-        <v>353</v>
+        <v>93</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>104</v>
       </c>
       <c r="G51" t="s">
-        <v>354</v>
+        <v>60</v>
       </c>
       <c r="H51">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2004</v>
+      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
-        <v>244</v>
+        <v>171</v>
       </c>
       <c r="K51" t="s">
         <v>34</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L51"/>
       <c r="M51" t="s">
-        <v>299</v>
+        <v>356</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="P51" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B52" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C52" t="s">
-        <v>360</v>
+        <v>296</v>
       </c>
       <c r="D52" t="s">
-        <v>103</v>
+        <v>361</v>
       </c>
       <c r="E52" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>104</v>
       </c>
       <c r="G52" t="s">
-        <v>60</v>
+        <v>362</v>
       </c>
       <c r="H52">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>2002</v>
+      </c>
+      <c r="I52">
+        <v>2007</v>
+      </c>
       <c r="J52" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="K52" t="s">
         <v>34</v>
       </c>
       <c r="L52" t="s">
-        <v>105</v>
+        <v>363</v>
       </c>
       <c r="M52" t="s">
-        <v>361</v>
+        <v>299</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="P52" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B53" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C53" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D53" t="s">
-        <v>59</v>
+        <v>103</v>
       </c>
       <c r="E53" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F53" t="s">
         <v>104</v>
       </c>
       <c r="G53" t="s">
         <v>60</v>
       </c>
       <c r="H53">
+        <v>2016</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>193</v>
+      </c>
+      <c r="K53" t="s">
+        <v>34</v>
+      </c>
+      <c r="L53" t="s">
+        <v>105</v>
+      </c>
+      <c r="M53" t="s">
+        <v>369</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>370</v>
+      </c>
+      <c r="P53" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>372</v>
+      </c>
+      <c r="B54" t="s">
+        <v>373</v>
+      </c>
+      <c r="C54" t="s">
+        <v>374</v>
+      </c>
+      <c r="D54" t="s">
+        <v>59</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>104</v>
+      </c>
+      <c r="G54" t="s">
+        <v>60</v>
+      </c>
+      <c r="H54">
         <v>2014</v>
       </c>
-      <c r="I53">
+      <c r="I54">
         <v>2019</v>
       </c>
-      <c r="J53" t="s">
+      <c r="J54" t="s">
         <v>68</v>
       </c>
-      <c r="K53" t="s">
-[...13 lines deleted...]
-        <v>369</v>
+      <c r="K54" t="s">
+        <v>34</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54" t="s">
+        <v>375</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>376</v>
+      </c>
+      <c r="P54" t="s">
+        <v>377</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">