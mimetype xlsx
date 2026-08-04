--- v1 (2026-03-09)
+++ v2 (2026-08-04)
@@ -12,296 +12,311 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
-[...5 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>October 2023</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...135 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-452422-2019. Energy Conservation Certification Rules for Ethernet Switches</t>
+  </si>
+  <si>
+    <t>Applies to fixed port ethernet switch directly or indirectly connected to grid power. Does NOT apply to slot ethernet switch or DC-powered ethernet switch.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Networking Equipment</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>CQC 3140-2019</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-452422-2019-energy-conservation-certification-rules-ethernet-switches</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/496852.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-473232-2014. Energy Conservation Certification Rules for Video Recorder</t>
+  </si>
+  <si>
+    <t>Apply to video recorder directly or indirectly connected to grid power</t>
+  </si>
+  <si>
+    <t>CQC 3149-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-473232-2014-energy-conservation-certification-rules-video-recorder</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/511496.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-473421-2017. Energy Conservation Certification Rules for Lottery Sales Terminal</t>
+  </si>
+  <si>
+    <t>Apply to lottery sales terminal</t>
+  </si>
+  <si>
+    <t>CQC 3162-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-473421-2017-energy-conservation-certification-rules-lottery-sales-terminal</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/547515.shtml</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Home Gateway</t>
+  </si>
+  <si>
+    <t>Electronic products, with nameplate output power ofpower supply less than equal to 150W at LAN port whenthe maximum network traffic occur, that enable receivingexternal access networks, connecting home networkequipments based on wire/wireless networks, convertingprotocols, controlling, monitoring, managing and providingother home network related services</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/e-standby-power-program-home-gateway</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Modem</t>
+  </si>
+  <si>
+    <t>Short for modulator-demodulator, it is a device withnameplate output power of power supply less than equalto 150W that enables data transmission from computers orterminals of communication devices over cable lines. Theapplication scope is limited to external modems with itsown power supply device, separated from computer orcommunication terminals.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/e-standby-power-program-modem</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Large Network Equipment Version 1.1</t>
   </si>
   <si>
     <t>Products that meet the definition of Large Network Equipment, a device whose primary function is to pass Internet Protocol traffic among various network interfaces/ports, are eligible for ENERGY STAR certification under this specification. Products explicitly excluded from Version 1.1 are products that contain greater than four Physical Network Ports that have 100 Gb/s or higher link rate capability, as well as the following products:
 i. Small Network Equipment;
 ii. Computer Servers, including blade switches sold within a Blade Server configuration;
 iii. Storage Products, including Blade Storage;
 iv. Storage Networking Products;
 v. Security Appliances;
 vi. Access Point Controllers;
 vii. DSLAM/CMTS equipment;
 viii. Network Caching Devices; and
 ix. Load Balancing Devices.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
@@ -883,71 +898,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="517.731" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="85.979" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -963,1048 +978,1096 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H4">
         <v>2013</v>
       </c>
-      <c r="I4">
-[...1 lines deleted...]
-      </c>
+      <c r="I4"/>
       <c r="J4" t="s">
         <v>40</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4"/>
       <c r="N4" t="s">
         <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>39</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
       <c r="O5" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
         <v>50</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>51</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" t="s">
         <v>39</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6">
+        <v>2013</v>
+      </c>
+      <c r="I6">
+        <v>2019</v>
+      </c>
+      <c r="J6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K6" t="s">
         <v>22</v>
       </c>
-      <c r="H6">
-[...8 lines deleted...]
-      </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G7" t="s">
         <v>39</v>
       </c>
-      <c r="G7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L7"/>
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
+        <v>62</v>
+      </c>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F8" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" t="s">
         <v>39</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L8"/>
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
+        <v>67</v>
+      </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P8" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F9" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H9">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="P9" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C10" t="s">
         <v>72</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G10" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="H10">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N10" t="s">
         <v>25</v>
       </c>
       <c r="O10" t="s">
         <v>79</v>
       </c>
       <c r="P10" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" t="s">
         <v>81</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
         <v>82</v>
       </c>
-      <c r="C11" t="s">
+      <c r="G11" t="s">
+        <v>39</v>
+      </c>
+      <c r="H11">
+        <v>2009</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>83</v>
       </c>
-      <c r="D11" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M11" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="P11" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" t="s">
+        <v>53</v>
+      </c>
+      <c r="F12" t="s">
+        <v>54</v>
+      </c>
+      <c r="G12" t="s">
+        <v>89</v>
+      </c>
+      <c r="H12">
+        <v>2016</v>
+      </c>
+      <c r="I12">
+        <v>2016</v>
+      </c>
+      <c r="J12" t="s">
         <v>90</v>
       </c>
-      <c r="B12" t="s">
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>91</v>
       </c>
-      <c r="C12" t="s">
-[...24 lines deleted...]
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
       <c r="O12" t="s">
         <v>93</v>
       </c>
       <c r="P12" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>95</v>
       </c>
       <c r="B13" t="s">
         <v>96</v>
       </c>
       <c r="C13" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" t="s">
+        <v>54</v>
+      </c>
+      <c r="G13" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13">
+        <v>2013</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>97</v>
       </c>
-      <c r="D13" t="s">
-[...23 lines deleted...]
-      <c r="L13"/>
       <c r="M13" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="N13" t="s">
         <v>25</v>
       </c>
       <c r="O13" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="P13" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C14" t="s">
         <v>102</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
+        <v>82</v>
+      </c>
+      <c r="G14" t="s">
+        <v>89</v>
+      </c>
+      <c r="H14">
+        <v>2008</v>
+      </c>
+      <c r="I14">
+        <v>2010</v>
+      </c>
+      <c r="J14" t="s">
         <v>103</v>
       </c>
-      <c r="C14" t="s">
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14" t="s">
         <v>104</v>
-      </c>
-[...26 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N14" t="s">
         <v>25</v>
       </c>
       <c r="O14" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="P14" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B15" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C15" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" t="s">
         <v>39</v>
       </c>
-      <c r="G15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L15"/>
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
+        <v>111</v>
+      </c>
       <c r="M15" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="N15" t="s">
         <v>25</v>
       </c>
       <c r="O15" t="s">
+        <v>113</v>
+      </c>
+      <c r="P15" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>115</v>
+      </c>
+      <c r="B16" t="s">
         <v>116</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>117</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" t="s">
+        <v>54</v>
+      </c>
+      <c r="G16" t="s">
+        <v>39</v>
+      </c>
+      <c r="H16">
+        <v>2016</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>110</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
         <v>118</v>
-      </c>
-[...28 lines deleted...]
-        <v>121</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="P16" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>121</v>
+      </c>
+      <c r="B17" t="s">
+        <v>122</v>
+      </c>
+      <c r="C17" t="s">
+        <v>123</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
         <v>124</v>
       </c>
-      <c r="B17" t="s">
+      <c r="G17" t="s">
+        <v>89</v>
+      </c>
+      <c r="H17">
+        <v>2012</v>
+      </c>
+      <c r="I17">
+        <v>2014</v>
+      </c>
+      <c r="J17" t="s">
+        <v>73</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
         <v>125</v>
       </c>
-      <c r="C17" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M17" t="s">
-        <v>59</v>
+        <v>126</v>
       </c>
       <c r="N17" t="s">
         <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C18" t="s">
-        <v>130</v>
+        <v>72</v>
       </c>
       <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
         <v>19</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H18">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>131</v>
+        <v>73</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L18" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="M18" t="s">
-        <v>133</v>
+        <v>74</v>
       </c>
       <c r="N18" t="s">
         <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P18" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>133</v>
+      </c>
+      <c r="B19" t="s">
+        <v>134</v>
+      </c>
+      <c r="C19" t="s">
+        <v>135</v>
+      </c>
+      <c r="D19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" t="s">
+        <v>39</v>
+      </c>
+      <c r="H19">
+        <v>2015</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
         <v>136</v>
       </c>
-      <c r="B19" t="s">
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" t="s">
         <v>137</v>
       </c>
-      <c r="C19" t="s">
+      <c r="M19" t="s">
         <v>138</v>
       </c>
-      <c r="D19" t="s">
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>139</v>
       </c>
-      <c r="E19" t="s">
-[...14 lines deleted...]
-      <c r="J19" t="s">
+      <c r="P19" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20" t="s">
+        <v>142</v>
+      </c>
+      <c r="C20" t="s">
+        <v>143</v>
+      </c>
+      <c r="D20" t="s">
+        <v>144</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>124</v>
+      </c>
+      <c r="G20" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20">
+        <v>2017</v>
+      </c>
+      <c r="I20">
+        <v>2021</v>
+      </c>
+      <c r="J20" t="s">
+        <v>145</v>
+      </c>
+      <c r="K20" t="s">
+        <v>146</v>
+      </c>
+      <c r="L20" t="s">
         <v>147</v>
       </c>
-      <c r="B20" t="s">
+      <c r="M20" t="s">
         <v>148</v>
       </c>
-      <c r="C20" t="s">
+      <c r="N20" t="s">
         <v>149</v>
       </c>
-      <c r="D20" t="s">
-[...15 lines deleted...]
-      <c r="J20" t="s">
+      <c r="O20" t="s">
         <v>150</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="P20" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B21" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C21" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H21">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L21" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="M21" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="N21" t="s">
         <v>25</v>
       </c>
       <c r="O21" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="P21" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B22" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C22" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H22">
         <v>2015</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>98</v>
+        <v>163</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L22" t="s">
+        <v>164</v>
+      </c>
+      <c r="M22" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="N22" t="s">
         <v>25</v>
       </c>
       <c r="O22" t="s">
         <v>166</v>
       </c>
       <c r="P22" t="s">
         <v>167</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>168</v>
+      </c>
+      <c r="B23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C23" t="s">
+        <v>162</v>
+      </c>
+      <c r="D23" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" t="s">
+        <v>53</v>
+      </c>
+      <c r="F23" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" t="s">
+        <v>39</v>
+      </c>
+      <c r="H23">
+        <v>2015</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>103</v>
+      </c>
+      <c r="K23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
+        <v>170</v>
+      </c>
+      <c r="M23" t="s">
+        <v>165</v>
+      </c>
+      <c r="N23" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" t="s">
+        <v>171</v>
+      </c>
+      <c r="P23" t="s">
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">