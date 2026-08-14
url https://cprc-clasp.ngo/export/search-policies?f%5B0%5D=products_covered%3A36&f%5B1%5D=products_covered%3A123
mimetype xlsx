--- v0 (2025-12-13)
+++ v1 (2026-08-14)
@@ -12,180 +12,204 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Ministry of Trade, Energy Division</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2023/1669 of 16 June 2023 with regard to the energy labelling of smartphones and slate tablets</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of smartphones and slate tablets, and the provision of supplementary product information on smartphones and slate tablets.
 In addition to the energy efficiency score, the regulation includes requirements for the display of battery endurance, battery degradation, resistance to being dropped, repairability, and ingress protection on the energy label. 
 Reference test methods are listed in Annex IVa.
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Electronics, Information Technology, Phones and tablets</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20231669-16-june-2023-regard-energy-labelling</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1669</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/206/contents</t>
@@ -273,53 +297,50 @@
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>La Comisión Nacional para el Uso Eficiente de la Energía (Conuee)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-mexican-official-standard-proy-nom-034-enerse-2020</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5612480&amp;fecha=02/03/2021#gsc.tab=0</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Electric Fan</t>
   </si>
   <si>
     <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
   </si>
   <si>
     <t>Republic of Korea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS C 9301</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-fan</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>China</t>
   </si>
@@ -1061,51 +1082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P29"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1141,1364 +1162,1412 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2014</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-[...2 lines deleted...]
-      </c>
       <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3"/>
-      <c r="M3"/>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H4">
         <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" t="s">
         <v>41</v>
       </c>
-      <c r="B5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H5">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H6">
         <v>2012</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="H7">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
+        <v>59</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
+        <v>60</v>
+      </c>
+      <c r="P7" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" t="s">
         <v>64</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>65</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>66</v>
       </c>
-      <c r="D8" t="s">
+      <c r="G8" t="s">
         <v>67</v>
       </c>
-      <c r="E8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H8">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>2011</v>
+      </c>
+      <c r="I8">
+        <v>2023</v>
+      </c>
       <c r="J8" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>20</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H9"/>
+        <v>33</v>
+      </c>
+      <c r="H9">
+        <v>2020</v>
+      </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
+        <v>76</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>77</v>
       </c>
-      <c r="N9" t="s">
-[...2 lines deleted...]
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" t="s">
         <v>80</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>81</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>82</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" t="s">
         <v>83</v>
       </c>
-      <c r="E10" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>84</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>85</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>86</v>
       </c>
-      <c r="N10" t="s">
-[...2 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" t="s">
         <v>89</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>90</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11">
+        <v>2009</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
         <v>91</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" t="s">
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>92</v>
       </c>
-      <c r="H11">
-[...5 lines deleted...]
-      <c r="J11" t="s">
+      <c r="M11" t="s">
         <v>93</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="L11" t="s">
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>94</v>
       </c>
-      <c r="M11" t="s">
+      <c r="P11" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" t="s">
         <v>98</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H12">
         <v>1989</v>
       </c>
       <c r="I12">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="J12" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C13" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
         <v>20</v>
       </c>
-      <c r="F13" t="s">
+      <c r="G13" t="s">
+        <v>67</v>
+      </c>
+      <c r="H13">
+        <v>1989</v>
+      </c>
+      <c r="I13">
+        <v>2021</v>
+      </c>
+      <c r="J13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>107</v>
       </c>
-      <c r="G13" t="s">
-[...8 lines deleted...]
-      <c r="J13" t="s">
+      <c r="M13" t="s">
         <v>108</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>109</v>
       </c>
-      <c r="M13" t="s">
+      <c r="P13" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" t="s">
         <v>113</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
         <v>114</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="H14">
         <v>2013</v>
       </c>
-      <c r="I14"/>
+      <c r="I14">
+        <v>2025</v>
+      </c>
       <c r="J14" t="s">
+        <v>115</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>116</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>117</v>
       </c>
-      <c r="M14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O14" t="s">
         <v>118</v>
       </c>
       <c r="P14" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>120</v>
       </c>
       <c r="B15" t="s">
         <v>121</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="D15" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>114</v>
+      </c>
+      <c r="G15" t="s">
         <v>122</v>
       </c>
-      <c r="E15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H15">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>60</v>
+        <v>123</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M15" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="N15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C16" t="s">
-        <v>128</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>83</v>
+        <v>129</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>114</v>
       </c>
       <c r="G16" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="H16">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L16" t="s">
         <v>130</v>
       </c>
       <c r="M16" t="s">
+        <v>76</v>
+      </c>
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>131</v>
       </c>
-      <c r="N16" t="s">
-[...2 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>133</v>
+      </c>
+      <c r="B17" t="s">
         <v>134</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>135</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
+        <v>32</v>
+      </c>
+      <c r="G17" t="s">
+        <v>67</v>
+      </c>
+      <c r="H17">
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2021</v>
+      </c>
+      <c r="J17" t="s">
         <v>136</v>
       </c>
-      <c r="D17" t="s">
-[...17 lines deleted...]
-      <c r="J17" t="s">
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
         <v>137</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>138</v>
       </c>
-      <c r="M17" t="s">
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>139</v>
       </c>
-      <c r="N17" t="s">
-[...2 lines deleted...]
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>140</v>
       </c>
-      <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>141</v>
       </c>
       <c r="B18" t="s">
         <v>142</v>
       </c>
       <c r="C18" t="s">
         <v>143</v>
       </c>
       <c r="D18" t="s">
-        <v>122</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
         <v>20</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H18">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2013</v>
+      </c>
+      <c r="I18">
+        <v>2014</v>
+      </c>
       <c r="J18" t="s">
         <v>144</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>145</v>
+      </c>
       <c r="M18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="P18" t="s">
         <v>147</v>
       </c>
+      <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>148</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>149</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>150</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>129</v>
       </c>
       <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
         <v>20</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H19">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>84</v>
+        <v>151</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>86</v>
+        <v>152</v>
       </c>
       <c r="N19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O19" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="P19" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B20" t="s">
-        <v>151</v>
+        <v>89</v>
       </c>
       <c r="C20" t="s">
-        <v>152</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
         <v>20</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H20">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>153</v>
+        <v>91</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L20" t="s">
-        <v>154</v>
+        <v>92</v>
       </c>
       <c r="M20" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="N20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O20" t="s">
         <v>156</v>
       </c>
       <c r="P20" t="s">
-        <v>157</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21" t="s">
         <v>158</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>159</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F21" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H21">
         <v>2021</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L21"/>
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>161</v>
+      </c>
       <c r="M21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="N21" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C22" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="D22" t="s">
         <v>167</v>
       </c>
       <c r="E22" t="s">
-        <v>168</v>
+        <v>19</v>
       </c>
       <c r="F22" t="s">
-        <v>169</v>
+        <v>114</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H22">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="N22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O22" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="P22" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>171</v>
+      </c>
+      <c r="B23" t="s">
+        <v>172</v>
+      </c>
+      <c r="C23" t="s">
+        <v>173</v>
+      </c>
+      <c r="D23" t="s">
         <v>174</v>
       </c>
-      <c r="B23" t="s">
+      <c r="E23" t="s">
         <v>175</v>
       </c>
-      <c r="C23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H23">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="N23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O23" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="P23" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B24" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C24" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="D24" t="s">
-        <v>181</v>
+        <v>82</v>
       </c>
       <c r="E24" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="F24" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H24">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>60</v>
+        <v>177</v>
       </c>
       <c r="K24" t="s">
-        <v>184</v>
+        <v>22</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="N24" t="s">
-        <v>186</v>
+        <v>25</v>
       </c>
       <c r="O24" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="P24" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>185</v>
+      </c>
+      <c r="B25" t="s">
+        <v>186</v>
+      </c>
+      <c r="C25" t="s">
+        <v>187</v>
+      </c>
+      <c r="D25" t="s">
+        <v>188</v>
+      </c>
+      <c r="E25" t="s">
         <v>189</v>
       </c>
-      <c r="B25" t="s">
+      <c r="F25" t="s">
         <v>190</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H25"/>
+        <v>33</v>
+      </c>
+      <c r="H25">
+        <v>2023</v>
+      </c>
       <c r="I25"/>
       <c r="J25" t="s">
+        <v>68</v>
+      </c>
+      <c r="K25" t="s">
+        <v>191</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>192</v>
+      </c>
+      <c r="N25" t="s">
         <v>193</v>
-      </c>
-[...6 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O25" t="s">
         <v>194</v>
       </c>
       <c r="P25" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>196</v>
       </c>
       <c r="B26" t="s">
         <v>197</v>
       </c>
       <c r="C26" t="s">
-        <v>128</v>
+        <v>198</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E26" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
       <c r="F26" t="s">
-        <v>198</v>
+        <v>114</v>
       </c>
       <c r="G26" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>129</v>
+        <v>200</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
       <c r="N26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
         <v>201</v>
       </c>
       <c r="P26" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>203</v>
       </c>
       <c r="B27" t="s">
         <v>204</v>
       </c>
       <c r="C27" t="s">
-        <v>56</v>
+        <v>135</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="F27" t="s">
-        <v>107</v>
+        <v>205</v>
       </c>
       <c r="G27" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="H27">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="I27">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="J27" t="s">
-        <v>60</v>
+        <v>136</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M27" t="s">
-        <v>61</v>
+        <v>207</v>
       </c>
       <c r="N27" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="P27" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C28" t="s">
-        <v>166</v>
+        <v>64</v>
       </c>
       <c r="D28" t="s">
-        <v>210</v>
+        <v>82</v>
       </c>
       <c r="E28" t="s">
-        <v>168</v>
+        <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>198</v>
+        <v>114</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H28">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2007</v>
+      </c>
+      <c r="I28">
+        <v>2020</v>
+      </c>
       <c r="J28" t="s">
-        <v>211</v>
+        <v>68</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L28" t="s">
         <v>212</v>
       </c>
       <c r="M28" t="s">
+        <v>69</v>
+      </c>
+      <c r="N28" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" t="s">
         <v>213</v>
       </c>
-      <c r="N28" t="s">
-[...2 lines deleted...]
-      <c r="O28" t="s">
+      <c r="P28" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29" t="s">
         <v>216</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>173</v>
+      </c>
+      <c r="D29" t="s">
         <v>217</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>205</v>
       </c>
       <c r="G29" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="H29">
+        <v>2011</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>218</v>
+      </c>
+      <c r="K29" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" t="s">
+        <v>219</v>
+      </c>
+      <c r="M29" t="s">
+        <v>220</v>
+      </c>
+      <c r="N29" t="s">
+        <v>25</v>
+      </c>
+      <c r="O29" t="s">
+        <v>221</v>
+      </c>
+      <c r="P29" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>223</v>
+      </c>
+      <c r="B30" t="s">
+        <v>224</v>
+      </c>
+      <c r="C30" t="s">
+        <v>173</v>
+      </c>
+      <c r="D30" t="s">
+        <v>217</v>
+      </c>
+      <c r="E30" t="s">
+        <v>175</v>
+      </c>
+      <c r="F30" t="s">
+        <v>32</v>
+      </c>
+      <c r="G30" t="s">
+        <v>67</v>
+      </c>
+      <c r="H30">
         <v>2001</v>
       </c>
-      <c r="I29">
+      <c r="I30">
         <v>2019</v>
       </c>
-      <c r="J29" t="s">
-[...18 lines deleted...]
-        <v>221</v>
+      <c r="J30" t="s">
+        <v>84</v>
+      </c>
+      <c r="K30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30" t="s">
+        <v>225</v>
+      </c>
+      <c r="M30" t="s">
+        <v>226</v>
+      </c>
+      <c r="N30" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" t="s">
+        <v>227</v>
+      </c>
+      <c r="P30" t="s">
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">