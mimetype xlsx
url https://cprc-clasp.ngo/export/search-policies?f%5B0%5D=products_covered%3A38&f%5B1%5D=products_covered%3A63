--- v1 (2026-03-27)
+++ v2 (2026-08-09)
@@ -12,257 +12,272 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
-[...5 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>October 2023</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...96 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Der Blaue Engel - Digital Cordless Phones (DE-UZ 131)</t>
+  </si>
+  <si>
+    <t>These Basic Award Criteria apply to cordless phones and base stations according to the DECT standard or a similar standard. The devices shall be primarily designed for transmitting phone calls and messages. They may, however, also provide additional functions, such as answering machine, organizer, wireless Internet access or data transmission via infrared port or bluetooth, Class III. Excluded are cordless phones with WLAN function.</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Telephony</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>January 2020</t>
+  </si>
+  <si>
+    <t>Umweltbundesamt -Federal Environment Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/der-blaue-engel-digital-cordless-phones-de-uz-131</t>
+  </si>
+  <si>
+    <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20131-201404-en%20Criteria-2018-10-15.pdf</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Cordless/Corded Phones</t>
+  </si>
+  <si>
+    <t>A device with nameplate output power of power supplyless than equal to 100W, capable of automatic reporting,voice and image transmitting between the internal andexternal units, opening and locking of the gate,communicating with the security and crime &amp; fire controls; gas, fire, crime</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/e-standby-power-program-cordlesscorded-phones</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Telephony Version 3.0</t>
   </si>
   <si>
     <t>Telephony products are categorized by two independent characteristics: Sound Transmission Mechanism and Configuration. Products that meet the definition of Telephone as specified in the policy document and transmit sound via Analog, VoIP, or a Hybrid of Analog and VoIP are eligible for ENERGY STAR certification, with the exception of products listed in Section 2.2.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>ENERGY STAR Test Method for Telephony Rev. November-2013</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-telephony-version-30</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/electronics/cordless_phones/partners</t>
   </si>
@@ -793,71 +808,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -873,808 +888,856 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>39</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4">
+        <v>2013</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
         <v>40</v>
       </c>
-      <c r="H4">
-[...7 lines deleted...]
-      </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
-      <c r="M4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M4"/>
       <c r="N4" t="s">
         <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>39</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
         <v>52</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E6" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>54</v>
       </c>
       <c r="G6" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6">
+        <v>2010</v>
+      </c>
+      <c r="I6">
+        <v>2014</v>
+      </c>
+      <c r="J6" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" t="s">
         <v>22</v>
       </c>
-      <c r="H6">
-[...11 lines deleted...]
-      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G7" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="H7">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>63</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
       <c r="O7" t="s">
+        <v>65</v>
+      </c>
+      <c r="P7" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
         <v>68</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>69</v>
       </c>
-      <c r="C8" t="s">
+      <c r="G8" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8">
+        <v>2009</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
         <v>70</v>
       </c>
-      <c r="D8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M8" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="P8" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H9">
+        <v>2004</v>
+      </c>
+      <c r="I9">
+        <v>2014</v>
+      </c>
+      <c r="J9" t="s">
         <v>76</v>
       </c>
-      <c r="B9" t="s">
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
         <v>77</v>
       </c>
-      <c r="C9" t="s">
+      <c r="M9" t="s">
         <v>78</v>
-      </c>
-[...26 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="P9" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" t="s">
         <v>39</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L10"/>
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>85</v>
+      </c>
       <c r="M10" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N10" t="s">
         <v>25</v>
       </c>
       <c r="O10" t="s">
+        <v>87</v>
+      </c>
+      <c r="P10" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" t="s">
         <v>90</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>91</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" t="s">
+        <v>39</v>
+      </c>
+      <c r="H11">
+        <v>2016</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>84</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
         <v>92</v>
-      </c>
-[...28 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="P11" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C12" t="s">
+        <v>97</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
         <v>98</v>
       </c>
-      <c r="B12" t="s">
+      <c r="G12" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12">
+        <v>2012</v>
+      </c>
+      <c r="I12">
+        <v>2014</v>
+      </c>
+      <c r="J12" t="s">
+        <v>63</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>99</v>
       </c>
-      <c r="C12" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M12" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C13" t="s">
-        <v>104</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
         <v>19</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H13">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L13" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="M13" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="N13" t="s">
         <v>25</v>
       </c>
       <c r="O13" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="P13" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" t="s">
+        <v>108</v>
+      </c>
+      <c r="C14" t="s">
+        <v>109</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" t="s">
+        <v>39</v>
+      </c>
+      <c r="H14">
+        <v>2015</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
         <v>110</v>
       </c>
-      <c r="B14" t="s">
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>111</v>
       </c>
-      <c r="C14" t="s">
+      <c r="M14" t="s">
         <v>112</v>
       </c>
-      <c r="D14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>113</v>
       </c>
-      <c r="E14" t="s">
-[...14 lines deleted...]
-      <c r="J14" t="s">
+      <c r="P14" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B15" t="s">
+        <v>116</v>
+      </c>
+      <c r="C15" t="s">
+        <v>117</v>
+      </c>
+      <c r="D15" t="s">
+        <v>118</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>98</v>
+      </c>
+      <c r="G15" t="s">
+        <v>55</v>
+      </c>
+      <c r="H15">
+        <v>2017</v>
+      </c>
+      <c r="I15">
+        <v>2021</v>
+      </c>
+      <c r="J15" t="s">
+        <v>119</v>
+      </c>
+      <c r="K15" t="s">
+        <v>120</v>
+      </c>
+      <c r="L15" t="s">
         <v>121</v>
       </c>
-      <c r="B15" t="s">
+      <c r="M15" t="s">
         <v>122</v>
       </c>
-      <c r="C15" t="s">
+      <c r="N15" t="s">
         <v>123</v>
       </c>
-      <c r="D15" t="s">
-[...15 lines deleted...]
-      <c r="J15" t="s">
+      <c r="O15" t="s">
         <v>124</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" t="s">
+      <c r="P15" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B16" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C16" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H16">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L16" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="M16" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="P16" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B17" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C17" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H17">
         <v>2015</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
+        <v>137</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>138</v>
+      </c>
+      <c r="M17" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
       <c r="N17" t="s">
         <v>25</v>
       </c>
       <c r="O17" t="s">
+        <v>140</v>
+      </c>
+      <c r="P17" t="s">
         <v>141</v>
       </c>
-      <c r="P17" t="s">
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
         <v>142</v>
+      </c>
+      <c r="B18" t="s">
+        <v>143</v>
+      </c>
+      <c r="C18" t="s">
+        <v>136</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" t="s">
+        <v>39</v>
+      </c>
+      <c r="H18">
+        <v>2015</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>144</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>145</v>
+      </c>
+      <c r="M18" t="s">
+        <v>139</v>
+      </c>
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
+        <v>146</v>
+      </c>
+      <c r="P18" t="s">
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">