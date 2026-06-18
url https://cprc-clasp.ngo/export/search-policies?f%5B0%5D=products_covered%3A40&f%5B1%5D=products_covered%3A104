--- v2 (2026-03-06)
+++ v3 (2026-06-18)
@@ -2551,51 +2551,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Television</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for television with size up to or equal to 177.8 cm (70 inch):
 (a) plasma;
 (b) liquid crystal display (LCD);
 (c) light emitting diode (LED);
 (d) cathode ray tube (CRT); and
 (e) any other display type with similar function</t>
   </si>
   <si>
     <t>MS IEC 62301:2012; IEC 62301:2011
 ,   
                     MS IEC 62087-3:2017; IEC 62087-3:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-television</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/0701-GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>Green Building Reach Codes for Home Renovation</t>