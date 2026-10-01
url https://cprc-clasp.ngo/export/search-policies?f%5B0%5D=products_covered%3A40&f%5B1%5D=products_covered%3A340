--- v3 (2026-08-17)
+++ v4 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="787">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="794">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -2090,50 +2090,71 @@
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Resolution No. 7 - Labeling for Televisions</t>
   </si>
   <si>
     <t>This policy specifies labeling requirements for televisions.</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Ministry of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-no-7-labeling-televisions</t>
   </si>
   <si>
     <t>https://www.bcn.cl/leychile/navegar?idNorma=1100326</t>
   </si>
   <si>
     <t>Schedule 26 - Ultra-High Definition Televisions (UHD TV)</t>
   </si>
   <si>
     <t>This schedule specifies the requirement for participating in the star labelling program for Ultra-High Definition (UHD) televisions of Liquid Crystal Display with LED backlighting, OLED displays, QLED displays, Micro-LED displays, that may be utilised to make and sell UHD televisions in the Indian market having native resolution of 3,840 x 2,160 pixels (4K) and 7,680 x 4,320 pixels (8K) which can be powered only by an external power supply at a voltage not exceeding 250 V ac, 50 Hz being manufactured, imported and commercially purchased or sold in India.</t>
   </si>
@@ -2798,51 +2819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="255.938" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -8154,1058 +8175,1106 @@
       </c>
       <c r="L110" t="s">
         <v>665</v>
       </c>
       <c r="M110" t="s">
         <v>666</v>
       </c>
       <c r="N110" t="s">
         <v>537</v>
       </c>
       <c r="O110" t="s">
         <v>667</v>
       </c>
       <c r="P110" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>669</v>
       </c>
       <c r="B111" t="s">
         <v>670</v>
       </c>
       <c r="C111" t="s">
-        <v>671</v>
+        <v>499</v>
       </c>
       <c r="D111" t="s">
-        <v>41</v>
+        <v>446</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G111" t="s">
-        <v>75</v>
+        <v>671</v>
       </c>
       <c r="H111">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I111"/>
+        <v>2026</v>
+      </c>
+      <c r="I111">
+        <v>2026</v>
+      </c>
       <c r="J111" t="s">
-        <v>500</v>
+        <v>672</v>
       </c>
       <c r="K111" t="s">
         <v>24</v>
       </c>
-      <c r="L111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L111"/>
       <c r="M111" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="N111" t="s">
         <v>27</v>
       </c>
       <c r="O111" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="P111" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B112" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C112" t="s">
-        <v>332</v>
+        <v>678</v>
       </c>
       <c r="D112" t="s">
         <v>41</v>
       </c>
       <c r="E112" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F112" t="s">
-        <v>226</v>
+        <v>21</v>
       </c>
       <c r="G112" t="s">
         <v>75</v>
       </c>
       <c r="H112">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
-        <v>60</v>
+        <v>500</v>
       </c>
       <c r="K112" t="s">
         <v>24</v>
       </c>
       <c r="L112" t="s">
-        <v>677</v>
+        <v>44</v>
       </c>
       <c r="M112" t="s">
-        <v>335</v>
+        <v>679</v>
       </c>
       <c r="N112" t="s">
         <v>27</v>
       </c>
       <c r="O112" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="P112" t="s">
-        <v>343</v>
+        <v>681</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="B113" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="C113" t="s">
-        <v>681</v>
+        <v>332</v>
       </c>
       <c r="D113" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
       <c r="E113" t="s">
         <v>33</v>
       </c>
       <c r="F113" t="s">
-        <v>42</v>
+        <v>226</v>
       </c>
       <c r="G113" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H113">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I113"/>
       <c r="J113" t="s">
-        <v>500</v>
+        <v>60</v>
       </c>
       <c r="K113" t="s">
         <v>24</v>
       </c>
       <c r="L113" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="M113" t="s">
-        <v>683</v>
+        <v>335</v>
       </c>
       <c r="N113" t="s">
         <v>27</v>
       </c>
       <c r="O113" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="P113" t="s">
-        <v>685</v>
+        <v>343</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>686</v>
       </c>
       <c r="B114" t="s">
         <v>687</v>
       </c>
       <c r="C114" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="D114" t="s">
-        <v>688</v>
+        <v>103</v>
       </c>
       <c r="E114" t="s">
         <v>33</v>
       </c>
       <c r="F114" t="s">
         <v>42</v>
       </c>
       <c r="G114" t="s">
         <v>22</v>
       </c>
       <c r="H114">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="I114">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="J114" t="s">
         <v>500</v>
       </c>
       <c r="K114" t="s">
         <v>24</v>
       </c>
       <c r="L114" t="s">
         <v>689</v>
       </c>
       <c r="M114" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="N114" t="s">
         <v>27</v>
       </c>
       <c r="O114" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="P114" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B115" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C115" t="s">
-        <v>271</v>
+        <v>688</v>
       </c>
       <c r="D115" t="s">
-        <v>41</v>
+        <v>695</v>
       </c>
       <c r="E115" t="s">
         <v>33</v>
       </c>
       <c r="F115" t="s">
         <v>42</v>
       </c>
       <c r="G115" t="s">
         <v>22</v>
       </c>
       <c r="H115">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="I115">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="J115" t="s">
-        <v>252</v>
+        <v>500</v>
       </c>
       <c r="K115" t="s">
         <v>24</v>
       </c>
-      <c r="L115"/>
+      <c r="L115" t="s">
+        <v>696</v>
+      </c>
       <c r="M115" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="N115" t="s">
         <v>27</v>
       </c>
       <c r="O115" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="P115" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B116" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C116" t="s">
-        <v>202</v>
+        <v>271</v>
       </c>
       <c r="D116" t="s">
-        <v>117</v>
+        <v>41</v>
       </c>
       <c r="E116" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F116" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G116" t="s">
         <v>22</v>
       </c>
       <c r="H116">
         <v>2012</v>
       </c>
       <c r="I116">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J116" t="s">
-        <v>205</v>
+        <v>252</v>
       </c>
       <c r="K116" t="s">
         <v>24</v>
       </c>
-      <c r="L116" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L116"/>
       <c r="M116" t="s">
-        <v>206</v>
+        <v>701</v>
       </c>
       <c r="N116" t="s">
         <v>27</v>
       </c>
       <c r="O116" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="P116" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="B117" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C117" t="s">
         <v>202</v>
       </c>
       <c r="D117" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>58</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
         <v>2012</v>
       </c>
       <c r="I117">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J117" t="s">
-        <v>377</v>
+        <v>205</v>
       </c>
       <c r="K117" t="s">
         <v>24</v>
       </c>
-      <c r="L117"/>
+      <c r="L117" t="s">
+        <v>706</v>
+      </c>
       <c r="M117" t="s">
         <v>206</v>
       </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="P117" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="B118" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="C118" t="s">
         <v>202</v>
       </c>
       <c r="D118" t="s">
         <v>41</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>58</v>
       </c>
       <c r="G118" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H118">
         <v>2012</v>
       </c>
       <c r="I118">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J118" t="s">
-        <v>641</v>
+        <v>377</v>
       </c>
       <c r="K118" t="s">
         <v>24</v>
       </c>
       <c r="L118"/>
       <c r="M118" t="s">
         <v>206</v>
       </c>
       <c r="N118" t="s">
         <v>27</v>
       </c>
       <c r="O118" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="P118" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="B119" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="C119" t="s">
         <v>202</v>
       </c>
       <c r="D119" t="s">
         <v>41</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>58</v>
       </c>
       <c r="G119" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="H119">
         <v>2012</v>
       </c>
-      <c r="I119"/>
+      <c r="I119">
+        <v>2015</v>
+      </c>
       <c r="J119" t="s">
-        <v>205</v>
+        <v>641</v>
       </c>
       <c r="K119" t="s">
         <v>24</v>
       </c>
       <c r="L119"/>
       <c r="M119" t="s">
         <v>206</v>
       </c>
       <c r="N119" t="s">
         <v>27</v>
       </c>
       <c r="O119" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="P119" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="B120" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="C120" t="s">
-        <v>317</v>
+        <v>202</v>
       </c>
       <c r="D120" t="s">
-        <v>96</v>
+        <v>41</v>
       </c>
       <c r="E120" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F120" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="G120" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H120">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I120"/>
       <c r="J120" t="s">
-        <v>318</v>
+        <v>205</v>
       </c>
       <c r="K120" t="s">
         <v>24</v>
       </c>
-      <c r="L120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L120"/>
       <c r="M120" t="s">
-        <v>717</v>
+        <v>206</v>
       </c>
       <c r="N120" t="s">
         <v>27</v>
       </c>
       <c r="O120" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="P120" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B121" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C121" t="s">
         <v>317</v>
       </c>
       <c r="D121" t="s">
-        <v>41</v>
+        <v>96</v>
       </c>
       <c r="E121" t="s">
         <v>33</v>
       </c>
       <c r="F121" t="s">
         <v>42</v>
       </c>
       <c r="G121" t="s">
         <v>22</v>
       </c>
       <c r="H121">
-        <v>2004</v>
+        <v>2013</v>
       </c>
       <c r="I121">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J121" t="s">
         <v>318</v>
       </c>
       <c r="K121" t="s">
         <v>24</v>
       </c>
       <c r="L121" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="M121" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="N121" t="s">
         <v>27</v>
       </c>
       <c r="O121" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="P121" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B122" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C122" t="s">
         <v>317</v>
       </c>
       <c r="D122" t="s">
-        <v>251</v>
+        <v>41</v>
       </c>
       <c r="E122" t="s">
         <v>33</v>
       </c>
       <c r="F122" t="s">
         <v>42</v>
       </c>
       <c r="G122" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H122">
         <v>2004</v>
       </c>
-      <c r="I122"/>
+      <c r="I122">
+        <v>2012</v>
+      </c>
       <c r="J122" t="s">
         <v>318</v>
       </c>
       <c r="K122" t="s">
         <v>24</v>
       </c>
       <c r="L122" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="M122" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="N122" t="s">
         <v>27</v>
       </c>
       <c r="O122" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="P122" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B123" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C123" t="s">
-        <v>134</v>
+        <v>317</v>
       </c>
       <c r="D123" t="s">
-        <v>732</v>
+        <v>251</v>
       </c>
       <c r="E123" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F123" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G123" t="s">
         <v>75</v>
       </c>
       <c r="H123">
-        <v>2021</v>
+        <v>2004</v>
       </c>
       <c r="I123"/>
       <c r="J123" t="s">
-        <v>135</v>
+        <v>318</v>
       </c>
       <c r="K123" t="s">
         <v>24</v>
       </c>
-      <c r="L123"/>
-      <c r="M123"/>
+      <c r="L123" t="s">
+        <v>734</v>
+      </c>
+      <c r="M123" t="s">
+        <v>724</v>
+      </c>
       <c r="N123" t="s">
         <v>27</v>
       </c>
       <c r="O123" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="P123" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B124" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C124" t="s">
-        <v>737</v>
+        <v>134</v>
       </c>
       <c r="D124" t="s">
-        <v>103</v>
+        <v>739</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
         <v>58</v>
       </c>
       <c r="G124" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H124">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I124"/>
       <c r="J124" t="s">
-        <v>60</v>
+        <v>135</v>
       </c>
       <c r="K124" t="s">
         <v>24</v>
       </c>
-      <c r="L124" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L124"/>
+      <c r="M124"/>
       <c r="N124" t="s">
         <v>27</v>
       </c>
       <c r="O124" t="s">
         <v>740</v>
       </c>
       <c r="P124" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>742</v>
       </c>
       <c r="B125" t="s">
         <v>743</v>
       </c>
       <c r="C125" t="s">
-        <v>325</v>
+        <v>744</v>
       </c>
       <c r="D125" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="E125" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F125" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="G125" t="s">
         <v>22</v>
       </c>
       <c r="H125">
-        <v>2003</v>
+        <v>2011</v>
       </c>
       <c r="I125">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="J125" t="s">
-        <v>744</v>
+        <v>60</v>
       </c>
       <c r="K125" t="s">
         <v>24</v>
       </c>
-      <c r="L125"/>
+      <c r="L125" t="s">
+        <v>745</v>
+      </c>
       <c r="M125" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="N125" t="s">
         <v>27</v>
       </c>
       <c r="O125" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="P125" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B126" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C126" t="s">
-        <v>18</v>
+        <v>325</v>
       </c>
       <c r="D126" t="s">
-        <v>750</v>
+        <v>117</v>
       </c>
       <c r="E126" t="s">
         <v>33</v>
       </c>
       <c r="F126" t="s">
         <v>42</v>
       </c>
       <c r="G126" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H126">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I126"/>
+        <v>2003</v>
+      </c>
+      <c r="I126">
+        <v>2020</v>
+      </c>
       <c r="J126" t="s">
-        <v>111</v>
+        <v>751</v>
       </c>
       <c r="K126" t="s">
         <v>24</v>
       </c>
-      <c r="L126" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L126"/>
       <c r="M126" t="s">
         <v>752</v>
       </c>
       <c r="N126" t="s">
         <v>27</v>
       </c>
       <c r="O126" t="s">
         <v>753</v>
       </c>
       <c r="P126" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>755</v>
       </c>
       <c r="B127" t="s">
         <v>756</v>
       </c>
       <c r="C127" t="s">
+        <v>18</v>
+      </c>
+      <c r="D127" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E127" t="s">
         <v>33</v>
       </c>
       <c r="F127" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G127" t="s">
-        <v>758</v>
+        <v>75</v>
       </c>
       <c r="H127">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I127"/>
       <c r="J127" t="s">
-        <v>434</v>
+        <v>111</v>
       </c>
       <c r="K127" t="s">
         <v>24</v>
       </c>
       <c r="L127" t="s">
+        <v>758</v>
+      </c>
+      <c r="M127" t="s">
         <v>759</v>
       </c>
-      <c r="M127" t="s">
+      <c r="N127" t="s">
+        <v>27</v>
+      </c>
+      <c r="O127" t="s">
         <v>760</v>
       </c>
-      <c r="N127" t="s">
-[...2 lines deleted...]
-      <c r="O127" t="s">
+      <c r="P127" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>762</v>
+      </c>
+      <c r="B128" t="s">
         <v>763</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
       <c r="D128" t="s">
         <v>117</v>
       </c>
       <c r="E128" t="s">
         <v>33</v>
       </c>
       <c r="F128" t="s">
-        <v>590</v>
+        <v>21</v>
       </c>
       <c r="G128" t="s">
-        <v>75</v>
+        <v>765</v>
       </c>
       <c r="H128">
         <v>2021</v>
       </c>
       <c r="I128"/>
       <c r="J128" t="s">
         <v>434</v>
       </c>
       <c r="K128" t="s">
         <v>24</v>
       </c>
       <c r="L128" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="M128" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="N128" t="s">
         <v>27</v>
       </c>
       <c r="O128" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="P128" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="B129" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="C129" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="D129" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="E129" t="s">
         <v>33</v>
       </c>
       <c r="F129" t="s">
-        <v>21</v>
+        <v>590</v>
       </c>
       <c r="G129" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H129">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I129"/>
       <c r="J129" t="s">
-        <v>769</v>
+        <v>434</v>
       </c>
       <c r="K129" t="s">
         <v>24</v>
       </c>
       <c r="L129" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="M129" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="N129" t="s">
         <v>27</v>
       </c>
       <c r="O129" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="P129" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B130" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C130" t="s">
-        <v>775</v>
+        <v>764</v>
       </c>
       <c r="D130" t="s">
         <v>41</v>
       </c>
       <c r="E130" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F130" t="s">
-        <v>226</v>
+        <v>21</v>
       </c>
       <c r="G130" t="s">
         <v>22</v>
       </c>
       <c r="H130">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="I130">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J130" t="s">
-        <v>641</v>
+        <v>776</v>
       </c>
       <c r="K130" t="s">
         <v>24</v>
       </c>
-      <c r="L130"/>
+      <c r="L130" t="s">
+        <v>777</v>
+      </c>
       <c r="M130" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="N130" t="s">
         <v>27</v>
       </c>
       <c r="O130" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="P130" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B131" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C131" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D131" t="s">
-        <v>782</v>
+        <v>41</v>
       </c>
       <c r="E131" t="s">
         <v>20</v>
       </c>
       <c r="F131" t="s">
         <v>226</v>
       </c>
       <c r="G131" t="s">
         <v>22</v>
       </c>
       <c r="H131">
+        <v>2016</v>
+      </c>
+      <c r="I131">
+        <v>2019</v>
+      </c>
+      <c r="J131" t="s">
+        <v>641</v>
+      </c>
+      <c r="K131" t="s">
+        <v>24</v>
+      </c>
+      <c r="L131"/>
+      <c r="M131" t="s">
+        <v>783</v>
+      </c>
+      <c r="N131" t="s">
+        <v>27</v>
+      </c>
+      <c r="O131" t="s">
+        <v>784</v>
+      </c>
+      <c r="P131" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>786</v>
+      </c>
+      <c r="B132" t="s">
+        <v>787</v>
+      </c>
+      <c r="C132" t="s">
+        <v>788</v>
+      </c>
+      <c r="D132" t="s">
+        <v>789</v>
+      </c>
+      <c r="E132" t="s">
+        <v>20</v>
+      </c>
+      <c r="F132" t="s">
+        <v>226</v>
+      </c>
+      <c r="G132" t="s">
+        <v>22</v>
+      </c>
+      <c r="H132">
         <v>2012</v>
       </c>
-      <c r="I131">
+      <c r="I132">
         <v>2014</v>
       </c>
-      <c r="J131" t="s">
+      <c r="J132" t="s">
         <v>500</v>
       </c>
-      <c r="K131" t="s">
-[...15 lines deleted...]
-        <v>786</v>
+      <c r="K132" t="s">
+        <v>24</v>
+      </c>
+      <c r="L132" t="s">
+        <v>790</v>
+      </c>
+      <c r="M132" t="s">
+        <v>791</v>
+      </c>
+      <c r="N132" t="s">
+        <v>27</v>
+      </c>
+      <c r="O132" t="s">
+        <v>792</v>
+      </c>
+      <c r="P132" t="s">
+        <v>793</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">