--- v0 (2026-01-26)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -926,50 +926,71 @@
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Sello FIDE No. 4139</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for LED fixtures for street lighting used in principal roads, highways, primary or secondary streets and pedestrian zones. With LED integrated modules or LED adapted to street lighting fixtures. The LED supply sourcemay have a nominal operating voltage of 120, 127, 220, 240, 254, 277 or 440 volts at a frequency of 60 Hertz.</t>
   </si>
   <si>
     <t>IES LM-79, 31</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energ Eltrica (FIDE) -Trust for Saving Electrical…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4139</t>
   </si>
   <si>
     <t>http://www.fide.org.mx/index.php?option=com_content&amp;view=article&amp;id=198:especificaciones-sello-fide&amp;catid=82:especificaciones-tipo-a&amp;Itemid=261</t>
   </si>
   <si>
     <t>Sello FIDE No. 4177</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for outdoor LED reflectors with a nominal operating voltage of 120, 127, 220, 240, 254, 277 or 440 volts at a frequency of 60 Hertz.</t>
   </si>
@@ -1354,51 +1375,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P49"/>
+  <dimension ref="A1:P50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="869.359" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="262.936" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3512,278 +3533,326 @@
       </c>
       <c r="L44" t="s">
         <v>290</v>
       </c>
       <c r="M44" t="s">
         <v>291</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
         <v>292</v>
       </c>
       <c r="P44" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>294</v>
       </c>
       <c r="B45" t="s">
         <v>295</v>
       </c>
       <c r="C45" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="D45" t="s">
-        <v>53</v>
+        <v>198</v>
       </c>
       <c r="E45" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>296</v>
       </c>
       <c r="H45">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="I45">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="J45" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="N45" t="s">
         <v>38</v>
       </c>
       <c r="O45" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="P45" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B46" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C46" t="s">
         <v>265</v>
       </c>
       <c r="D46" t="s">
         <v>53</v>
       </c>
       <c r="E46" t="s">
         <v>74</v>
       </c>
       <c r="F46" t="s">
         <v>75</v>
       </c>
       <c r="G46" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H46">
         <v>2013</v>
       </c>
-      <c r="I46"/>
+      <c r="I46">
+        <v>2014</v>
+      </c>
       <c r="J46" t="s">
         <v>280</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M46" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="N46" t="s">
         <v>38</v>
       </c>
       <c r="O46" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="P46"/>
+        <v>305</v>
+      </c>
+      <c r="P46" t="s">
+        <v>306</v>
+      </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B47" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C47" t="s">
-        <v>306</v>
+        <v>265</v>
       </c>
       <c r="D47" t="s">
-        <v>307</v>
+        <v>53</v>
       </c>
       <c r="E47" t="s">
         <v>74</v>
       </c>
       <c r="F47" t="s">
         <v>75</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H47">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>228</v>
+        <v>280</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
-      <c r="L47"/>
+      <c r="L47" t="s">
+        <v>309</v>
+      </c>
       <c r="M47" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="N47" t="s">
         <v>38</v>
       </c>
       <c r="O47" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="P47" t="s">
         <v>310</v>
       </c>
+      <c r="P47"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>311</v>
       </c>
       <c r="B48" t="s">
         <v>312</v>
       </c>
       <c r="C48" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="D48" t="s">
-        <v>53</v>
+        <v>314</v>
       </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="F48" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="G48" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H48">
         <v>2012</v>
       </c>
-      <c r="I48"/>
+      <c r="I48">
+        <v>2017</v>
+      </c>
       <c r="J48" t="s">
-        <v>273</v>
+        <v>228</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
-      <c r="L48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L48"/>
       <c r="M48" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="N48" t="s">
         <v>38</v>
       </c>
       <c r="O48" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="P48" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B49" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C49" t="s">
-        <v>111</v>
+        <v>265</v>
       </c>
       <c r="D49" t="s">
         <v>53</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>54</v>
       </c>
       <c r="H49">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>318</v>
+        <v>273</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
-      <c r="L49"/>
+      <c r="L49" t="s">
+        <v>320</v>
+      </c>
       <c r="M49" t="s">
+        <v>267</v>
+      </c>
+      <c r="N49" t="s">
+        <v>38</v>
+      </c>
+      <c r="O49" t="s">
+        <v>321</v>
+      </c>
+      <c r="P49" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
+        <v>323</v>
+      </c>
+      <c r="B50" t="s">
+        <v>324</v>
+      </c>
+      <c r="C50" t="s">
+        <v>111</v>
+      </c>
+      <c r="D50" t="s">
+        <v>53</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" t="s">
+        <v>54</v>
+      </c>
+      <c r="H50">
+        <v>2019</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>325</v>
+      </c>
+      <c r="K50" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50" t="s">
         <v>113</v>
       </c>
-      <c r="N49" t="s">
-[...6 lines deleted...]
-        <v>320</v>
+      <c r="N50" t="s">
+        <v>38</v>
+      </c>
+      <c r="O50" t="s">
+        <v>326</v>
+      </c>
+      <c r="P50" t="s">
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">