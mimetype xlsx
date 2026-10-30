--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -856,57 +856,88 @@
   </si>
   <si>
     <t>NOM-031-ENER-2019 - LED luminaires for Lighting Roads and Public Outdoor Areas</t>
   </si>
   <si>
     <t>This policy applies to luminaires with light-emitting diodes (LED) intended for lighting roads and public outdoor areas. Products in scope include those that use the electrical energy of the service for their public supply, as well as other sources of energy, such as cells, batteries, accumulators, and self-generation, in alternating current and/or direct current, with a nominal voltage up to 480V in alternating current and up to 100 V direct current. This policy excludes decorative or ornamental lighting of public outdoor areas; signaling, color-changing light, or monochromatic light (green, red, yellow, blue, etc.); and lighting that is intended for installation on the floor, under water, or in classified or dangerous areas.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>NMX-J-507/2-ANCE-2013
 ,   
                     NMX-J-610/4-5-ANCE-2013</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-031-ener-2019-led-luminaires-lighting-roads-and-public-outdoor-areas</t>
   </si>
   <si>
     <t>https://www.gob.mx/conuee/documentos/norma-oficial-mexicana-nom-031-ener-2019</t>
   </si>
   <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
+  </si>
+  <si>
     <t>Procel Seal - LED Street Light Luminaires</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for LED street light luminaires.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brazil</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>National Energy Efficiency Conservation Program (Procel)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-led-street-light-luminaires</t>
   </si>
   <si>
     <t>http://www.procelinfo.com.br/main.asp?View=%7bB70B5A3C-19EF-499D-B7BC-D6FF3BABE5FA%7d</t>
   </si>
   <si>
     <t>Reglamento Tecnico De Luminarias LED 112</t>
   </si>
   <si>
     <t>street lighting</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
@@ -1375,51 +1406,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P50"/>
+  <dimension ref="A1:P51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="869.359" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="262.936" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3394,465 +3425,515 @@
       </c>
       <c r="M41" t="s">
         <v>267</v>
       </c>
       <c r="N41" t="s">
         <v>38</v>
       </c>
       <c r="O41" t="s">
         <v>268</v>
       </c>
       <c r="P41" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>270</v>
       </c>
       <c r="B42" t="s">
         <v>271</v>
       </c>
       <c r="C42" t="s">
         <v>272</v>
       </c>
       <c r="D42" t="s">
-        <v>53</v>
+        <v>273</v>
       </c>
       <c r="E42" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="H42">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I42"/>
+        <v>2015</v>
+      </c>
+      <c r="I42">
+        <v>2026</v>
+      </c>
       <c r="J42" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
-      <c r="L42"/>
+      <c r="L42" t="s">
+        <v>275</v>
+      </c>
       <c r="M42" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="N42" t="s">
         <v>38</v>
       </c>
       <c r="O42" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="P42" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B43" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C43" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="D43" t="s">
         <v>53</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="F43" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="G43" t="s">
         <v>54</v>
       </c>
       <c r="H43">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="N43" t="s">
         <v>38</v>
       </c>
       <c r="O43" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="P43" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B44" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C44" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D44" t="s">
-        <v>287</v>
+        <v>53</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H44">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
         <v>288</v>
       </c>
       <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44" t="s">
         <v>289</v>
       </c>
-      <c r="L44" t="s">
+      <c r="N44" t="s">
+        <v>38</v>
+      </c>
+      <c r="O44" t="s">
         <v>290</v>
       </c>
-      <c r="M44" t="s">
+      <c r="P44" t="s">
         <v>291</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>292</v>
+      </c>
+      <c r="B45" t="s">
+        <v>293</v>
+      </c>
+      <c r="C45" t="s">
         <v>294</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45">
+        <v>2017</v>
+      </c>
+      <c r="I45">
+        <v>2021</v>
+      </c>
+      <c r="J45" t="s">
         <v>296</v>
       </c>
-      <c r="H45">
-[...5 lines deleted...]
-      <c r="J45" t="s">
+      <c r="K45" t="s">
         <v>297</v>
       </c>
-      <c r="K45" t="s">
-[...2 lines deleted...]
-      <c r="L45"/>
+      <c r="L45" t="s">
+        <v>298</v>
+      </c>
       <c r="M45" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="N45" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="P45" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B46" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C46" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="D46" t="s">
-        <v>53</v>
+        <v>198</v>
       </c>
       <c r="E46" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>304</v>
       </c>
       <c r="H46">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="I46">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="J46" t="s">
-        <v>280</v>
+        <v>305</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L46"/>
       <c r="M46" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="N46" t="s">
         <v>38</v>
       </c>
       <c r="O46" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="P46" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B47" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C47" t="s">
         <v>265</v>
       </c>
       <c r="D47" t="s">
         <v>53</v>
       </c>
       <c r="E47" t="s">
         <v>74</v>
       </c>
       <c r="F47" t="s">
         <v>75</v>
       </c>
       <c r="G47" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H47">
         <v>2013</v>
       </c>
-      <c r="I47"/>
+      <c r="I47">
+        <v>2014</v>
+      </c>
       <c r="J47" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="M47" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="N47" t="s">
         <v>38</v>
       </c>
       <c r="O47" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="P47"/>
+        <v>313</v>
+      </c>
+      <c r="P47" t="s">
+        <v>314</v>
+      </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B48" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C48" t="s">
-        <v>313</v>
+        <v>265</v>
       </c>
       <c r="D48" t="s">
-        <v>314</v>
+        <v>53</v>
       </c>
       <c r="E48" t="s">
         <v>74</v>
       </c>
       <c r="F48" t="s">
         <v>75</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H48">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>228</v>
+        <v>288</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
-      <c r="L48"/>
+      <c r="L48" t="s">
+        <v>317</v>
+      </c>
       <c r="M48" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="N48" t="s">
         <v>38</v>
       </c>
       <c r="O48" t="s">
-        <v>316</v>
-[...3 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="P48"/>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B49" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C49" t="s">
-        <v>265</v>
+        <v>321</v>
       </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>322</v>
       </c>
       <c r="E49" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="G49" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H49">
         <v>2012</v>
       </c>
-      <c r="I49"/>
+      <c r="I49">
+        <v>2017</v>
+      </c>
       <c r="J49" t="s">
-        <v>273</v>
+        <v>228</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
-        <v>267</v>
+        <v>323</v>
       </c>
       <c r="N49" t="s">
         <v>38</v>
       </c>
       <c r="O49" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="P49" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B50" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C50" t="s">
-        <v>111</v>
+        <v>265</v>
       </c>
       <c r="D50" t="s">
         <v>53</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>54</v>
       </c>
       <c r="H50">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>325</v>
+        <v>281</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
-      <c r="L50"/>
+      <c r="L50" t="s">
+        <v>328</v>
+      </c>
       <c r="M50" t="s">
+        <v>267</v>
+      </c>
+      <c r="N50" t="s">
+        <v>38</v>
+      </c>
+      <c r="O50" t="s">
+        <v>329</v>
+      </c>
+      <c r="P50" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" t="s">
+        <v>331</v>
+      </c>
+      <c r="B51" t="s">
+        <v>332</v>
+      </c>
+      <c r="C51" t="s">
+        <v>111</v>
+      </c>
+      <c r="D51" t="s">
+        <v>53</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>54</v>
+      </c>
+      <c r="H51">
+        <v>2019</v>
+      </c>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>333</v>
+      </c>
+      <c r="K51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
         <v>113</v>
       </c>
-      <c r="N50" t="s">
-[...6 lines deleted...]
-        <v>327</v>
+      <c r="N51" t="s">
+        <v>38</v>
+      </c>
+      <c r="O51" t="s">
+        <v>334</v>
+      </c>
+      <c r="P51" t="s">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">