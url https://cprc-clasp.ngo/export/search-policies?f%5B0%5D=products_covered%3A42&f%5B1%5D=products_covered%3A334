--- v1 (2026-03-02)
+++ v2 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,123 +104,144 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-430-energy-conservation-program-consumer-products</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-430</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>CEL-014. Computer Monitors</t>
   </si>
   <si>
     <t>Applies to CRT and LCD monitors for computers working under normal electricity grid voltage and those displays with tuners and or receivers mainly used as computer monitors.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Displays</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB 21520-2008 CCEC/T23-2003 GB 20943-2013 GB 20943 SJ/T 11292</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-014-computer-monitors</t>
   </si>
   <si>
     <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B616_%E8%AE%A1%E7%AE%97%E6%9C%BA%E6%98%BE%E7%A4%BA%E5%99%A8%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2013 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of electronic displays</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>Televisions, Displays</t>
-[...1 lines deleted...]
-  <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>EN 50301</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2013-20210501</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu-0</t>
@@ -235,95 +256,107 @@
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2021 of 1 October 2019 laying down ecodesign requirements for electronic displays</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of televisions.  In addition to the definitions set out in Directive 2005-32-EC; the following definitions shall apply: 1. 'Television' means a television set or a television monitor; 2. ‘television set’ means a product designed primarily for the display and reception of audiovisual signals which is placed on the market under one model or system designation; and which consists of: a display;  one or more tuner or receiver  and optional additional functions for data storage and/or display such as DVD; hard disk drive  or videocassette recorder; either in a single unit combined with the display; or in one or more separate units.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192021-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2021-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>CQC31-452629-2016. Energy Conservation Certification Rules for Computer Monitors</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>GB 21520-2015</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-452629-2016-energy-conservation-certification-rules-computer-monitors</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/492777.shtml</t>
   </si>
@@ -1159,50 +1192,75 @@
   <si>
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
   <si>
     <t>http://www.minem.gob.pe/_legislacionM.php?idSector=12&amp;idLegislacion=11301Panama</t>
   </si>
   <si>
     <t>TCVN 9508:2012 Computer monitors - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for computer monitors.</t>
   </si>
   <si>
     <t>IEC 62301:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95082012-computer-monitors-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9508-2012-man-hinh-may-tinh-hieu-suat-nang-luong</t>
   </si>
   <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
+  </si>
+  <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021 (UK regulation): Electronic Displays including Televisions</t>
   </si>
   <si>
     <t>This policy applies to electronic displays, including televisions, monitors, and digital signage displays.</t>
   </si>
   <si>
     <t>Televisions, Projectors, Displays</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-uk-regulation</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/contents/made</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for LCD Monitors</t>
   </si>
   <si>
     <t>Applies to standard LCD monitors that are designed for use with computers. The monitor must be capable of being powered from either a wall outlet or a battery unit that is sold with an AC adaptor. LCD monitors with a tuner|receiver may qualify under this scheme as long as they are marketed and sold to consumers as computer monitors, i.e. focusing on computer monitor as the primary function; or as dual functions computer monitors and televisions.</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Electrical and Mechanical Services Department</t>
@@ -1232,53 +1290,50 @@
     <t>Ministry of Energy and Natural Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-28648-transposition-ec-392-2012</t>
   </si>
   <si>
     <t>http://www.yegm.gov.tr/duyurular_haberler/document/EV%20T%C4%B0P%C4%B0%20FIRINLARIN%20VE%20ASP%C4%B0RAT%C3%96RLER%C4%B0N%20ENERJ%C4%B0%20ET%C4%B0KETLEMES%C4%B0NE%20DA%C4%B0R%20TEBL%C4%B0%C4%9E.pdf</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28648 | transposition of EC 932-2012</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers, including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>EC 932-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-28648-transposition-ec-932-2012</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 31434 |  Energy Labeling of Electronic Displays (2019/2013/EU) (SGM:2021/6)</t>
   </si>
   <si>
     <t>This policy establishes requirements for the labeling of, and the provision of supplementary product information on electronic displays, including televisions, monitors, and digital signage displays. This policy applies to electronic displays with a screen area greater than 100 square centimeters. This policy is a transposition of Commission Delegated Regulation (EU) 2019/2013 .</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2021</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-31434-energy-labeling-electronic-displays-20192013eu-sgm20216</t>
   </si>
   <si>
     <t>https://www.resmigazete.gov.tr/eskiler/2021/03/20210325M1-6.htm</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 31434 | Environmentally Friendly Design Requirements for Electronic Displays (2019/2021/EU) (SGM:2021/5)</t>
   </si>
   <si>
     <t>This policy establishes a minimum energy performance standard for electronic displays, including televisions, monitors, and digital signage displays with a liquid crystal screen (LCD) and a screen area greater than 100 square centimeters. This policy is a transposition of Commission Regulation (EU) 2019/2021.</t>
   </si>
   <si>
     <t>High Energy Performance Standard</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-31434-environmentally-friendly-design-requirements-electronic</t>
   </si>
   <si>
     <t>https://www.resmigazete.gov.tr/eskiler/2021/03/20210325M1-5.htm</t>
   </si>
@@ -1669,65 +1724,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P61"/>
+  <dimension ref="A1:P63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="245.226" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1799,2894 +1854,2990 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2018</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
+      <c r="J3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="K3" t="s">
         <v>35</v>
       </c>
-      <c r="H3">
-[...3 lines deleted...]
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>36</v>
       </c>
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>37</v>
       </c>
-      <c r="L3"/>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
         <v>38</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H4">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I4"/>
       <c r="J4" t="s">
         <v>45</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
         <v>46</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
         <v>47</v>
       </c>
-      <c r="N4" t="s">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H5">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I5">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K5" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" t="s">
         <v>54</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>55</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
         <v>56</v>
       </c>
-      <c r="N5" t="s">
-[...2 lines deleted...]
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2010</v>
       </c>
       <c r="I6">
         <v>2019</v>
       </c>
       <c r="J6" t="s">
         <v>61</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="M6"/>
+        <v>62</v>
+      </c>
+      <c r="M6" t="s">
+        <v>63</v>
+      </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="D7" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="I7">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="L7" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="M7"/>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>69</v>
       </c>
       <c r="P7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>71</v>
       </c>
       <c r="B8" t="s">
         <v>72</v>
       </c>
       <c r="C8" t="s">
         <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>1995</v>
       </c>
       <c r="I8">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="M8"/>
+        <v>75</v>
+      </c>
+      <c r="M8" t="s">
+        <v>63</v>
+      </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P8" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H9">
-        <v>2009</v>
+        <v>1995</v>
       </c>
       <c r="I9">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J9" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="K9" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
+        <v>75</v>
+      </c>
+      <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2009</v>
+      </c>
+      <c r="I10">
+        <v>2019</v>
+      </c>
+      <c r="J10" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="P10" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="H11">
         <v>2012</v>
       </c>
-      <c r="I11"/>
+      <c r="I11">
+        <v>2023</v>
+      </c>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
-      <c r="M11"/>
+      <c r="M11" t="s">
+        <v>91</v>
+      </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E12" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="H12">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="K12" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12"/>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="P12" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B13" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F13" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2003</v>
       </c>
       <c r="I13">
         <v>2016</v>
       </c>
       <c r="J13" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="K13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L13" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="M13" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="P13" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" t="s">
+        <v>108</v>
+      </c>
+      <c r="C14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" t="s">
+        <v>101</v>
+      </c>
+      <c r="F14" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2003</v>
       </c>
       <c r="I14">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J14" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="K14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L14" t="s">
+        <v>110</v>
+      </c>
+      <c r="M14" t="s">
         <v>104</v>
       </c>
-      <c r="M14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="P14" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B15" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C15" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="F15" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="I15">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="J15" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="K15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L15"/>
+        <v>35</v>
+      </c>
+      <c r="L15" t="s">
+        <v>115</v>
+      </c>
       <c r="M15" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="P15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D16" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E16" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
       <c r="G16" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="I16"/>
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2011</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C17" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="D17" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="E17" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G17" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="P17" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>136</v>
+      </c>
+      <c r="B18" t="s">
+        <v>137</v>
+      </c>
+      <c r="C18" t="s">
         <v>129</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" t="s">
+        <v>101</v>
+      </c>
+      <c r="F18" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18" t="s">
         <v>131</v>
       </c>
-      <c r="D18" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>132</v>
       </c>
       <c r="K18" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
         <v>133</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="P18" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B19" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C19" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D19" t="s">
-        <v>139</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="F19" t="s">
-        <v>140</v>
+        <v>102</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>44</v>
+      </c>
+      <c r="H19">
+        <v>2009</v>
+      </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K19" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="P19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>150</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
-      <c r="H20">
-[...4 lines deleted...]
-      </c>
+      <c r="H20"/>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="K20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L20" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M20" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="P20" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B21" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C21" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F21" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="I21">
-        <v>2015</v>
+        <v>2002</v>
       </c>
       <c r="J21" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="K21" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L21" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="M21" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="P21" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B22" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C22" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D22" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="F22" t="s">
-        <v>140</v>
+        <v>102</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="I22">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J22" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="K22" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="L22"/>
+        <v>35</v>
+      </c>
+      <c r="L22" t="s">
+        <v>167</v>
+      </c>
       <c r="M22" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="P22" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B23" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C23" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>174</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I23">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J23" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="P23" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B24" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C24" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F24" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>1992</v>
+        <v>2014</v>
       </c>
       <c r="I24">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="J24" t="s">
-        <v>98</v>
+        <v>152</v>
       </c>
       <c r="K24" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="M24" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="P24" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B25" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C25" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="I25">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="J25" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="K25" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L25" t="s">
+        <v>189</v>
+      </c>
+      <c r="M25" t="s">
         <v>183</v>
       </c>
-      <c r="M25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="P25" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B26" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C26" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D26" t="s">
-        <v>188</v>
+        <v>52</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>189</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H26">
         <v>2008</v>
       </c>
       <c r="I26">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="J26" t="s">
-        <v>190</v>
+        <v>109</v>
       </c>
       <c r="K26" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L26"/>
+        <v>35</v>
+      </c>
+      <c r="L26" t="s">
+        <v>194</v>
+      </c>
       <c r="M26" t="s">
-        <v>191</v>
+        <v>55</v>
       </c>
       <c r="N26" t="s">
-        <v>192</v>
+        <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="P26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B27" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C27" t="s">
-        <v>197</v>
+        <v>51</v>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>199</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="F27" t="s">
-        <v>140</v>
+        <v>200</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H27">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="I27">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="J27" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="K27" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="N27" t="s">
-        <v>27</v>
+        <v>203</v>
       </c>
       <c r="O27" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P27" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B28" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C28" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="D28" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>1989</v>
+        <v>2013</v>
       </c>
       <c r="I28">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="J28" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="K28" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L28" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="M28" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="P28" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>214</v>
+      </c>
+      <c r="B29" t="s">
+        <v>215</v>
+      </c>
+      <c r="C29" t="s">
         <v>208</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E29" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I29">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="J29" t="s">
-        <v>149</v>
+        <v>209</v>
       </c>
       <c r="K29" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L29"/>
+        <v>35</v>
+      </c>
+      <c r="L29" t="s">
+        <v>216</v>
+      </c>
       <c r="M29" t="s">
-        <v>151</v>
+        <v>211</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="P29" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="B30" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C30" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F30" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2000</v>
       </c>
       <c r="I30">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="J30" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="K30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="P30" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B31" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="C31" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="D31" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="E31" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F31" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="I31">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J31" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="K31" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="P31" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="B32" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C32" t="s">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="D32" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="F32" t="s">
-        <v>140</v>
+        <v>102</v>
       </c>
       <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2001</v>
+      </c>
+      <c r="I32">
+        <v>2013</v>
+      </c>
+      <c r="J32" t="s">
+        <v>160</v>
+      </c>
+      <c r="K32" t="s">
         <v>35</v>
       </c>
-      <c r="H32">
-[...11 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>224</v>
+        <v>162</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="P32" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B33" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C33" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="D33" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>34</v>
+        <v>151</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H33">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="K33" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L33" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="M33" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="P33" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B34" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C34" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="D34" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2013</v>
       </c>
       <c r="I34">
         <v>2014</v>
       </c>
       <c r="J34" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="K34" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L34" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="M34" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="P34" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B35" t="s">
+        <v>246</v>
+      </c>
+      <c r="C35" t="s">
         <v>240</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I35">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J35" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="K35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L35" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="M35" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="P35" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B36" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="C36" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D36" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2012</v>
+      </c>
+      <c r="I36">
+        <v>2013</v>
+      </c>
+      <c r="J36" t="s">
+        <v>109</v>
+      </c>
+      <c r="K36" t="s">
         <v>35</v>
       </c>
-      <c r="H36">
-[...8 lines deleted...]
-      </c>
       <c r="L36" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="M36" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="P36" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B37" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C37" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D37" t="s">
-        <v>253</v>
+        <v>73</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>140</v>
+        <v>33</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H37">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>36</v>
+        <v>160</v>
       </c>
       <c r="K37" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L37" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="M37" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="N37" t="s">
-        <v>256</v>
+        <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="P37" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B38" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C38" t="s">
-        <v>138</v>
+        <v>263</v>
       </c>
       <c r="D38" t="s">
-        <v>66</v>
+        <v>264</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>34</v>
+        <v>151</v>
       </c>
       <c r="G38" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I38">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J38" t="s">
-        <v>198</v>
+        <v>45</v>
       </c>
       <c r="K38" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L38" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="M38" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="N38" t="s">
-        <v>27</v>
+        <v>267</v>
       </c>
       <c r="O38" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="P38" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B39" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C39" t="s">
-        <v>245</v>
+        <v>149</v>
       </c>
       <c r="D39" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>140</v>
+        <v>33</v>
       </c>
       <c r="G39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39">
+        <v>2009</v>
+      </c>
+      <c r="I39">
+        <v>2014</v>
+      </c>
+      <c r="J39" t="s">
+        <v>209</v>
+      </c>
+      <c r="K39" t="s">
         <v>35</v>
       </c>
-      <c r="H39">
-[...8 lines deleted...]
-      </c>
       <c r="L39" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="M39" t="s">
-        <v>247</v>
+        <v>273</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="P39" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B40" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C40" t="s">
-        <v>138</v>
+        <v>256</v>
       </c>
       <c r="D40" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="G40" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="H40">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>198</v>
+        <v>160</v>
       </c>
       <c r="K40" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L40" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="M40" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="P40" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="B41" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="C41" t="s">
-        <v>277</v>
+        <v>149</v>
       </c>
       <c r="D41" t="s">
-        <v>278</v>
+        <v>73</v>
       </c>
       <c r="E41" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
+        <v>8</v>
+      </c>
+      <c r="H41">
+        <v>2014</v>
+      </c>
+      <c r="I41">
+        <v>2022</v>
+      </c>
+      <c r="J41" t="s">
+        <v>209</v>
+      </c>
+      <c r="K41" t="s">
         <v>35</v>
       </c>
-      <c r="H41">
-[...9 lines deleted...]
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>283</v>
+      </c>
       <c r="M41" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="P41" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B42" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C42" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D42" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E42" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H42">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>149</v>
+        <v>290</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="P42" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B43" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C43" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D43" t="s">
-        <v>66</v>
+        <v>297</v>
       </c>
       <c r="E43" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G43" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H43">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>36</v>
+        <v>160</v>
       </c>
       <c r="K43" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="M43" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="P43" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B44" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C44" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D44" t="s">
-        <v>301</v>
+        <v>73</v>
       </c>
       <c r="E44" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F44" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H44">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="K44" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L44"/>
+        <v>35</v>
+      </c>
+      <c r="L44" t="s">
+        <v>305</v>
+      </c>
       <c r="M44" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="P44" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B45" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C45" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="D45" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="E45" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F45" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="G45" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H45">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="K45" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="P45" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="B46" t="s">
+        <v>316</v>
+      </c>
+      <c r="C46" t="s">
         <v>311</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
+        <v>317</v>
+      </c>
+      <c r="E46" t="s">
+        <v>101</v>
+      </c>
+      <c r="F46" t="s">
+        <v>102</v>
+      </c>
+      <c r="G46" t="s">
+        <v>44</v>
+      </c>
+      <c r="H46">
+        <v>2015</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>132</v>
+      </c>
+      <c r="K46" t="s">
+        <v>35</v>
+      </c>
+      <c r="L46" t="s">
+        <v>318</v>
+      </c>
+      <c r="M46" t="s">
         <v>313</v>
       </c>
-      <c r="E46" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N46" t="s">
-        <v>256</v>
+        <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="P46" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B47" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C47" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D47" t="s">
-        <v>188</v>
+        <v>324</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>323</v>
+        <v>151</v>
       </c>
       <c r="G47" t="s">
-        <v>324</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2017</v>
+      </c>
+      <c r="I47">
+        <v>2021</v>
+      </c>
       <c r="J47" t="s">
         <v>325</v>
       </c>
       <c r="K47" t="s">
-        <v>37</v>
+        <v>326</v>
       </c>
       <c r="L47" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M47" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="N47" t="s">
-        <v>27</v>
+        <v>267</v>
       </c>
       <c r="O47" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="P47" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B48" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C48" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D48" t="s">
-        <v>66</v>
+        <v>199</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>34</v>
+        <v>334</v>
       </c>
       <c r="G48" t="s">
-        <v>35</v>
+        <v>335</v>
       </c>
       <c r="H48">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="K48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L48" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="M48" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="P48" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B49" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C49" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D49" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>140</v>
+        <v>33</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H49">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="K49" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L49"/>
+        <v>35</v>
+      </c>
+      <c r="L49" t="s">
+        <v>345</v>
+      </c>
       <c r="M49" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="P49" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B50" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C50" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D50" t="s">
-        <v>348</v>
+        <v>73</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2018</v>
+      </c>
+      <c r="I50">
+        <v>2018</v>
+      </c>
+      <c r="J50" t="s">
+        <v>352</v>
+      </c>
+      <c r="K50" t="s">
         <v>35</v>
-      </c>
-[...8 lines deleted...]
-        <v>37</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="P50" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B51" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C51" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="D51" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H51">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="K51" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="L51"/>
       <c r="M51" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="N51" t="s">
-        <v>256</v>
+        <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="P51" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B52" t="s">
+        <v>364</v>
+      </c>
+      <c r="C52" t="s">
         <v>358</v>
       </c>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" t="s">
-        <v>44</v>
+        <v>365</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H52">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I52"/>
       <c r="J52" t="s">
-        <v>112</v>
+        <v>152</v>
       </c>
       <c r="K52" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L52"/>
       <c r="M52" t="s">
-        <v>113</v>
+        <v>360</v>
       </c>
       <c r="N52" t="s">
-        <v>27</v>
+        <v>267</v>
       </c>
       <c r="O52" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="P52" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B53" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="C53" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="D53" t="s">
-        <v>364</v>
+        <v>52</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2012</v>
+      </c>
+      <c r="I53">
+        <v>2015</v>
+      </c>
+      <c r="J53" t="s">
+        <v>123</v>
+      </c>
+      <c r="K53" t="s">
         <v>35</v>
       </c>
-      <c r="H53">
-[...10 lines deleted...]
-      <c r="M53"/>
+      <c r="L53" t="s">
+        <v>370</v>
+      </c>
+      <c r="M53" t="s">
+        <v>124</v>
+      </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P53" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B54" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="C54" t="s">
-        <v>252</v>
+        <v>67</v>
       </c>
       <c r="D54" t="s">
+        <v>73</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>151</v>
+      </c>
+      <c r="G54" t="s">
         <v>44</v>
       </c>
-      <c r="E54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H54">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I54"/>
       <c r="J54" t="s">
-        <v>369</v>
+        <v>81</v>
       </c>
       <c r="K54" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L54"/>
+        <v>24</v>
+      </c>
+      <c r="L54" t="s">
+        <v>375</v>
+      </c>
       <c r="M54" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="P54" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B55" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C55" t="s">
-        <v>375</v>
+        <v>67</v>
       </c>
       <c r="D55" t="s">
-        <v>66</v>
+        <v>381</v>
       </c>
       <c r="E55" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H55">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>376</v>
+        <v>68</v>
       </c>
       <c r="K55" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55"/>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="P55" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B56" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C56" t="s">
-        <v>375</v>
+        <v>263</v>
       </c>
       <c r="D56" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="E56" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F56" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
-        <v>2013</v>
+        <v>2003</v>
       </c>
       <c r="I56">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J56" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
       <c r="K56" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L56"/>
       <c r="M56" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="P56" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="B57" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C57" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
       <c r="D57" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E57" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F57" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G57" t="s">
-        <v>387</v>
+        <v>22</v>
       </c>
       <c r="H57">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I57"/>
+        <v>2002</v>
+      </c>
+      <c r="I57">
+        <v>2015</v>
+      </c>
       <c r="J57" t="s">
-        <v>198</v>
+        <v>393</v>
       </c>
       <c r="K57" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L57" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="M57" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="P57" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="B58" t="s">
+        <v>399</v>
+      </c>
+      <c r="C58" t="s">
         <v>392</v>
       </c>
-      <c r="C58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E58" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="F58" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>2013</v>
+      </c>
+      <c r="I58">
+        <v>2015</v>
+      </c>
+      <c r="J58" t="s">
         <v>393</v>
       </c>
-      <c r="G58" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="K58" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L58" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="M58" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="P58" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="B59" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="C59" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="D59" t="s">
-        <v>301</v>
+        <v>52</v>
       </c>
       <c r="E59" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="F59" t="s">
-        <v>140</v>
+        <v>33</v>
       </c>
       <c r="G59" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="H59">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>399</v>
+        <v>209</v>
       </c>
       <c r="K59" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L59" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="M59" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="P59" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>407</v>
+      </c>
+      <c r="B60" t="s">
+        <v>408</v>
+      </c>
+      <c r="C60" t="s">
+        <v>392</v>
+      </c>
+      <c r="D60" t="s">
+        <v>52</v>
+      </c>
+      <c r="E60" t="s">
+        <v>101</v>
+      </c>
+      <c r="F60" t="s">
+        <v>409</v>
+      </c>
+      <c r="G60" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60">
+        <v>2021</v>
+      </c>
+      <c r="I60"/>
+      <c r="J60" t="s">
+        <v>209</v>
+      </c>
+      <c r="K60" t="s">
+        <v>35</v>
+      </c>
+      <c r="L60" t="s">
         <v>404</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
         <v>410</v>
       </c>
       <c r="P60" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>412</v>
       </c>
       <c r="B61" t="s">
         <v>413</v>
       </c>
       <c r="C61" t="s">
-        <v>293</v>
+        <v>414</v>
       </c>
       <c r="D61" t="s">
-        <v>414</v>
+        <v>312</v>
       </c>
       <c r="E61" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>34</v>
+        <v>151</v>
       </c>
       <c r="G61" t="s">
+        <v>44</v>
+      </c>
+      <c r="H61">
+        <v>2013</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>415</v>
+      </c>
+      <c r="K61" t="s">
+        <v>35</v>
+      </c>
+      <c r="L61" t="s">
+        <v>416</v>
+      </c>
+      <c r="M61" t="s">
+        <v>417</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>418</v>
+      </c>
+      <c r="P61" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>420</v>
+      </c>
+      <c r="B62" t="s">
+        <v>421</v>
+      </c>
+      <c r="C62" t="s">
+        <v>422</v>
+      </c>
+      <c r="D62" t="s">
+        <v>423</v>
+      </c>
+      <c r="E62" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" t="s">
+        <v>151</v>
+      </c>
+      <c r="G62" t="s">
         <v>22</v>
       </c>
-      <c r="H61">
+      <c r="H62">
+        <v>2012</v>
+      </c>
+      <c r="I62">
         <v>2014</v>
       </c>
-      <c r="I61">
+      <c r="J62" t="s">
+        <v>344</v>
+      </c>
+      <c r="K62" t="s">
+        <v>35</v>
+      </c>
+      <c r="L62" t="s">
+        <v>424</v>
+      </c>
+      <c r="M62" t="s">
+        <v>425</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
+        <v>426</v>
+      </c>
+      <c r="P62" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>428</v>
+      </c>
+      <c r="B63" t="s">
+        <v>429</v>
+      </c>
+      <c r="C63" t="s">
+        <v>304</v>
+      </c>
+      <c r="D63" t="s">
+        <v>430</v>
+      </c>
+      <c r="E63" t="s">
+        <v>101</v>
+      </c>
+      <c r="F63" t="s">
+        <v>33</v>
+      </c>
+      <c r="G63" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63">
+        <v>2014</v>
+      </c>
+      <c r="I63">
         <v>2017</v>
       </c>
-      <c r="J61" t="s">
-[...16 lines deleted...]
-        <v>416</v>
+      <c r="J63" t="s">
+        <v>109</v>
+      </c>
+      <c r="K63" t="s">
+        <v>35</v>
+      </c>
+      <c r="L63"/>
+      <c r="M63" t="s">
+        <v>306</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>431</v>
+      </c>
+      <c r="P63" t="s">
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">